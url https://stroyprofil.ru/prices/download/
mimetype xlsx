--- v0 (2026-06-06)
+++ v1 (2026-07-28)
@@ -314,398 +314,398 @@
   <si>
     <t>STR2000</t>
   </si>
   <si>
     <t>Алюминиевая полоса 20×1,5 мм (длина 2,7 м 15 - Бронза глянец / браш, 2.7 м</t>
   </si>
   <si>
     <t>STR2001</t>
   </si>
   <si>
     <t>Алюминиевая полоса 20×1,5 мм (длина 2,7 м 17 - Бронза светлая глянец / браш, 2.7 м</t>
   </si>
   <si>
     <t>STR2002</t>
   </si>
   <si>
     <t>Алюминиевая полоса 20×1,5 мм (длина 2,7 м 18 - Черный глянец / браш, 2.7 м</t>
   </si>
   <si>
     <t>Профиль для плитки</t>
   </si>
   <si>
     <t>Алюминиевые профили для плитки</t>
   </si>
   <si>
+    <t>STR273</t>
+  </si>
+  <si>
+    <t>Алюминиевый гнущиеся профиль ПО-П10 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR229</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г10 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR722</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый декоративный ПН 15х15 (ГРАВИРОВКА) 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR138</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR663</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 40 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR683</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 10х10 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR446</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 02 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR197</t>
+  </si>
+  <si>
+    <t>Внутренний угол для плитки ПО В9 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR513</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 10 01 - Серебро глянец</t>
+  </si>
+  <si>
     <t>STR82</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 6 02 - Серебро матовое</t>
   </si>
   <si>
-    <t>STR513</t>
-[...50 lines deleted...]
-    <t>Внутренний угол для плитки ПО В9 02 - Серебро матовое</t>
+    <t>STR514</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 10 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR1935</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 6 01 - Серебро глянец, 2.7 м</t>
+  </si>
+  <si>
+    <t>STR274</t>
+  </si>
+  <si>
+    <t>Алюминиевый гнущиеся профиль ПО-П10 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR230</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г10 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR723</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый декоративный ПН 15х15 (ГРАВИРОВКА) 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR137</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR664</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 40 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR684</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 10х10 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR447</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 02 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR198</t>
   </si>
   <si>
     <t>Внутренний угол для плитки ПО В9 01 - Серебро глянец</t>
   </si>
   <si>
-    <t>STR137</t>
-[...50 lines deleted...]
-    <t>Уголок алюминиевый ПН 10х10 02 - Серебро матовое</t>
+    <t>STR448</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 02 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR199</t>
+  </si>
+  <si>
+    <t>Внутренний угол для плитки ПО В9 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR139</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 04 - Золото матовое</t>
   </si>
   <si>
+    <t>STR515</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 10 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR1936</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 6 02 - Серебро матовое, 2.7 м</t>
+  </si>
+  <si>
+    <t>STR275</t>
+  </si>
+  <si>
+    <t>Алюминиевый гнущиеся профиль ПО-П10 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR231</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г10 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR724</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый декоративный ПН 15х15 (ГРАВИРОВКА) 03 - Золото глянец</t>
+  </si>
+  <si>
     <t>STR685</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 10х10 03 - Золото глянец</t>
   </si>
   <si>
-    <t>STR275</t>
-[...38 lines deleted...]
-    <t>Уголок алюминиевый декоративный ПН 15х15 (ГРАВИРОВКА) 03 - Золото глянец</t>
+    <t>STR686</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 10х10 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR276</t>
+  </si>
+  <si>
+    <t>Алюминиевый гнущиеся профиль ПО-П10 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR449</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 02 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR140</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 03 - Золото глянец</t>
   </si>
   <si>
-    <t>STR686</t>
-[...16 lines deleted...]
-  <si>
     <t>STR200</t>
   </si>
   <si>
     <t>Внутренний угол для плитки ПО В9 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR517</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 10 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR1937</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 6 03 - Золото глянец, 2.7 м</t>
   </si>
   <si>
     <t>STR232</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г10 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR725</t>
   </si>
   <si>
     <t>Уголок алюминиевый декоративный ПН 15х15 (ГРАВИРОВКА) 04 - Золото матовое</t>
   </si>
   <si>
+    <t>STR233</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г10 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR141</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR687</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 10х10 05 - Бронза глянец</t>
+  </si>
+  <si>
     <t>STR277</t>
   </si>
   <si>
     <t>Алюминиевый гнущиеся профиль ПО-П10 06 - Бронза матовое</t>
   </si>
   <si>
-    <t>STR233</t>
-[...2 lines deleted...]
-    <t>Алюминиевый профиль ПО Г10 06 - Бронза матовое</t>
+    <t>STR450</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 02 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR201</t>
+  </si>
+  <si>
+    <t>Внутренний угол для плитки ПО В9 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR521</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 10 08 - Черный глянец</t>
+  </si>
+  <si>
+    <t>STR1938</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 6 04 - Золото матовое, 2.7 м</t>
   </si>
   <si>
     <t>STR726</t>
   </si>
   <si>
     <t>Уголок алюминиевый декоративный ПН 15х15 (ГРАВИРОВКА) 05 - Бронза глянец</t>
   </si>
   <si>
-    <t>STR141</t>
-[...34 lines deleted...]
-  <si>
     <t>STR142</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 05 - Бронза глянец</t>
   </si>
   <si>
+    <t>STR278</t>
+  </si>
+  <si>
+    <t>Алюминиевый гнущиеся профиль ПО-П10 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR234</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г10 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR727</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый декоративный ПН 15х15 (ГРАВИРОВКА) 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR688</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 10х10 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR451</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 02 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR202</t>
+  </si>
+  <si>
+    <t>Внутренний угол для плитки ПО В9 05 - Бронза глянец</t>
+  </si>
+  <si>
     <t>STR1939</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 6 05 - Бронза глянец, 2.7 м</t>
   </si>
   <si>
-    <t>STR278</t>
-[...32 lines deleted...]
-    <t>Внутренний угол для плитки ПО В9 05 - Бронза глянец</t>
+    <t>STR239</t>
+  </si>
+  <si>
+    <t>Внутренний угол для плитки ПО В9 08 - Черный глянец</t>
   </si>
   <si>
     <t>STR452</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 02 07 - Бронза светлая глянец</t>
   </si>
   <si>
     <t>STR143</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 07 - Бронза светлая глянец</t>
   </si>
   <si>
-    <t>STR239</t>
-[...4 lines deleted...]
-  <si>
     <t>STR1940</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 6 06 - Бронза матовое, 2.7 м</t>
   </si>
   <si>
     <t>STR2008</t>
   </si>
   <si>
     <t>Алюминиевый гнущиеся профиль ПО-П10 09 -Черный матовый</t>
   </si>
   <si>
     <t>STR235</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г10 09 - Черный матовый</t>
   </si>
   <si>
     <t>STR689</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 10х10 07 - Бронза светлая глянец</t>
   </si>
   <si>
     <t>STR2009</t>
@@ -722,140 +722,140 @@
   <si>
     <t>STR453</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 02 08 - Черный глянец</t>
   </si>
   <si>
     <t>STR204</t>
   </si>
   <si>
     <t>Внутренний угол для плитки ПО В9 21 - Графит глянец</t>
   </si>
   <si>
     <t>STR695</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 10х10 08 - Черный глянец</t>
   </si>
   <si>
     <t>STR236</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г10 10 - Белый глянец</t>
   </si>
   <si>
+    <t>STR158</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 09 - Черный матовый</t>
+  </si>
+  <si>
+    <t>STR1934</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 10х10 09 -Черный матовый</t>
+  </si>
+  <si>
+    <t>STR454</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 02 21 - Графит глянец</t>
+  </si>
+  <si>
+    <t>STR205</t>
+  </si>
+  <si>
+    <t>Внутренний угол для плитки ПО В9 22 - Розовый глянец</t>
+  </si>
+  <si>
     <t>STR237</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г10 08 - Черный глянец</t>
   </si>
   <si>
-    <t>STR158</t>
-[...20 lines deleted...]
-    <t>Внутренний угол для плитки ПО В9 22 - Розовый глянец</t>
+    <t>STR238</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г10 23 - Слоновая кость</t>
   </si>
   <si>
     <t>STR145</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 10 - Белый глянец</t>
   </si>
   <si>
-    <t>STR238</t>
-[...4 lines deleted...]
-  <si>
     <t>STR696</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 10х10 10 - Белый глянец</t>
   </si>
   <si>
     <t>STR455</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 02 22 - Розовый глянец</t>
   </si>
   <si>
     <t>STR146</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 11 - Серебро глянец / браш</t>
   </si>
   <si>
     <t>STR697</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 10х10 21 - Графит глянец</t>
   </si>
   <si>
     <t>STR690</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 10х10 22 - Розовый глянец</t>
   </si>
   <si>
     <t>STR147</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 12 - Серебро матовое / браш</t>
   </si>
   <si>
+    <t>STR148</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 13 - Золото глянец / браш</t>
+  </si>
+  <si>
     <t>STR698</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 10х10 23 - Слоновая кость</t>
   </si>
   <si>
-    <t>STR148</t>
-[...4 lines deleted...]
-  <si>
     <t>STR149</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 14 - Золото матовое / браш</t>
   </si>
   <si>
     <t>STR150</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 15 - Бронза глянец / браш</t>
   </si>
   <si>
     <t>STR151</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 16 - Бронза матовое / браш</t>
   </si>
   <si>
     <t>STR152</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 17 - Бронза светлая глянец / браш</t>
   </si>
   <si>
     <t>STR153</t>
@@ -872,182 +872,182 @@
   <si>
     <t>STR155</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 22 - Розовый глянец</t>
   </si>
   <si>
     <t>STR156</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 31 - Графит глянец / браш</t>
   </si>
   <si>
     <t>STR157</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 32 - Розовый глянец / браш</t>
   </si>
   <si>
     <t>STR227</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 23 - Слоновая кость</t>
   </si>
   <si>
+    <t>STR605</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 13 01 - Серебро глянец</t>
+  </si>
+  <si>
     <t>STR187</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10,5 02 - Серебро матовое</t>
   </si>
   <si>
+    <t>STR105</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 8 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR280</t>
+  </si>
+  <si>
+    <t>Алюминиевый гнущиеся профиль ПО-П12 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR252</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г12 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR744</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый декоративный ПН 20х20 (ГРАВИРОВКА) 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR649</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 30 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR825</t>
+  </si>
+  <si>
+    <t>Угловой алюминиевый профиль ПВ-20x20 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR700</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 15х15 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR458</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 109 01 - Серебро глянец</t>
+  </si>
+  <si>
     <t>STR495</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 04 02 - Серебро матовое</t>
   </si>
   <si>
-    <t>STR605</t>
-[...50 lines deleted...]
-    <t>Алюминиевый профиль - ПО 109 01 - Серебро глянец</t>
+    <t>STR188</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10,5 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR496</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 04 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR606</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 13 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR253</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г12 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR281</t>
+  </si>
+  <si>
+    <t>Алюминиевый гнущиеся профиль ПО-П12 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR745</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый декоративный ПН 20х20 (ГРАВИРОВКА) 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR104</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 8 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR650</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 30 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR826</t>
   </si>
   <si>
     <t>Угловой алюминиевый профиль ПВ-20x20 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR701</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 01 - Серебро глянец</t>
   </si>
   <si>
-    <t>STR281</t>
-[...4 lines deleted...]
-  <si>
     <t>STR459</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 109 03 - Золото глянец</t>
   </si>
   <si>
-    <t>STR188</t>
-[...40 lines deleted...]
-  <si>
     <t>STR189</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10,5 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR651</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 30 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR827</t>
   </si>
   <si>
     <t>Угловой алюминиевый профиль ПВ-20x20 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR702</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR461</t>
@@ -1064,116 +1064,116 @@
   <si>
     <t>STR107</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 8 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR607</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 13 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR254</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г12 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR746</t>
   </si>
   <si>
     <t>Уголок алюминиевый декоративный ПН 20х20 (ГРАВИРОВКА) 03 - Золото глянец</t>
   </si>
   <si>
+    <t>STR747</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый декоративный ПН 20х20 (ГРАВИРОВКА) 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR190</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10,5 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR652</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 30 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR703</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 15х15 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR463</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 109 07 - Бронза светлая глянец</t>
+  </si>
+  <si>
+    <t>STR498</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 04 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR106</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 8 03 - Золото глянец</t>
+  </si>
+  <si>
     <t>STR610</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 13 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR255</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г12 03 - Золото глянец</t>
   </si>
   <si>
-    <t>STR190</t>
-[...38 lines deleted...]
-    <t>Алюминиевая анодированная раскладка ПО 8 03 - Золото глянец</t>
+    <t>STR256</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г12 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR191</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10,5 06 - Бронза матовое</t>
   </si>
   <si>
-    <t>STR256</t>
-[...4 lines deleted...]
-  <si>
     <t>STR748</t>
   </si>
   <si>
     <t>Уголок алюминиевый декоративный ПН 20х20 (ГРАВИРОВКА) 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR654</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 30 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR109</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 8 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR704</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR608</t>
@@ -1298,62 +1298,62 @@
   <si>
     <t>STR615</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 13 00 - Без покрытия</t>
   </si>
   <si>
     <t>STR616</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 13 11 - Серебро глянец / браш</t>
   </si>
   <si>
     <t>STR1840</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г12 09 - Черный матовый</t>
   </si>
   <si>
     <t>STR709</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 10 - Белый глянец</t>
   </si>
   <si>
+    <t>STR617</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 13 12 - Серебро матовое / браш</t>
+  </si>
+  <si>
     <t>STR710</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 21 - Графит глянец</t>
   </si>
   <si>
-    <t>STR617</t>
-[...4 lines deleted...]
-  <si>
     <t>STR711</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 23 - Слоновая кость</t>
   </si>
   <si>
     <t>STR618</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 13 31 - Графит глянец / браш</t>
   </si>
   <si>
     <t>STR712</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 11 - Серебро глянец / браш</t>
   </si>
   <si>
     <t>STR713</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 12 - Серебро матовое / браш</t>
   </si>
   <si>
     <t>STR714</t>
@@ -1382,752 +1382,752 @@
   <si>
     <t>STR718</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 17 - Бронза светлая глянец / браш</t>
   </si>
   <si>
     <t>STR719</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 18 - Черный глянец / браш</t>
   </si>
   <si>
     <t>STR720</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 31 - Графит глянец / браш</t>
   </si>
   <si>
     <t>STR160</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 12 02 - Серебро матовое</t>
   </si>
   <si>
+    <t>STR507</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПЗ 10 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR829</t>
+  </si>
+  <si>
+    <t>Угловой алюминиевый профиль ПВ-30x30 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR287</t>
+  </si>
+  <si>
+    <t>Алюминиевый гнущиеся профиль ПО-П7 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR207</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г6 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR751</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х20 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR620</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 18 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR468</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 10 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR126</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 9 02 - Серебро матовое</t>
+  </si>
+  <si>
     <t>STR634</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 26 01 - Серебро глянец</t>
   </si>
   <si>
-    <t>STR287</t>
-[...44 lines deleted...]
-    <t>Алюминиевая анодированная раскладка ПО 9 02 - Серебро матовое</t>
+    <t>STR506</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПЗ 10 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR161</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 12 01 - Серебро глянец</t>
   </si>
   <si>
-    <t>STR506</t>
-[...4 lines deleted...]
-  <si>
     <t>STR635</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 26 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR288</t>
   </si>
   <si>
     <t>Алюминиевый гнущиеся профиль ПО-П7 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR472</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПФ 10 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR127</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 9 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR830</t>
   </si>
   <si>
     <t>Угловой алюминиевый профиль ПВ-30x30 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR208</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г6 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR752</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR621</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 18 02 - Серебро матовое</t>
   </si>
   <si>
+    <t>STR162</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 12 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR622</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 18 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR128</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 9 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR636</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 26 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR508</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПЗ 10 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR469</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 10 03 - Золото глянец</t>
+  </si>
+  <si>
     <t>STR209</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г6 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR753</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 03 - Золото глянец</t>
   </si>
   <si>
-    <t>STR162</t>
-[...32 lines deleted...]
-    <t>Алюминиевый профиль ПФ 10 03 - Золото глянец</t>
+    <t>STR129</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 9 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR210</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г6 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR754</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х20 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR163</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 12 03 - Золото глянец</t>
   </si>
   <si>
-    <t>STR129</t>
-[...16 lines deleted...]
-  <si>
     <t>STR623</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 18 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR473</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПФ 10 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR637</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 26 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR509</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПЗ 10 04 - Золото матовое</t>
   </si>
   <si>
+    <t>STR470</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 10 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR164</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 12 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR211</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г6 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR755</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х20 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR624</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 18 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR638</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 26 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR130</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 9 06 - Бронза матовое</t>
+  </si>
+  <si>
     <t>STR510</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПЗ 10 05 - Бронза глянец</t>
   </si>
   <si>
-    <t>STR470</t>
-[...40 lines deleted...]
-  <si>
     <t>STR165</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 12 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR639</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 26 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR511</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПЗ 10 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR212</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г6 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR756</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR131</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 9 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR625</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 18 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR474</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПФ 10 06 - Бронза матовое</t>
   </si>
   <si>
+    <t>STR640</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 26 07 - Бронза светлая глянец</t>
+  </si>
+  <si>
+    <t>STR132</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 9 07 - Бронза светлая глянец</t>
+  </si>
+  <si>
+    <t>STR757</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х20 07 - Бронза светлая глянец</t>
+  </si>
+  <si>
     <t>STR626</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 18 07 - Бронза светлая глянец</t>
   </si>
   <si>
-    <t>STR640</t>
-[...16 lines deleted...]
-  <si>
     <t>STR758</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 08 - Черный глянец</t>
   </si>
   <si>
     <t>STR627</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 18 22 - Розовый глянец</t>
   </si>
   <si>
     <t>STR133</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 9 08 - Черный глянец</t>
   </si>
   <si>
     <t>STR641</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 26 22 - Розовый глянец</t>
   </si>
   <si>
+    <t>STR768</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х20 21 - Графит глянец</t>
+  </si>
+  <si>
+    <t>STR629</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 18 11 - Серебро глянец / браш</t>
+  </si>
+  <si>
+    <t>STR642</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 26 11 - Серебро глянец / браш</t>
+  </si>
+  <si>
     <t>STR134</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 9 21 - Графит глянец</t>
   </si>
   <si>
-    <t>STR768</t>
-[...14 lines deleted...]
-    <t>Алюминиевый профиль ПТ 26 11 - Серебро глянец / браш</t>
+    <t>STR759</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х20 10 - Белый глянец</t>
+  </si>
+  <si>
+    <t>STR135</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 9 22 - Розовый глянец</t>
+  </si>
+  <si>
+    <t>STR630</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 18 12 - Серебро матовое / браш</t>
   </si>
   <si>
     <t>STR643</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 26 12 - Серебро матовое / браш</t>
   </si>
   <si>
-    <t>STR759</t>
-[...16 lines deleted...]
-  <si>
     <t>STR632</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 18 21 - Графит глянец</t>
   </si>
   <si>
     <t>STR644</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 26 21 - Графит глянец</t>
   </si>
   <si>
     <t>STR760</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 11 - Серебро глянец / браш</t>
   </si>
   <si>
     <t>STR645</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 26 00 - Без покрытия</t>
   </si>
   <si>
     <t>STR628</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 18 00 - Без покрытия</t>
   </si>
   <si>
     <t>STR761</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 12 - Серебро матовое / браш</t>
   </si>
   <si>
+    <t>STR647</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 18 30 - Антик (старая бронза)</t>
+  </si>
+  <si>
+    <t>STR646</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 26 30 - Антик (старая бронза)</t>
+  </si>
+  <si>
     <t>STR762</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 13 - Золото глянец / браш</t>
   </si>
   <si>
-    <t>STR647</t>
-[...10 lines deleted...]
-  <si>
     <t>STR763</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 14 - Золото матовое / браш</t>
   </si>
   <si>
     <t>STR764</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 15 - Бронза глянец / браш</t>
   </si>
   <si>
     <t>STR765</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 16 - Бронза матовое / браш</t>
   </si>
   <si>
     <t>STR769</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 22 - Розовый глянец</t>
   </si>
   <si>
     <t>STR766</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 17 - Бронза светлая глянец / браш</t>
   </si>
   <si>
     <t>STR767</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 18 - Черный глянец / браш</t>
   </si>
   <si>
     <t>STR770</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 31 - Графит глянец / браш</t>
   </si>
   <si>
     <t>STR771</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 32 - Розовый глянец / браш</t>
   </si>
   <si>
+    <t>STR290</t>
+  </si>
+  <si>
+    <t>Алюминиевый гнущиеся профиль ПО-П9 02 - Серебро матовое</t>
+  </si>
+  <si>
     <t>STR167</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 13 02 - Серебро матовое</t>
   </si>
   <si>
+    <t>STR773</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 25х25 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR217</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г8 02 - Серебро матовое</t>
+  </si>
+  <si>
     <t>STR477</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПФ 11 01 - Серебро глянец</t>
   </si>
   <si>
-    <t>STR290</t>
-[...14 lines deleted...]
-    <t>Алюминиевый профиль ПО Г8 02 - Серебро матовое</t>
+    <t>STR218</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г8 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR168</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 13 01 - Серебро глянец</t>
   </si>
   <si>
-    <t>STR218</t>
-[...4 lines deleted...]
-  <si>
     <t>STR478</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПФ 11 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR291</t>
   </si>
   <si>
     <t>Алюминиевый гнущиеся профиль ПО-П9 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR774</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 25х25 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR169</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 13 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR219</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г8 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR479</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПФ 11 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR775</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 25х25 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR170</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 13 03 - Золото глянец</t>
   </si>
   <si>
+    <t>STR220</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г8 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR481</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 11 05 - Бронза глянец</t>
+  </si>
+  <si>
     <t>STR776</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 25х25 04 - Золото матовое</t>
   </si>
   <si>
-    <t>STR220</t>
-[...10 lines deleted...]
-  <si>
     <t>STR171</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 13 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR777</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 25х25 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR221</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г8 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR483</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПФ 11 07 - Бронза светлая глянец</t>
   </si>
   <si>
+    <t>STR172</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 13 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR778</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 25х25 06 - Бронза матовое</t>
+  </si>
+  <si>
     <t>STR222</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г8 05 - Бронза глянец</t>
   </si>
   <si>
-    <t>STR172</t>
-[...10 lines deleted...]
-  <si>
     <t>STR173</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 13 18 - Черный глянец / браш</t>
   </si>
   <si>
     <t>STR223</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г8 09 - Черный матовый</t>
   </si>
   <si>
     <t>STR779</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 25х25 07 - Бронза светлая глянец</t>
   </si>
   <si>
     <t>STR174</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 13 21 - Графит глянец</t>
   </si>
   <si>
     <t>STR224</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г8 10 - Белый глянец</t>
   </si>
   <si>
     <t>STR780</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 25х25 08 - Черный глянец</t>
   </si>
   <si>
+    <t>STR781</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 25х25 21 - Графит глянец</t>
+  </si>
+  <si>
     <t>STR175</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 13 22 - Розовый глянец</t>
   </si>
   <si>
-    <t>STR781</t>
-[...4 lines deleted...]
-  <si>
     <t>STR225</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г8 08 - Черный глянец</t>
   </si>
   <si>
     <t>STR782</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 25х25 22 - Розовый глянец</t>
   </si>
   <si>
     <t>STR226</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г8 23 - Слоновая кость</t>
   </si>
   <si>
     <t>STR485</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПФ 12 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR345</t>
@@ -2198,98 +2198,98 @@
   <si>
     <t>STR786</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 30х30 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR180</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 14 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR490</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПФ 12 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR787</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 30х30 04 - Золото матовое</t>
   </si>
   <si>
+    <t>STR181</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 14 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR488</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 12 05 - Бронза глянец</t>
+  </si>
+  <si>
     <t>STR788</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 30х30 05 - Бронза глянец</t>
   </si>
   <si>
-    <t>STR181</t>
-[...8 lines deleted...]
-    <t>Алюминиевый профиль ПФ 12 05 - Бронза глянец</t>
+    <t>STR789</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 30х30 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR182</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 14 05 - Бронза глянец</t>
   </si>
   <si>
-    <t>STR789</t>
-[...4 lines deleted...]
-  <si>
     <t>STR491</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПФ 12 06 - Бронза матовое</t>
   </si>
   <si>
+    <t>STR790</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 30х30 07 - Бронза светлая глянец</t>
+  </si>
+  <si>
     <t>STR489</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПФ 12 07 - Бронза светлая глянец</t>
   </si>
   <si>
-    <t>STR790</t>
-[...4 lines deleted...]
-  <si>
     <t>STR791</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 30х30 08 - Черный глянец</t>
   </si>
   <si>
     <t>STR792</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 30х30 21 - Графит глянец</t>
   </si>
   <si>
     <t>STR793</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 30х30 22 - Розовый глянец</t>
   </si>
   <si>
     <t>STR348</t>
   </si>
   <si>
     <t>Алюминиевый декоративный бордюр П 20 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR795</t>
@@ -2336,218 +2336,218 @@
   <si>
     <t>STR803</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 40х40 21 - Графит глянец</t>
   </si>
   <si>
     <t>STR804</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 40х40 22 - Розовый глянец</t>
   </si>
   <si>
     <t>STR833</t>
   </si>
   <si>
     <t>Алюминиевый внутренний угловой ПО 21х21 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR316</t>
   </si>
   <si>
     <t>Алюминиевый Т-образный профиль ПТ-05 02 - Серебро матовое</t>
   </si>
   <si>
+    <t>STR834</t>
+  </si>
+  <si>
+    <t>Алюминиевый внутренний угловой ПО 21х21 01 - Серебро глянец</t>
+  </si>
+  <si>
     <t>STR353</t>
   </si>
   <si>
     <t>Алюминиевый декоративный бордюр П 30 02 - Серебро матовое</t>
   </si>
   <si>
-    <t>STR834</t>
-[...4 lines deleted...]
-  <si>
     <t>STR317</t>
   </si>
   <si>
     <t>Алюминиевый Т-образный профиль ПТ-05 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR354</t>
   </si>
   <si>
     <t>Алюминиевый декоративный бордюр П 30 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR835</t>
   </si>
   <si>
     <t>Алюминиевый внутренний угловой ПО 21х21 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR836</t>
   </si>
   <si>
     <t>Алюминиевый внутренний угловой ПО 21х21 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR837</t>
   </si>
   <si>
     <t>Алюминиевый внутренний угловой ПО 21х21 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR838</t>
   </si>
   <si>
     <t>Алюминиевый внутренний угловой ПО 21х21 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR850</t>
   </si>
   <si>
     <t>Алюминиевый внутренний угловой ПО 31х31 02 - Серебро матовое</t>
   </si>
   <si>
+    <t>STR815</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 30х15 01 - Серебро глянец</t>
+  </si>
+  <si>
     <t>STR373</t>
   </si>
   <si>
     <t>Алюминиевый профиль П-10х10 02 - Серебро матовое</t>
   </si>
   <si>
-    <t>STR815</t>
-[...4 lines deleted...]
-  <si>
     <t>STR856</t>
   </si>
   <si>
     <t>Алюминиевый внутренний угловой ПО 31х31 00 - Без покрытия</t>
   </si>
   <si>
     <t>STR374</t>
   </si>
   <si>
     <t>Алюминиевый профиль П-10х10 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR816</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 30х15 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR375</t>
   </si>
   <si>
     <t>Алюминиевый профиль П-10х10 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR376</t>
   </si>
   <si>
     <t>Алюминиевый профиль П-10х10 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR2007</t>
   </si>
   <si>
     <t>Алюминиевый профиль П-10х10 09 -Черный матовый</t>
   </si>
   <si>
     <t>STR415</t>
   </si>
   <si>
     <t>Алюминиевый Y-образный профиль (Мерседес) ПО 97 02 - Серебро матовое</t>
   </si>
   <si>
+    <t>STR416</t>
+  </si>
+  <si>
+    <t>Алюминиевый Y-образный профиль (Мерседес) ПО 97 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR392</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-8х8 02 - Серебро матовое</t>
+  </si>
+  <si>
     <t>STR368</t>
   </si>
   <si>
     <t>Алюминиевый профиль П-12х12 02 - Серебро матовое</t>
   </si>
   <si>
-    <t>STR416</t>
-[...10 lines deleted...]
-  <si>
     <t>STR399</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО-10х10 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR393</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО-8х8 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR369</t>
   </si>
   <si>
     <t>Алюминиевый профиль П-12х12 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR400</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО-10х10 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR2005</t>
   </si>
   <si>
     <t>Алюминиевый профиль П-12х12 03 - Золото глянец</t>
   </si>
   <si>
+    <t>STR394</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-8х8 04 - Золото матовое</t>
+  </si>
+  <si>
     <t>STR401</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО-10х10 04 - Золото матовое</t>
   </si>
   <si>
-    <t>STR394</t>
-[...4 lines deleted...]
-  <si>
     <t>STR2006</t>
   </si>
   <si>
     <t>Алюминиевый профиль П-12х12 09 -Черный матовый</t>
   </si>
   <si>
     <t>STR402</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО-10х10 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR395</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО-8х8 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR396</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО-8х8 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR403</t>
@@ -2624,59 +2624,59 @@
   <si>
     <t>STR412</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО-12х12 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR425</t>
   </si>
   <si>
     <t>Алюминиевый компенсационный профиль ПО-114 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR306</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО 98 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR819</t>
   </si>
   <si>
     <t>Уголок декоративный ПН-12х12 02 - Серебро матовое</t>
   </si>
   <si>
+    <t>STR307</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО 98 01 - Серебро глянец</t>
+  </si>
+  <si>
     <t>STR1543</t>
   </si>
   <si>
-    <t>STR307</t>
-[...4 lines deleted...]
-  <si>
     <t>STR1544</t>
   </si>
   <si>
     <t>Алюминиевый компенсационный профиль ПО-116 33 -Без покрытия</t>
   </si>
   <si>
     <t>STR383</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО П10х10 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR821</t>
   </si>
   <si>
     <t>Уголок декоративный ПН-16х16 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR384</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО П10х10 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR1542</t>
@@ -3158,86 +3158,86 @@
   <si>
     <t>STR1047</t>
   </si>
   <si>
     <t>Алюминиевый Т-образный ламинированный профиль  ПТ-26 № 212 Сосна серая</t>
   </si>
   <si>
     <t>STR1048</t>
   </si>
   <si>
     <t>Алюминиевый Т-образный ламинированный профиль  ПТ-26 № 213 Дуб серый</t>
   </si>
   <si>
     <t>STR1049</t>
   </si>
   <si>
     <t>Алюминиевый Т-образный ламинированный профиль  ПТ-26 № 214 Дуб рояль</t>
   </si>
   <si>
     <t>STR1050</t>
   </si>
   <si>
     <t>Алюминиевый Т-образный ламинированный профиль  ПТ-26 № 215 Дуб карамель</t>
   </si>
   <si>
+    <t>STR1052</t>
+  </si>
+  <si>
+    <t>Алюминиевый Т-образный ламинированный профиль  ПТ-30 № 200  Сосна белая</t>
+  </si>
+  <si>
     <t>STR1069</t>
   </si>
   <si>
     <t>Алюминиевый Т-образный ламинированный профиль  ПТ-40 № 200  Сосна белая</t>
   </si>
   <si>
-    <t>STR1052</t>
-[...4 lines deleted...]
-  <si>
     <t>STR1053</t>
   </si>
   <si>
     <t>Алюминиевый Т-образный ламинированный профиль  ПТ-30 № 201 Северная берёза</t>
   </si>
   <si>
     <t>STR1070</t>
   </si>
   <si>
     <t>Алюминиевый Т-образный ламинированный профиль  ПТ-40 № 201 Северная берёза</t>
   </si>
   <si>
+    <t>STR1071</t>
+  </si>
+  <si>
+    <t>Алюминиевый Т-образный ламинированный профиль  ПТ-40 № 202 Дуб белёный</t>
+  </si>
+  <si>
     <t>STR1054</t>
   </si>
   <si>
     <t>Алюминиевый Т-образный ламинированный профиль  ПТ-30 № 202 Дуб белёный</t>
   </si>
   <si>
-    <t>STR1071</t>
-[...4 lines deleted...]
-  <si>
     <t>STR1072</t>
   </si>
   <si>
     <t>Алюминиевый Т-образный ламинированный профиль  ПТ-40 № 203 Дуб тёмный</t>
   </si>
   <si>
     <t>STR1055</t>
   </si>
   <si>
     <t>Алюминиевый Т-образный ламинированный профиль  ПТ-30 № 203 Дуб тёмный</t>
   </si>
   <si>
     <t>STR1073</t>
   </si>
   <si>
     <t>Алюминиевый Т-образный ламинированный профиль  ПТ-40 № 204 Дуб</t>
   </si>
   <si>
     <t>STR1056</t>
   </si>
   <si>
     <t>Алюминиевый Т-образный ламинированный профиль  ПТ-30 № 204 Дуб</t>
   </si>
   <si>
     <t>STR1057</t>
@@ -3254,62 +3254,62 @@
   <si>
     <t>STR1058</t>
   </si>
   <si>
     <t>Алюминиевый Т-образный ламинированный профиль  ПТ-30 № 206 Дуб канадский</t>
   </si>
   <si>
     <t>STR1075</t>
   </si>
   <si>
     <t>Алюминиевый Т-образный ламинированный профиль  ПТ-40 № 206 Дуб канадский</t>
   </si>
   <si>
     <t>STR1059</t>
   </si>
   <si>
     <t>Алюминиевый Т-образный ламинированный профиль  ПТ-30 № 207 Дуб либерти</t>
   </si>
   <si>
     <t>STR1076</t>
   </si>
   <si>
     <t>Алюминиевый Т-образный ламинированный профиль  ПТ-40 № 207 Дуб либерти</t>
   </si>
   <si>
+    <t>STR1060</t>
+  </si>
+  <si>
+    <t>Алюминиевый Т-образный ламинированный профиль  ПТ-30 № 208 Сосна полярная</t>
+  </si>
+  <si>
     <t>STR1077</t>
   </si>
   <si>
     <t>Алюминиевый Т-образный ламинированный профиль  ПТ-40 № 208 Сосна полярная</t>
   </si>
   <si>
-    <t>STR1060</t>
-[...4 lines deleted...]
-  <si>
     <t>STR1078</t>
   </si>
   <si>
     <t>Алюминиевый Т-образный ламинированный профиль  ПТ-40 № 209 Орех тропический</t>
   </si>
   <si>
     <t>STR1061</t>
   </si>
   <si>
     <t>Алюминиевый Т-образный ламинированный профиль  ПТ-30 № 209 Орех тропический</t>
   </si>
   <si>
     <t>STR1062</t>
   </si>
   <si>
     <t>Алюминиевый Т-образный ламинированный профиль  ПТ-30 № 210 Венге чёрный</t>
   </si>
   <si>
     <t>STR1079</t>
   </si>
   <si>
     <t>Алюминиевый Т-образный ламинированный профиль  ПТ-40 № 210 Венге чёрный</t>
   </si>
   <si>
     <t>STR1063</t>
@@ -3404,266 +3404,266 @@
   <si>
     <t>Г- образный профиль алюминиевый ПО-202 06 - Бронза матовое, 2.7 м</t>
   </si>
   <si>
     <t>STR1954</t>
   </si>
   <si>
     <t>Г- образный профиль алюминиевый ПО-202 09 -Черный матовый, 2.7 м</t>
   </si>
   <si>
     <t>STR1955</t>
   </si>
   <si>
     <t>Г- образный профиль алюминиевый ПО-202 35 - Белый муар, 2.7 м</t>
   </si>
   <si>
     <t>STR1956</t>
   </si>
   <si>
     <t>Г- образный профиль алюминиевый ПО-202 36 - Бежевый муар, 2.7 м</t>
   </si>
   <si>
     <t>Профили из нержавеющей стали для плитки</t>
   </si>
   <si>
+    <t>STR1836</t>
+  </si>
+  <si>
+    <t>Угловой профиль из нержавеющей стали SAO12-60W Браш-сатинированная</t>
+  </si>
+  <si>
+    <t>STR1824</t>
+  </si>
+  <si>
+    <t>Угловой профиль из нержавеющей стали SAO12-15W Браш-сатинированная</t>
+  </si>
+  <si>
+    <t>STR303</t>
+  </si>
+  <si>
+    <t>Профиль раскладка из нержавеющей стали под плитку SR029-10H Глянцевая</t>
+  </si>
+  <si>
+    <t>STR1828</t>
+  </si>
+  <si>
+    <t>Угловой профиль из нержавеющей стали SAO12-25W Браш-сатинированная</t>
+  </si>
+  <si>
+    <t>STR556</t>
+  </si>
+  <si>
+    <t>Плинтус из нержавейки с кабель-каналом Н40 Глянцевая</t>
+  </si>
+  <si>
+    <t>STR1832</t>
+  </si>
+  <si>
+    <t>Угловой профиль из нержавеющей стали SAO12-40W Браш-сатинированная</t>
+  </si>
+  <si>
+    <t>STR1838</t>
+  </si>
+  <si>
+    <t>Угловой профиль из нержавеющей стали SAO12-10W Браш-сатинированная</t>
+  </si>
+  <si>
+    <t>STR530</t>
+  </si>
+  <si>
+    <t>Г-образный профиль под плитку из нержавеющей стали SL005-8H Глянцевая</t>
+  </si>
+  <si>
+    <t>STR1826</t>
+  </si>
+  <si>
+    <t>Угловой профиль из нержавеющей стали SAO12-20W Браш-сатинированная</t>
+  </si>
+  <si>
+    <t>STR1834</t>
+  </si>
+  <si>
+    <t>Угловой профиль из нержавеющей стали SAO12-50W Браш-сатинированная</t>
+  </si>
+  <si>
+    <t>STR338</t>
+  </si>
+  <si>
+    <t>П-образный профиль из нержавеющей стали SB017-8H Глянцевая</t>
+  </si>
+  <si>
+    <t>STR540</t>
+  </si>
+  <si>
+    <t>Т-образный профиль под плитку из нержавеющей стали SТO015-20W Глянцевая</t>
+  </si>
+  <si>
+    <t>STR538</t>
+  </si>
+  <si>
+    <t>Т-образный профиль под плитку из нержавеющей стали SТO015-25W Глянцевая</t>
+  </si>
+  <si>
     <t>STR1830</t>
   </si>
   <si>
     <t>Угловой профиль из нержавеющей стали SAO12-30W Браш-сатинированная</t>
   </si>
   <si>
-    <t>STR1836</t>
-[...74 lines deleted...]
-    <t>Т-образный профиль под плитку из нержавеющей стали SТO015-25W Глянцевая</t>
+    <t>STR539</t>
+  </si>
+  <si>
+    <t>Т-образный профиль под плитку из нержавеющей стали SТO015-25W Брашированная-сатинированная</t>
+  </si>
+  <si>
+    <t>STR1839</t>
+  </si>
+  <si>
+    <t>Угловой профиль из нержавеющей стали SAO12-10W Глянцевая</t>
+  </si>
+  <si>
+    <t>STR1831</t>
+  </si>
+  <si>
+    <t>Угловой профиль из нержавеющей стали SAO12-30W Глянцевая</t>
+  </si>
+  <si>
+    <t>STR1837</t>
+  </si>
+  <si>
+    <t>Угловой профиль из нержавеющей стали SAO12-60W Глянцевая</t>
+  </si>
+  <si>
+    <t>STR1825</t>
+  </si>
+  <si>
+    <t>Угловой профиль из нержавеющей стали SAO12-15W Глянцевая</t>
+  </si>
+  <si>
+    <t>STR304</t>
+  </si>
+  <si>
+    <t>Профиль раскладка из нержавеющей стали под плитку SR029-10H Брашированная-сатинированная</t>
+  </si>
+  <si>
+    <t>STR1829</t>
+  </si>
+  <si>
+    <t>Угловой профиль из нержавеющей стали SAO12-25W Глянцевая</t>
+  </si>
+  <si>
+    <t>STR557</t>
+  </si>
+  <si>
+    <t>Плинтус из нержавейки с кабель-каналом Н40 Брашированная-сатинированная</t>
+  </si>
+  <si>
+    <t>STR1833</t>
+  </si>
+  <si>
+    <t>Угловой профиль из нержавеющей стали SAO12-40W Глянцевая</t>
+  </si>
+  <si>
+    <t>STR531</t>
+  </si>
+  <si>
+    <t>Г-образный профиль под плитку из нержавеющей стали SL005-8H Брашированная-сатинированная</t>
+  </si>
+  <si>
+    <t>STR1827</t>
+  </si>
+  <si>
+    <t>Угловой профиль из нержавеющей стали SAO12-20W Глянцевая</t>
+  </si>
+  <si>
+    <t>STR1835</t>
+  </si>
+  <si>
+    <t>Угловой профиль из нержавеющей стали SAO12-50W Глянцевая</t>
   </si>
   <si>
     <t>STR339</t>
   </si>
   <si>
     <t>П-образный профиль из нержавеющей стали SB017-8H Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR541</t>
   </si>
   <si>
     <t>Т-образный профиль под плитку из нержавеющей стали SТO015-20W Брашированная-сатинированная</t>
   </si>
   <si>
-    <t>STR539</t>
-[...68 lines deleted...]
-    <t>Угловой профиль из нержавеющей стали SAO12-50W Глянцевая</t>
+    <t>STR342</t>
+  </si>
+  <si>
+    <t>П-образный профиль из нержавеющей стали SB017-12H Глянцевая</t>
+  </si>
+  <si>
+    <t>STR554</t>
+  </si>
+  <si>
+    <t>Плинтус из нержавейки с кабель-каналом Н60 Глянцевая</t>
+  </si>
+  <si>
+    <t>STR532</t>
+  </si>
+  <si>
+    <t>Г-образный профиль под плитку из нержавеющей стали SL005-10H Глянцевая</t>
   </si>
   <si>
     <t>STR301</t>
   </si>
   <si>
     <t>Профиль раскладка из нержавеющей стали под плитку SR003-12H Глянцевая</t>
   </si>
   <si>
-    <t>STR342</t>
-[...14 lines deleted...]
-    <t>Г-образный профиль под плитку из нержавеющей стали SL005-10H Глянцевая</t>
+    <t>STR533</t>
+  </si>
+  <si>
+    <t>Г-образный профиль под плитку из нержавеющей стали SL005-10H Брашированная-сатинированная</t>
+  </si>
+  <si>
+    <t>STR302</t>
+  </si>
+  <si>
+    <t>Профиль раскладка из нержавеющей стали под плитку SR003-12H Брашированная-сатинированная</t>
+  </si>
+  <si>
+    <t>STR343</t>
+  </si>
+  <si>
+    <t>П-образный профиль из нержавеющей стали SB017-12H Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR555</t>
   </si>
   <si>
     <t>Плинтус из нержавейки с кабель-каналом Н60 Брашированная-сатинированная</t>
   </si>
   <si>
-    <t>STR533</t>
-[...16 lines deleted...]
-  <si>
     <t>STR534</t>
   </si>
   <si>
     <t>Г-образный профиль под плитку из нержавеющей стали SL005-12H Глянцевая</t>
   </si>
   <si>
     <t>STR299</t>
   </si>
   <si>
     <t>Профиль раскладка из нержавеющей стали под плитку SR003-10H Глянцевая</t>
   </si>
   <si>
     <t>STR350</t>
   </si>
   <si>
     <t>П-образный профиль из нержавеющей стали SB017-10H Глянцевая</t>
   </si>
   <si>
     <t>STR535</t>
   </si>
   <si>
     <t>Г-образный профиль под плитку из нержавеющей стали SL005-12H Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR300</t>
@@ -3674,68 +3674,68 @@
   <si>
     <t>STR351</t>
   </si>
   <si>
     <t>П-образный профиль из нержавеющей стали SB017-10H Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR358</t>
   </si>
   <si>
     <t>П-образный профиль из нержавеющей стали SBP110-10H Глянцевая</t>
   </si>
   <si>
     <t>STR536</t>
   </si>
   <si>
     <t>Г-образный профиль под плитку из нержавеющей стали SL005-15H Глянцевая</t>
   </si>
   <si>
     <t>STR297</t>
   </si>
   <si>
     <t>Профиль раскладка из нержавеющей стали под плитку SR001-12H Глянцевая</t>
   </si>
   <si>
+    <t>STR359</t>
+  </si>
+  <si>
+    <t>П-образный профиль из нержавеющей стали SBP110-10H Брашированная-сатинированная</t>
+  </si>
+  <si>
     <t>STR537</t>
   </si>
   <si>
     <t>Г-образный профиль под плитку из нержавеющей стали SL005-15H Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR298</t>
   </si>
   <si>
     <t>Профиль раскладка из нержавеющей стали под плитку SR001-12H Брашированная-сатинированная</t>
   </si>
   <si>
-    <t>STR359</t>
-[...4 lines deleted...]
-  <si>
     <t>STR295</t>
   </si>
   <si>
     <t>Профиль раскладка из нержавеющей стали под плитку SR001-10H Глянцевая</t>
   </si>
   <si>
     <t>STR360</t>
   </si>
   <si>
     <t>П-образный профиль из нержавеющей стали SBP110-12H Глянцевая</t>
   </si>
   <si>
     <t>STR296</t>
   </si>
   <si>
     <t>Профиль раскладка из нержавеющей стали под плитку SR001-10H Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR361</t>
   </si>
   <si>
     <t>П-образный профиль из нержавеющей стали SBP110-12H Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR492</t>
@@ -3812,122 +3812,122 @@
   <si>
     <t xml:space="preserve">SUP055 </t>
   </si>
   <si>
     <t>П - образный профиль из нержавеющей стали SUP055 Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR1537</t>
   </si>
   <si>
     <t>П - образный профиль из нержавеющей стали SUP055</t>
   </si>
   <si>
     <t>SUP051</t>
   </si>
   <si>
     <t>П - образный профиль из нержавеющей стали SUP051 Глянцевый</t>
   </si>
   <si>
     <t>STR1823</t>
   </si>
   <si>
     <t>П - образный профиль из нержавеющей стали SUP051</t>
   </si>
   <si>
+    <t>STR524</t>
+  </si>
+  <si>
+    <t>Профиль под плитку из нержавеющей стали SB016-12H Глянцевая</t>
+  </si>
+  <si>
+    <t>STR526</t>
+  </si>
+  <si>
+    <t>Профиль раскладка из нержавеющей стали под плитку SR029-12H Глянцевыая</t>
+  </si>
+  <si>
     <t>STR522</t>
   </si>
   <si>
     <t>Профиль под плитку из нержавеющей стали SB016-10H Глянцевая</t>
   </si>
   <si>
-    <t>STR524</t>
-[...10 lines deleted...]
-  <si>
     <t>STR523</t>
   </si>
   <si>
     <t>Профиль под плитку из нержавеющей стали SB016-10H Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR525</t>
   </si>
   <si>
     <t>Профиль под плитку из нержавеющей стали SB016-12H Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR527</t>
   </si>
   <si>
     <t>Профиль раскладка из нержавеющей стали под плитку SR029-12H Брашированная</t>
   </si>
   <si>
     <t>STR562</t>
   </si>
   <si>
     <t>Профиль из нержавеющей стали SBP025-14,5H Глянцевая</t>
   </si>
   <si>
     <t>STR560</t>
   </si>
   <si>
     <t>Профиль из нержавеющей стали SB020-12H Глянцевая</t>
   </si>
   <si>
     <t>STR558</t>
   </si>
   <si>
     <t>Профиль из нержавеющей стали SB020-10H Глянцевая</t>
   </si>
   <si>
+    <t>STR563</t>
+  </si>
+  <si>
+    <t>Профиль из нержавеющей стали SBP025-14,5H Брашированная-сатинированная</t>
+  </si>
+  <si>
+    <t>STR561</t>
+  </si>
+  <si>
+    <t>Профиль из нержавеющей стали SB020-12H Брашированная-сатинированная</t>
+  </si>
+  <si>
     <t>STR559</t>
   </si>
   <si>
     <t>Профиль из нержавеющей стали SB020-10H Брашированная-сатинированная</t>
   </si>
   <si>
-    <t>STR563</t>
-[...10 lines deleted...]
-  <si>
     <t>Латунные профили для плитки</t>
   </si>
   <si>
     <t>Уголки для плитки</t>
   </si>
   <si>
     <t>Алюминиевые уголки для плитки</t>
   </si>
   <si>
     <t>Т-образные профили</t>
   </si>
   <si>
     <t>База для Т образного профиля</t>
   </si>
   <si>
     <t>STR677</t>
   </si>
   <si>
     <t>База для Т-образного профиля ПТО 10 00 - Без покрытия</t>
   </si>
   <si>
     <t>STR1941</t>
   </si>
   <si>
     <t>База для Т-образного профиля ПТО 10</t>
@@ -4016,560 +4016,560 @@
   <si>
     <t>STR897</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-30/30 Полированная</t>
   </si>
   <si>
     <t>STR580</t>
   </si>
   <si>
     <t>Латунный профиль-раскладка ЛПО-8 Полированная</t>
   </si>
   <si>
     <t>STR1561</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-20/10 Полированная</t>
   </si>
   <si>
     <t>STR1557</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-12/7 Полированная</t>
   </si>
   <si>
+    <t>STR581</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-8 Брошированная</t>
+  </si>
+  <si>
+    <t>STR601</t>
+  </si>
+  <si>
+    <t>Латунный Г-образный профиль ЛПО-Г8 Брашированная</t>
+  </si>
+  <si>
+    <t>STR902</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛП-10х10 Брашированная</t>
+  </si>
+  <si>
+    <t>STR597</t>
+  </si>
+  <si>
+    <t>Латунный Z-образный профиль ЛПЗ-10 Брашированная</t>
+  </si>
+  <si>
+    <t>STR1322</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-30/30 Брашированная</t>
+  </si>
+  <si>
+    <t>STR1562</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-20/10 Брашированная</t>
+  </si>
+  <si>
     <t>STR1558</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-12/7 Брашированная</t>
   </si>
   <si>
-    <t>STR581</t>
-[...34 lines deleted...]
-  <si>
     <t>STR582</t>
   </si>
   <si>
     <t>Латунный профиль-раскладка ЛПО-8 Антик</t>
   </si>
   <si>
     <t>STR1559</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-12/7 Антик</t>
   </si>
   <si>
     <t>STR602</t>
   </si>
   <si>
     <t>Латунный Г-образный профиль ЛПО-Г8 Антик</t>
   </si>
   <si>
     <t>STR903</t>
   </si>
   <si>
     <t>Латунный П-образный профиль  ЛП-10х10 Антик</t>
   </si>
   <si>
     <t>STR598</t>
   </si>
   <si>
     <t>Латунный Z-образный профиль ЛПЗ-10 Антик</t>
   </si>
   <si>
     <t>STR1323</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-30/30 Антик</t>
   </si>
   <si>
     <t>STR1563</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-20/10 Антик</t>
   </si>
   <si>
+    <t>STR1564</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-20/10 Хромированная</t>
+  </si>
+  <si>
+    <t>STR1560</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-12/7 Хромированная</t>
+  </si>
+  <si>
     <t>STR583</t>
   </si>
   <si>
     <t>Латунный профиль-раскладка ЛПО-8 Хромированная</t>
   </si>
   <si>
-    <t>STR1564</t>
-[...10 lines deleted...]
-  <si>
     <t>STR603</t>
   </si>
   <si>
     <t>Латунный Г-образный профиль ЛПО-Г8 Хромированная</t>
   </si>
   <si>
+    <t>STR1324</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-30/30 Хромированная</t>
+  </si>
+  <si>
     <t>STR904</t>
   </si>
   <si>
     <t>Латунный П-образный профиль  ЛП-10х10 Хромированная</t>
   </si>
   <si>
     <t>STR599</t>
   </si>
   <si>
     <t>Латунный Z-образный профиль ЛПЗ-10 Хромированная</t>
   </si>
   <si>
-    <t>STR1324</t>
-[...2 lines deleted...]
-    <t>Латунный уголок ЛПН-30/30 Хромированная</t>
+    <t>STR893</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-25/25 Полированная</t>
+  </si>
+  <si>
+    <t>STR905</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛП-12х12 Полированная</t>
+  </si>
+  <si>
+    <t>STR869</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-13 Полированная</t>
+  </si>
+  <si>
+    <t>STR592</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка внутренная ЛПО-В9 Полированная</t>
+  </si>
+  <si>
+    <t>STR885</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-15/15 Полированная</t>
+  </si>
+  <si>
+    <t>STR865</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-10 Полированная</t>
+  </si>
+  <si>
+    <t>STR588</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-12 Полированная</t>
+  </si>
+  <si>
+    <t>STR881</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-10/10 Полированная</t>
+  </si>
+  <si>
+    <t>STR857</t>
+  </si>
+  <si>
+    <t>Латунный Г-образный профиль ЛПО-Г10 Полированная</t>
+  </si>
+  <si>
+    <t>STR913</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-05 Полированная</t>
+  </si>
+  <si>
+    <t>STR877</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-26 Полированная</t>
+  </si>
+  <si>
+    <t>STR584</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-9 Полированная</t>
   </si>
   <si>
     <t>STR909</t>
   </si>
   <si>
     <t>Латунный П-образный профиль  ЛПО-П10х10 Полированная</t>
   </si>
   <si>
     <t>STR861</t>
   </si>
   <si>
     <t>Латунный Г-образный профиль ЛПО-Г12 Полированная</t>
   </si>
   <si>
     <t>STR889</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-20/20 Полированная</t>
   </si>
   <si>
     <t>STR873</t>
   </si>
   <si>
     <t>Латунный Т-образный профиль ЛПТ-18 Полированная</t>
   </si>
   <si>
-    <t>STR905</t>
-[...68 lines deleted...]
-    <t>Латунный профиль-раскладка ЛПО-9 Полированная</t>
+    <t>STR914</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-05 Брашированная</t>
+  </si>
+  <si>
+    <t>STR910</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛПО-П10х10 Брашированная</t>
+  </si>
+  <si>
+    <t>STR890</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-20/20 Брашированная</t>
+  </si>
+  <si>
+    <t>STR874</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-18 Брашированная</t>
+  </si>
+  <si>
+    <t>STR894</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-25/25 Брашированная</t>
+  </si>
+  <si>
+    <t>STR906</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛП-12х12 Брашированная</t>
+  </si>
+  <si>
+    <t>STR858</t>
+  </si>
+  <si>
+    <t>Латунный Г-образный профиль ЛПО-Г10 Брашированная</t>
+  </si>
+  <si>
+    <t>STR870</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-13 Брашированная</t>
+  </si>
+  <si>
+    <t>STR593</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка внутренная ЛПО-В9 Брашированная</t>
+  </si>
+  <si>
+    <t>STR886</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-15/15 Брашированная</t>
+  </si>
+  <si>
+    <t>STR866</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-10 Брашированная</t>
+  </si>
+  <si>
+    <t>STR589</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-12 Брашированная</t>
+  </si>
+  <si>
+    <t>STR882</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-10/10 Брашированная</t>
+  </si>
+  <si>
+    <t>STR862</t>
+  </si>
+  <si>
+    <t>Латунный Г-образный профиль ЛПО-Г12 Брашированная</t>
   </si>
   <si>
     <t>STR878</t>
   </si>
   <si>
     <t>Латунный Т-образный профиль ЛПТ-26 Брашированная</t>
   </si>
   <si>
-    <t>STR894</t>
-[...4 lines deleted...]
-  <si>
     <t>STR585</t>
   </si>
   <si>
     <t>Латунный профиль-раскладка ЛПО-9 Брашированная</t>
   </si>
   <si>
-    <t>STR914</t>
-[...74 lines deleted...]
-    <t>Латунный Г-образный профиль ЛПО-Г12 Брашированная</t>
+    <t>STR915</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-05 Антик</t>
+  </si>
+  <si>
+    <t>STR586</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-9 Антик</t>
+  </si>
+  <si>
+    <t>STR879</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-26 Антик</t>
+  </si>
+  <si>
+    <t>STR863</t>
+  </si>
+  <si>
+    <t>Латунный Г-образный профиль ЛПО-Г12 Антик</t>
+  </si>
+  <si>
+    <t>STR895</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-25/25 Антик</t>
+  </si>
+  <si>
+    <t>STR859</t>
+  </si>
+  <si>
+    <t>Латунный Г-образный профиль ЛПО-Г10 Антик</t>
+  </si>
+  <si>
+    <t>STR911</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛПО-П10х10 Антик</t>
+  </si>
+  <si>
+    <t>STR891</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-20/20 Антик</t>
+  </si>
+  <si>
+    <t>STR875</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-18 Антик</t>
+  </si>
+  <si>
+    <t>STR907</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛП-12х12 Антик</t>
+  </si>
+  <si>
+    <t>STR887</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-15/15 Антик</t>
+  </si>
+  <si>
+    <t>STR871</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-13 Антик</t>
+  </si>
+  <si>
+    <t>STR594</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка внутренная ЛПО-В9 Антик</t>
   </si>
   <si>
     <t>STR867</t>
   </si>
   <si>
     <t>Латунный Т-образный профиль ЛПТ-10 Антик</t>
   </si>
   <si>
     <t>STR590</t>
   </si>
   <si>
     <t>Латунный профиль-раскладка ЛПО-12 Антик</t>
   </si>
   <si>
     <t>STR883</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-10/10 Антик</t>
   </si>
   <si>
-    <t>STR915</t>
-[...74 lines deleted...]
-    <t>Латунный уголок ЛПН-15/15 Антик</t>
+    <t>STR868</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-10 Хромированная</t>
+  </si>
+  <si>
+    <t>STR591</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-12 Хромированная</t>
+  </si>
+  <si>
+    <t>STR884</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-10/10 Хромированная</t>
+  </si>
+  <si>
+    <t>STR916</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-05 Хромированная</t>
+  </si>
+  <si>
+    <t>STR587</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-9 Хромированная</t>
+  </si>
+  <si>
+    <t>STR880</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-26 Хромированная</t>
+  </si>
+  <si>
+    <t>STR864</t>
+  </si>
+  <si>
+    <t>Латунный Г-образный профиль ЛПО-Г12 Хромированная</t>
+  </si>
+  <si>
+    <t>STR896</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-25/25 Хромированная</t>
+  </si>
+  <si>
+    <t>STR912</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛПО-П10х10 Хромированная</t>
+  </si>
+  <si>
+    <t>STR892</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-20/20 Хромированная</t>
+  </si>
+  <si>
+    <t>STR876</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-18 Хромированная</t>
+  </si>
+  <si>
+    <t>STR908</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛП-12х12 Хромированная</t>
+  </si>
+  <si>
+    <t>STR888</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-15/15 Хромированная</t>
+  </si>
+  <si>
+    <t>STR872</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-13 Хромированная</t>
+  </si>
+  <si>
+    <t>STR595</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка внутренная ЛПО-В9 Хромированная</t>
   </si>
   <si>
     <t>STR860</t>
   </si>
   <si>
     <t>Латунный Г-образный профиль ЛПО-Г10 Хромированная</t>
   </si>
   <si>
-    <t>STR868</t>
-[...88 lines deleted...]
-  <si>
     <t>STR1545</t>
   </si>
   <si>
     <t>Латунный П-образный профиль ЛПП-10 Полированная</t>
   </si>
   <si>
     <t>STR1546</t>
   </si>
   <si>
     <t>Латунный П-образный профиль ЛПП-10 Брашированная</t>
   </si>
   <si>
     <t>STR1547</t>
   </si>
   <si>
     <t>Латунный П-образный профиль ЛПП-10 Антик</t>
   </si>
   <si>
     <t>STR1548</t>
   </si>
   <si>
     <t>Латунный П-образный профиль ЛПП-10 Хромированная</t>
   </si>
   <si>
     <t>STR1565</t>
@@ -4634,62 +4634,62 @@
   <si>
     <t>STR1554</t>
   </si>
   <si>
     <t>Латунная полоса ЛРР-20 Брашированная</t>
   </si>
   <si>
     <t>STR1550</t>
   </si>
   <si>
     <t>Латунная полоса ЛРР-10 Брашированная</t>
   </si>
   <si>
     <t>STR1555</t>
   </si>
   <si>
     <t>Латунная полоса ЛРР-20 Антик</t>
   </si>
   <si>
     <t>STR1551</t>
   </si>
   <si>
     <t>Латунная полоса ЛРР-10 Антик</t>
   </si>
   <si>
+    <t>STR1556</t>
+  </si>
+  <si>
+    <t>Латунная полоса ЛРР-20 Хромированная</t>
+  </si>
+  <si>
     <t>STR1552</t>
   </si>
   <si>
     <t>Латунная полоса ЛРР-10 Хромированная</t>
   </si>
   <si>
-    <t>STR1556</t>
-[...4 lines deleted...]
-  <si>
     <t>Латунные пороги</t>
   </si>
   <si>
     <t>STR564</t>
   </si>
   <si>
     <t>Латунный полированный порог для пола ЛПО-31 Полированная</t>
   </si>
   <si>
     <t>STR1188</t>
   </si>
   <si>
     <t>Латунный полированный порог для пола ЛПО-31 Брашированная</t>
   </si>
   <si>
     <t>STR1189</t>
   </si>
   <si>
     <t>Латунный полированный порог для пола ЛПО-31 Антик</t>
   </si>
   <si>
     <t>STR1190</t>
   </si>
   <si>
     <t>Латунный полированный порог для пола ЛПО-31 Хромированная</t>
@@ -4769,62 +4769,62 @@
   <si>
     <t>STR1874</t>
   </si>
   <si>
     <t>Алюминиевый микроплинтус ПО-189 09 -Черный матовый</t>
   </si>
   <si>
     <t>STR1879</t>
   </si>
   <si>
     <t>Алюминиевый микроплинтус ПО-189 33 -Без покрытия</t>
   </si>
   <si>
     <t>STR1957</t>
   </si>
   <si>
     <t>Алюминиевый микроплинтус ПО-189 35 - Белый муар</t>
   </si>
   <si>
     <t>STR1849</t>
   </si>
   <si>
     <t>Потолочный теневой профиль из алюминия ПО142 02 - Серебро матовое</t>
   </si>
   <si>
+    <t>STR1850</t>
+  </si>
+  <si>
+    <t>Потолочный теневой профиль из алюминия ПО142 09 -Черный матовый</t>
+  </si>
+  <si>
     <t>STR1869</t>
   </si>
   <si>
     <t>Алюминиевый микроплинтус ПО-190 01 - Серебро глянец</t>
   </si>
   <si>
-    <t>STR1850</t>
-[...4 lines deleted...]
-  <si>
     <t>STR1885</t>
   </si>
   <si>
     <t>Потолочный теневой профиль из алюминия ПО142 33 -Без покрытия</t>
   </si>
   <si>
     <t>STR1870</t>
   </si>
   <si>
     <t>Алюминиевый микроплинтус ПО-190 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR1871</t>
   </si>
   <si>
     <t>Алюминиевый микроплинтус ПО-190 09 -Черный матовый</t>
   </si>
   <si>
     <t>STR1880</t>
   </si>
   <si>
     <t>Алюминиевый микроплинтус ПО-190 33 -Без покрытия</t>
   </si>
   <si>
     <t>STR1852</t>
@@ -5645,72 +5645,72 @@
   <si>
     <t>STR1392</t>
   </si>
   <si>
     <t>Алюминиевый порог напольный ПО 41 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR1334</t>
   </si>
   <si>
     <t xml:space="preserve">Алюминиевый порог напольный ПО 25 01 - Серебро глянец </t>
   </si>
   <si>
     <t>STR1333</t>
   </si>
   <si>
     <t>Алюминиевый порог напольный ПО 25 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR1393</t>
   </si>
   <si>
     <t>Алюминиевый порог напольный ПО 41 02 - Серебро матовое</t>
   </si>
   <si>
+    <t>STR1335</t>
+  </si>
+  <si>
+    <t>Алюминиевый порог напольный ПО 25 03 - Золото глянец</t>
+  </si>
+  <si>
     <t>STR1394</t>
   </si>
   <si>
     <t>Алюминиевый порог напольный ПО 41 03 - Золото глянец</t>
   </si>
   <si>
-    <t>STR1335</t>
-[...2 lines deleted...]
-    <t>Алюминиевый порог напольный ПО 25 03 - Золото глянец</t>
+    <t>STR1395</t>
+  </si>
+  <si>
+    <t>Алюминиевый порог напольный ПО 41 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR1336</t>
   </si>
   <si>
     <t>Алюминиевый порог напольный ПО 25 04 - Золото матовое</t>
-  </si>
-[...4 lines deleted...]
-    <t>Алюминиевый порог напольный ПО 41 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR1337</t>
   </si>
   <si>
     <t>Алюминиевый порог напольный ПО 25 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR1396</t>
   </si>
   <si>
     <t>Алюминиевый порог напольный ПО 41 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR1338</t>
   </si>
   <si>
     <t>Алюминиевый порог напольный ПО 25 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR1397</t>
   </si>
   <si>
     <t>Алюминиевый порог напольный ПО 41 06 - Бронза матовое</t>
   </si>
@@ -8477,595 +8477,595 @@
       </c>
       <c r="C53" s="14" t="s">
         <v>4</v>
       </c>
       <c r="D53" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E53" s="19" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="4">
         <v>1</v>
       </c>
       <c r="B54" s="12" t="s">
         <v>100</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>101</v>
       </c>
       <c r="D54" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E54" s="18">
-        <v>227</v>
+        <v>509</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="4">
         <v>2</v>
       </c>
       <c r="B55" s="12" t="s">
         <v>102</v>
       </c>
       <c r="C55" s="9" t="s">
         <v>103</v>
       </c>
       <c r="D55" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E55" s="18">
-        <v>208</v>
+        <v>266</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="4">
         <v>3</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>104</v>
       </c>
       <c r="C56" s="9" t="s">
         <v>105</v>
       </c>
       <c r="D56" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E56" s="18">
-        <v>509</v>
+        <v>403</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="4">
         <v>4</v>
       </c>
       <c r="B57" s="12" t="s">
         <v>106</v>
       </c>
       <c r="C57" s="9" t="s">
         <v>107</v>
       </c>
       <c r="D57" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E57" s="18">
-        <v>266</v>
+        <v>339</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="4">
         <v>5</v>
       </c>
       <c r="B58" s="12" t="s">
         <v>108</v>
       </c>
       <c r="C58" s="9" t="s">
         <v>109</v>
       </c>
       <c r="D58" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E58" s="18">
-        <v>403</v>
+        <v>630</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="4">
         <v>6</v>
       </c>
       <c r="B59" s="12" t="s">
         <v>110</v>
       </c>
       <c r="C59" s="9" t="s">
         <v>111</v>
       </c>
       <c r="D59" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E59" s="18">
-        <v>339</v>
+        <v>217</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="4">
         <v>7</v>
       </c>
       <c r="B60" s="12" t="s">
         <v>112</v>
       </c>
       <c r="C60" s="9" t="s">
         <v>113</v>
       </c>
       <c r="D60" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E60" s="18">
-        <v>630</v>
+        <v>697</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="4">
         <v>8</v>
       </c>
       <c r="B61" s="12" t="s">
         <v>114</v>
       </c>
       <c r="C61" s="9" t="s">
         <v>115</v>
       </c>
       <c r="D61" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E61" s="18">
-        <v>217</v>
+        <v>278</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="4">
         <v>9</v>
       </c>
       <c r="B62" s="12" t="s">
         <v>116</v>
       </c>
       <c r="C62" s="9" t="s">
         <v>117</v>
       </c>
       <c r="D62" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E62" s="18">
-        <v>697</v>
+        <v>208</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="4">
         <v>10</v>
       </c>
       <c r="B63" s="12" t="s">
         <v>118</v>
       </c>
       <c r="C63" s="9" t="s">
         <v>119</v>
       </c>
       <c r="D63" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E63" s="18">
-        <v>278</v>
+        <v>227</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="4">
         <v>11</v>
       </c>
       <c r="B64" s="12" t="s">
         <v>120</v>
       </c>
       <c r="C64" s="9" t="s">
         <v>121</v>
       </c>
       <c r="D64" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E64" s="18">
-        <v>322</v>
+        <v>177</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="4">
         <v>12</v>
       </c>
       <c r="B65" s="12" t="s">
         <v>122</v>
       </c>
       <c r="C65" s="9" t="s">
         <v>123</v>
       </c>
       <c r="D65" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E65" s="18">
-        <v>317</v>
+        <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="4">
         <v>13</v>
       </c>
       <c r="B66" s="12" t="s">
         <v>124</v>
       </c>
       <c r="C66" s="9" t="s">
         <v>125</v>
       </c>
       <c r="D66" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E66" s="18">
-        <v>747</v>
+        <v>583</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="4">
         <v>14</v>
       </c>
       <c r="B67" s="12" t="s">
         <v>126</v>
       </c>
       <c r="C67" s="9" t="s">
         <v>127</v>
       </c>
       <c r="D67" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E67" s="18">
-        <v>177</v>
+        <v>318</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="4">
         <v>15</v>
       </c>
       <c r="B68" s="12" t="s">
         <v>128</v>
       </c>
       <c r="C68" s="9" t="s">
         <v>129</v>
       </c>
       <c r="D68" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E68" s="18">
-        <v>250</v>
+        <v>376</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="4">
         <v>16</v>
       </c>
       <c r="B69" s="12" t="s">
         <v>130</v>
       </c>
       <c r="C69" s="9" t="s">
         <v>131</v>
       </c>
       <c r="D69" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E69" s="18">
-        <v>583</v>
+        <v>317</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="4">
         <v>17</v>
       </c>
       <c r="B70" s="12" t="s">
         <v>132</v>
       </c>
       <c r="C70" s="9" t="s">
         <v>133</v>
       </c>
       <c r="D70" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E70" s="18">
-        <v>318</v>
+        <v>578</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="4">
         <v>18</v>
       </c>
       <c r="B71" s="12" t="s">
         <v>134</v>
       </c>
       <c r="C71" s="9" t="s">
         <v>135</v>
       </c>
       <c r="D71" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E71" s="18">
-        <v>376</v>
+        <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="4">
         <v>19</v>
       </c>
       <c r="B72" s="12" t="s">
         <v>136</v>
       </c>
       <c r="C72" s="9" t="s">
         <v>137</v>
       </c>
       <c r="D72" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E72" s="18">
-        <v>578</v>
+        <v>747</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="4">
         <v>20</v>
       </c>
       <c r="B73" s="12" t="s">
         <v>138</v>
       </c>
       <c r="C73" s="9" t="s">
         <v>139</v>
       </c>
       <c r="D73" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E73" s="18">
-        <v>193</v>
+        <v>322</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="4">
         <v>21</v>
       </c>
       <c r="B74" s="12" t="s">
         <v>140</v>
       </c>
       <c r="C74" s="9" t="s">
         <v>141</v>
       </c>
       <c r="D74" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E74" s="18">
-        <v>317</v>
+        <v>747</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="4">
         <v>22</v>
       </c>
       <c r="B75" s="12" t="s">
         <v>142</v>
       </c>
       <c r="C75" s="9" t="s">
         <v>143</v>
       </c>
       <c r="D75" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E75" s="18">
-        <v>217</v>
+        <v>278</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="4">
         <v>23</v>
       </c>
       <c r="B76" s="12" t="s">
         <v>144</v>
       </c>
       <c r="C76" s="9" t="s">
         <v>145</v>
       </c>
       <c r="D76" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E76" s="18">
-        <v>509</v>
+        <v>317</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="4">
         <v>24</v>
       </c>
       <c r="B77" s="12" t="s">
         <v>146</v>
       </c>
       <c r="C77" s="9" t="s">
         <v>147</v>
       </c>
       <c r="D77" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E77" s="18">
-        <v>747</v>
+        <v>208</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="4">
         <v>25</v>
       </c>
       <c r="B78" s="12" t="s">
         <v>148</v>
       </c>
       <c r="C78" s="9" t="s">
         <v>149</v>
       </c>
       <c r="D78" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E78" s="18">
-        <v>278</v>
+        <v>227</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="4">
         <v>26</v>
       </c>
       <c r="B79" s="12" t="s">
         <v>150</v>
       </c>
       <c r="C79" s="9" t="s">
         <v>151</v>
       </c>
       <c r="D79" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E79" s="18">
-        <v>208</v>
+        <v>509</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="4">
         <v>27</v>
       </c>
       <c r="B80" s="12" t="s">
         <v>152</v>
       </c>
       <c r="C80" s="9" t="s">
         <v>153</v>
       </c>
       <c r="D80" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E80" s="18">
-        <v>227</v>
+        <v>266</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="4">
         <v>28</v>
       </c>
       <c r="B81" s="12" t="s">
         <v>154</v>
       </c>
       <c r="C81" s="9" t="s">
         <v>155</v>
       </c>
       <c r="D81" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E81" s="18">
-        <v>266</v>
+        <v>403</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="4">
         <v>29</v>
       </c>
       <c r="B82" s="12" t="s">
         <v>156</v>
       </c>
       <c r="C82" s="9" t="s">
         <v>157</v>
       </c>
       <c r="D82" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E82" s="18">
-        <v>403</v>
+        <v>217</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="4">
         <v>30</v>
       </c>
       <c r="B83" s="12" t="s">
         <v>158</v>
       </c>
       <c r="C83" s="9" t="s">
         <v>159</v>
       </c>
       <c r="D83" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E83" s="18">
-        <v>339</v>
+        <v>193</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="4">
         <v>31</v>
       </c>
       <c r="B84" s="12" t="s">
         <v>160</v>
       </c>
       <c r="C84" s="9" t="s">
         <v>161</v>
       </c>
       <c r="D84" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E84" s="18">
-        <v>193</v>
+        <v>583</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="4">
         <v>32</v>
       </c>
       <c r="B85" s="12" t="s">
         <v>162</v>
       </c>
       <c r="C85" s="9" t="s">
         <v>163</v>
       </c>
       <c r="D85" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E85" s="18">
-        <v>583</v>
+        <v>697</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="4">
         <v>33</v>
       </c>
       <c r="B86" s="12" t="s">
         <v>164</v>
       </c>
       <c r="C86" s="9" t="s">
         <v>165</v>
       </c>
       <c r="D86" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E86" s="18">
-        <v>697</v>
+        <v>339</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="4">
         <v>34</v>
       </c>
       <c r="B87" s="12" t="s">
         <v>166</v>
       </c>
       <c r="C87" s="9" t="s">
         <v>167</v>
       </c>
       <c r="D87" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E87" s="18">
         <v>322</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="4">
         <v>35</v>
       </c>
       <c r="B88" s="12" t="s">
         <v>168</v>
@@ -9123,374 +9123,374 @@
       </c>
       <c r="C91" s="9" t="s">
         <v>175</v>
       </c>
       <c r="D91" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E91" s="18">
         <v>376</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="4">
         <v>39</v>
       </c>
       <c r="B92" s="12" t="s">
         <v>176</v>
       </c>
       <c r="C92" s="9" t="s">
         <v>177</v>
       </c>
       <c r="D92" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E92" s="18">
-        <v>509</v>
+        <v>266</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="4">
         <v>40</v>
       </c>
       <c r="B93" s="12" t="s">
         <v>178</v>
       </c>
       <c r="C93" s="9" t="s">
         <v>179</v>
       </c>
       <c r="D93" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E93" s="18">
-        <v>266</v>
+        <v>317</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="4">
         <v>41</v>
       </c>
       <c r="B94" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C94" s="9" t="s">
         <v>181</v>
       </c>
       <c r="D94" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E94" s="18">
-        <v>403</v>
+        <v>217</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="4">
         <v>42</v>
       </c>
       <c r="B95" s="12" t="s">
         <v>182</v>
       </c>
       <c r="C95" s="9" t="s">
         <v>183</v>
       </c>
       <c r="D95" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E95" s="18">
-        <v>317</v>
+        <v>509</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="4">
         <v>43</v>
       </c>
       <c r="B96" s="12" t="s">
         <v>184</v>
       </c>
       <c r="C96" s="9" t="s">
         <v>185</v>
       </c>
       <c r="D96" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E96" s="18">
-        <v>217</v>
+        <v>747</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="4">
         <v>44</v>
       </c>
       <c r="B97" s="12" t="s">
         <v>186</v>
       </c>
       <c r="C97" s="9" t="s">
         <v>187</v>
       </c>
       <c r="D97" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E97" s="18">
-        <v>747</v>
+        <v>278</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="4">
         <v>45</v>
       </c>
       <c r="B98" s="12" t="s">
         <v>188</v>
       </c>
       <c r="C98" s="9" t="s">
         <v>189</v>
       </c>
       <c r="D98" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E98" s="18">
-        <v>278</v>
+        <v>208</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="4">
         <v>46</v>
       </c>
       <c r="B99" s="12" t="s">
         <v>190</v>
       </c>
       <c r="C99" s="9" t="s">
         <v>191</v>
       </c>
       <c r="D99" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E99" s="18">
-        <v>208</v>
+        <v>227</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="4">
         <v>47</v>
       </c>
       <c r="B100" s="12" t="s">
         <v>192</v>
       </c>
       <c r="C100" s="9" t="s">
         <v>193</v>
       </c>
       <c r="D100" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E100" s="18">
-        <v>227</v>
+        <v>403</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="4">
         <v>48</v>
       </c>
       <c r="B101" s="12" t="s">
         <v>194</v>
       </c>
       <c r="C101" s="9" t="s">
         <v>195</v>
       </c>
       <c r="D101" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E101" s="18">
         <v>339</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="4">
         <v>49</v>
       </c>
       <c r="B102" s="12" t="s">
         <v>196</v>
       </c>
       <c r="C102" s="9" t="s">
         <v>197</v>
       </c>
       <c r="D102" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E102" s="18">
-        <v>250</v>
+        <v>583</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="4">
         <v>50</v>
       </c>
       <c r="B103" s="12" t="s">
         <v>198</v>
       </c>
       <c r="C103" s="9" t="s">
         <v>199</v>
       </c>
       <c r="D103" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E103" s="18">
-        <v>583</v>
+        <v>318</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="4">
         <v>51</v>
       </c>
       <c r="B104" s="12" t="s">
         <v>200</v>
       </c>
       <c r="C104" s="9" t="s">
         <v>201</v>
       </c>
       <c r="D104" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E104" s="18">
-        <v>318</v>
+        <v>376</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="4">
         <v>52</v>
       </c>
       <c r="B105" s="12" t="s">
         <v>202</v>
       </c>
       <c r="C105" s="9" t="s">
         <v>203</v>
       </c>
       <c r="D105" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E105" s="18">
-        <v>376</v>
+        <v>193</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="4">
         <v>53</v>
       </c>
       <c r="B106" s="12" t="s">
         <v>204</v>
       </c>
       <c r="C106" s="9" t="s">
         <v>205</v>
       </c>
       <c r="D106" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E106" s="18">
-        <v>193</v>
+        <v>697</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="4">
         <v>54</v>
       </c>
       <c r="B107" s="12" t="s">
         <v>206</v>
       </c>
       <c r="C107" s="9" t="s">
         <v>207</v>
       </c>
       <c r="D107" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E107" s="18">
-        <v>697</v>
+        <v>322</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="4">
         <v>55</v>
       </c>
       <c r="B108" s="12" t="s">
         <v>208</v>
       </c>
       <c r="C108" s="9" t="s">
         <v>209</v>
       </c>
       <c r="D108" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E108" s="18">
-        <v>322</v>
+        <v>250</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="4">
         <v>56</v>
       </c>
       <c r="B109" s="12" t="s">
         <v>210</v>
       </c>
       <c r="C109" s="9" t="s">
         <v>211</v>
       </c>
       <c r="D109" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E109" s="18">
-        <v>747</v>
+        <v>322</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="4">
         <v>57</v>
       </c>
       <c r="B110" s="12" t="s">
         <v>212</v>
       </c>
       <c r="C110" s="9" t="s">
         <v>213</v>
       </c>
       <c r="D110" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E110" s="18">
-        <v>339</v>
+        <v>747</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="4">
         <v>58</v>
       </c>
       <c r="B111" s="12" t="s">
         <v>214</v>
       </c>
       <c r="C111" s="9" t="s">
         <v>215</v>
       </c>
       <c r="D111" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E111" s="18">
-        <v>322</v>
+        <v>339</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="4">
         <v>59</v>
       </c>
       <c r="B112" s="12" t="s">
         <v>216</v>
       </c>
       <c r="C112" s="9" t="s">
         <v>217</v>
       </c>
       <c r="D112" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E112" s="18">
         <v>227</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="4">
         <v>60</v>
       </c>
       <c r="B113" s="12" t="s">
         <v>218</v>
@@ -9633,153 +9633,153 @@
       </c>
       <c r="C121" s="9" t="s">
         <v>235</v>
       </c>
       <c r="D121" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E121" s="18">
         <v>318</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="4">
         <v>69</v>
       </c>
       <c r="B122" s="12" t="s">
         <v>236</v>
       </c>
       <c r="C122" s="9" t="s">
         <v>237</v>
       </c>
       <c r="D122" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E122" s="18">
-        <v>318</v>
+        <v>339</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="4">
         <v>70</v>
       </c>
       <c r="B123" s="12" t="s">
         <v>238</v>
       </c>
       <c r="C123" s="9" t="s">
         <v>239</v>
       </c>
       <c r="D123" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E123" s="18">
-        <v>339</v>
+        <v>217</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="4">
         <v>71</v>
       </c>
       <c r="B124" s="12" t="s">
         <v>240</v>
       </c>
       <c r="C124" s="9" t="s">
         <v>241</v>
       </c>
       <c r="D124" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E124" s="18">
-        <v>217</v>
+        <v>747</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="4">
         <v>72</v>
       </c>
       <c r="B125" s="12" t="s">
         <v>242</v>
       </c>
       <c r="C125" s="9" t="s">
         <v>243</v>
       </c>
       <c r="D125" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E125" s="18">
-        <v>747</v>
+        <v>322</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="4">
         <v>73</v>
       </c>
       <c r="B126" s="12" t="s">
         <v>244</v>
       </c>
       <c r="C126" s="9" t="s">
         <v>245</v>
       </c>
       <c r="D126" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E126" s="18">
-        <v>322</v>
+        <v>318</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="4">
         <v>74</v>
       </c>
       <c r="B127" s="12" t="s">
         <v>246</v>
       </c>
       <c r="C127" s="9" t="s">
         <v>247</v>
       </c>
       <c r="D127" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E127" s="18">
-        <v>339</v>
+        <v>297</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="4">
         <v>75</v>
       </c>
       <c r="B128" s="12" t="s">
         <v>248</v>
       </c>
       <c r="C128" s="9" t="s">
         <v>249</v>
       </c>
       <c r="D128" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E128" s="18">
-        <v>297</v>
+        <v>339</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="4">
         <v>76</v>
       </c>
       <c r="B129" s="12" t="s">
         <v>250</v>
       </c>
       <c r="C129" s="9" t="s">
         <v>251</v>
       </c>
       <c r="D129" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E129" s="18">
         <v>217</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="4">
         <v>77</v>
       </c>
       <c r="B130" s="12" t="s">
         <v>252</v>
@@ -9854,68 +9854,68 @@
       </c>
       <c r="C134" s="9" t="s">
         <v>261</v>
       </c>
       <c r="D134" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E134" s="18">
         <v>339</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="4">
         <v>82</v>
       </c>
       <c r="B135" s="12" t="s">
         <v>262</v>
       </c>
       <c r="C135" s="9" t="s">
         <v>263</v>
       </c>
       <c r="D135" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E135" s="18">
-        <v>217</v>
+        <v>339</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="4">
         <v>83</v>
       </c>
       <c r="B136" s="12" t="s">
         <v>264</v>
       </c>
       <c r="C136" s="9" t="s">
         <v>265</v>
       </c>
       <c r="D136" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E136" s="18">
-        <v>339</v>
+        <v>217</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="4">
         <v>84</v>
       </c>
       <c r="B137" s="12" t="s">
         <v>266</v>
       </c>
       <c r="C137" s="9" t="s">
         <v>267</v>
       </c>
       <c r="D137" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E137" s="18">
         <v>339</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="4">
         <v>85</v>
       </c>
       <c r="B138" s="12" t="s">
         <v>268</v>
@@ -10058,408 +10058,408 @@
       </c>
       <c r="C146" s="9" t="s">
         <v>285</v>
       </c>
       <c r="D146" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E146" s="18">
         <v>339</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="4">
         <v>94</v>
       </c>
       <c r="B147" s="12" t="s">
         <v>286</v>
       </c>
       <c r="C147" s="9" t="s">
         <v>287</v>
       </c>
       <c r="D147" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E147" s="18">
-        <v>513</v>
+        <v>276</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="4">
         <v>95</v>
       </c>
       <c r="B148" s="12" t="s">
         <v>288</v>
       </c>
       <c r="C148" s="9" t="s">
         <v>289</v>
       </c>
       <c r="D148" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E148" s="18">
-        <v>482</v>
+        <v>513</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="4">
         <v>96</v>
       </c>
       <c r="B149" s="12" t="s">
         <v>290</v>
       </c>
       <c r="C149" s="9" t="s">
         <v>291</v>
       </c>
       <c r="D149" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E149" s="18">
-        <v>276</v>
+        <v>266</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="4">
         <v>97</v>
       </c>
       <c r="B150" s="12" t="s">
         <v>292</v>
       </c>
       <c r="C150" s="9" t="s">
         <v>293</v>
       </c>
       <c r="D150" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E150" s="18">
-        <v>266</v>
+        <v>538</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="4">
         <v>98</v>
       </c>
       <c r="B151" s="12" t="s">
         <v>294</v>
       </c>
       <c r="C151" s="9" t="s">
         <v>295</v>
       </c>
       <c r="D151" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E151" s="18">
-        <v>538</v>
+        <v>319</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="4">
         <v>99</v>
       </c>
       <c r="B152" s="12" t="s">
         <v>296</v>
       </c>
       <c r="C152" s="9" t="s">
         <v>297</v>
       </c>
       <c r="D152" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E152" s="18">
-        <v>319</v>
+        <v>500</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="4">
         <v>100</v>
       </c>
       <c r="B153" s="12" t="s">
         <v>298</v>
       </c>
       <c r="C153" s="9" t="s">
         <v>299</v>
       </c>
       <c r="D153" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E153" s="18">
-        <v>500</v>
+        <v>433</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="4">
         <v>101</v>
       </c>
       <c r="B154" s="12" t="s">
         <v>300</v>
       </c>
       <c r="C154" s="9" t="s">
         <v>301</v>
       </c>
       <c r="D154" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E154" s="18">
-        <v>433</v>
+        <v>363</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="4">
         <v>102</v>
       </c>
       <c r="B155" s="12" t="s">
         <v>302</v>
       </c>
       <c r="C155" s="9" t="s">
         <v>303</v>
       </c>
       <c r="D155" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E155" s="18">
-        <v>363</v>
+        <v>256</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="4">
         <v>103</v>
       </c>
       <c r="B156" s="12" t="s">
         <v>304</v>
       </c>
       <c r="C156" s="9" t="s">
         <v>305</v>
       </c>
       <c r="D156" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E156" s="18">
-        <v>256</v>
+        <v>800</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="4">
         <v>104</v>
       </c>
       <c r="B157" s="12" t="s">
         <v>306</v>
       </c>
       <c r="C157" s="9" t="s">
         <v>307</v>
       </c>
       <c r="D157" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E157" s="18">
-        <v>800</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="4">
         <v>105</v>
       </c>
       <c r="B158" s="12" t="s">
         <v>308</v>
       </c>
       <c r="C158" s="9" t="s">
         <v>309</v>
       </c>
       <c r="D158" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E158" s="18">
-        <v>333</v>
+        <v>567</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="4">
         <v>106</v>
       </c>
       <c r="B159" s="12" t="s">
         <v>310</v>
       </c>
       <c r="C159" s="9" t="s">
         <v>311</v>
       </c>
       <c r="D159" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E159" s="18">
-        <v>278</v>
+        <v>500</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="4">
         <v>107</v>
       </c>
       <c r="B160" s="12" t="s">
         <v>312</v>
       </c>
       <c r="C160" s="9" t="s">
         <v>313</v>
       </c>
       <c r="D160" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E160" s="18">
-        <v>599</v>
+        <v>203</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="4">
         <v>108</v>
       </c>
       <c r="B161" s="12" t="s">
         <v>314</v>
       </c>
       <c r="C161" s="9" t="s">
         <v>315</v>
       </c>
       <c r="D161" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E161" s="18">
-        <v>800</v>
+        <v>343</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="4">
         <v>109</v>
       </c>
       <c r="B162" s="12" t="s">
         <v>316</v>
       </c>
       <c r="C162" s="9" t="s">
         <v>317</v>
       </c>
       <c r="D162" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E162" s="18">
-        <v>567</v>
+        <v>599</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="4">
         <v>110</v>
       </c>
       <c r="B163" s="12" t="s">
         <v>318</v>
       </c>
       <c r="C163" s="9" t="s">
         <v>319</v>
       </c>
       <c r="D163" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E163" s="18">
-        <v>500</v>
+        <v>458</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="4">
         <v>111</v>
       </c>
       <c r="B164" s="12" t="s">
         <v>320</v>
       </c>
       <c r="C164" s="9" t="s">
         <v>321</v>
       </c>
       <c r="D164" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E164" s="18">
-        <v>203</v>
+        <v>306</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="4">
         <v>112</v>
       </c>
       <c r="B165" s="12" t="s">
         <v>322</v>
       </c>
       <c r="C165" s="9" t="s">
         <v>323</v>
       </c>
       <c r="D165" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E165" s="18">
-        <v>343</v>
+        <v>390</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="4">
         <v>113</v>
       </c>
       <c r="B166" s="12" t="s">
         <v>324</v>
       </c>
       <c r="C166" s="9" t="s">
         <v>325</v>
       </c>
       <c r="D166" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E166" s="18">
-        <v>458</v>
+        <v>333</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="4">
         <v>114</v>
       </c>
       <c r="B167" s="12" t="s">
         <v>326</v>
       </c>
       <c r="C167" s="9" t="s">
         <v>327</v>
       </c>
       <c r="D167" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E167" s="18">
-        <v>306</v>
+        <v>278</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="4">
         <v>115</v>
       </c>
       <c r="B168" s="12" t="s">
         <v>328</v>
       </c>
       <c r="C168" s="9" t="s">
         <v>329</v>
       </c>
       <c r="D168" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E168" s="18">
-        <v>390</v>
+        <v>800</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="4">
         <v>116</v>
       </c>
       <c r="B169" s="12" t="s">
         <v>330</v>
       </c>
       <c r="C169" s="9" t="s">
         <v>331</v>
       </c>
       <c r="D169" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E169" s="18">
         <v>513</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="4">
         <v>117</v>
       </c>
       <c r="B170" s="12" t="s">
         <v>332</v>
@@ -10602,221 +10602,221 @@
       </c>
       <c r="C178" s="9" t="s">
         <v>349</v>
       </c>
       <c r="D178" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E178" s="18">
         <v>500</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="4">
         <v>126</v>
       </c>
       <c r="B179" s="12" t="s">
         <v>350</v>
       </c>
       <c r="C179" s="9" t="s">
         <v>351</v>
       </c>
       <c r="D179" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E179" s="18">
-        <v>203</v>
+        <v>458</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="4">
         <v>127</v>
       </c>
       <c r="B180" s="12" t="s">
         <v>352</v>
       </c>
       <c r="C180" s="9" t="s">
         <v>353</v>
       </c>
       <c r="D180" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E180" s="18">
-        <v>343</v>
+        <v>567</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="4">
         <v>128</v>
       </c>
       <c r="B181" s="12" t="s">
         <v>354</v>
       </c>
       <c r="C181" s="9" t="s">
         <v>355</v>
       </c>
       <c r="D181" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E181" s="18">
-        <v>567</v>
+        <v>330</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="4">
         <v>129</v>
       </c>
       <c r="B182" s="12" t="s">
         <v>356</v>
       </c>
       <c r="C182" s="9" t="s">
         <v>357</v>
       </c>
       <c r="D182" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E182" s="18">
-        <v>458</v>
+        <v>256</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="4">
         <v>130</v>
       </c>
       <c r="B183" s="12" t="s">
         <v>358</v>
       </c>
       <c r="C183" s="9" t="s">
         <v>359</v>
       </c>
       <c r="D183" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E183" s="18">
-        <v>330</v>
+        <v>800</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="4">
         <v>131</v>
       </c>
       <c r="B184" s="12" t="s">
         <v>360</v>
       </c>
       <c r="C184" s="9" t="s">
         <v>361</v>
       </c>
       <c r="D184" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E184" s="18">
-        <v>256</v>
+        <v>482</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="4">
         <v>132</v>
       </c>
       <c r="B185" s="12" t="s">
         <v>362</v>
       </c>
       <c r="C185" s="9" t="s">
         <v>363</v>
       </c>
       <c r="D185" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E185" s="18">
-        <v>800</v>
+        <v>306</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="4">
         <v>133</v>
       </c>
       <c r="B186" s="12" t="s">
         <v>364</v>
       </c>
       <c r="C186" s="9" t="s">
         <v>365</v>
       </c>
       <c r="D186" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E186" s="18">
-        <v>482</v>
+        <v>203</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="4">
         <v>134</v>
       </c>
       <c r="B187" s="12" t="s">
         <v>366</v>
       </c>
       <c r="C187" s="9" t="s">
         <v>367</v>
       </c>
       <c r="D187" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E187" s="18">
-        <v>306</v>
+        <v>343</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="4">
         <v>135</v>
       </c>
       <c r="B188" s="12" t="s">
         <v>368</v>
       </c>
       <c r="C188" s="9" t="s">
         <v>369</v>
       </c>
       <c r="D188" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E188" s="18">
-        <v>513</v>
+        <v>319</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="4">
         <v>136</v>
       </c>
       <c r="B189" s="12" t="s">
         <v>370</v>
       </c>
       <c r="C189" s="9" t="s">
         <v>371</v>
       </c>
       <c r="D189" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E189" s="18">
-        <v>319</v>
+        <v>513</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="4">
         <v>137</v>
       </c>
       <c r="B190" s="12" t="s">
         <v>372</v>
       </c>
       <c r="C190" s="9" t="s">
         <v>373</v>
       </c>
       <c r="D190" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E190" s="18">
         <v>500</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="4">
         <v>138</v>
       </c>
       <c r="B191" s="12" t="s">
         <v>374</v>
@@ -11265,68 +11265,68 @@
       </c>
       <c r="C217" s="9" t="s">
         <v>427</v>
       </c>
       <c r="D217" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E217" s="18">
         <v>278</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="4">
         <v>165</v>
       </c>
       <c r="B218" s="12" t="s">
         <v>428</v>
       </c>
       <c r="C218" s="9" t="s">
         <v>429</v>
       </c>
       <c r="D218" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E218" s="18">
-        <v>278</v>
+        <v>218</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="4">
         <v>166</v>
       </c>
       <c r="B219" s="12" t="s">
         <v>430</v>
       </c>
       <c r="C219" s="9" t="s">
         <v>431</v>
       </c>
       <c r="D219" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E219" s="18">
-        <v>218</v>
+        <v>278</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="4">
         <v>167</v>
       </c>
       <c r="B220" s="12" t="s">
         <v>432</v>
       </c>
       <c r="C220" s="9" t="s">
         <v>433</v>
       </c>
       <c r="D220" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E220" s="18">
         <v>278</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="4">
         <v>168</v>
       </c>
       <c r="B221" s="12" t="s">
         <v>434</v>
@@ -11503,221 +11503,221 @@
       </c>
       <c r="C231" s="9" t="s">
         <v>455</v>
       </c>
       <c r="D231" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E231" s="18">
         <v>371</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="4">
         <v>179</v>
       </c>
       <c r="B232" s="12" t="s">
         <v>456</v>
       </c>
       <c r="C232" s="9" t="s">
         <v>457</v>
       </c>
       <c r="D232" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E232" s="18">
-        <v>381</v>
+        <v>487</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="4">
         <v>180</v>
       </c>
       <c r="B233" s="12" t="s">
         <v>458</v>
       </c>
       <c r="C233" s="9" t="s">
         <v>459</v>
       </c>
       <c r="D233" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E233" s="18">
-        <v>374</v>
+        <v>459</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="4">
         <v>181</v>
       </c>
       <c r="B234" s="12" t="s">
         <v>460</v>
       </c>
       <c r="C234" s="9" t="s">
         <v>461</v>
       </c>
       <c r="D234" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E234" s="18">
-        <v>487</v>
+        <v>374</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="4">
         <v>182</v>
       </c>
       <c r="B235" s="12" t="s">
         <v>462</v>
       </c>
       <c r="C235" s="9" t="s">
         <v>463</v>
       </c>
       <c r="D235" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E235" s="18">
-        <v>459</v>
+        <v>238</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="4">
         <v>183</v>
       </c>
       <c r="B236" s="12" t="s">
         <v>464</v>
       </c>
       <c r="C236" s="9" t="s">
         <v>465</v>
       </c>
       <c r="D236" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E236" s="18">
-        <v>238</v>
+        <v>389</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="4">
         <v>184</v>
       </c>
       <c r="B237" s="12" t="s">
         <v>466</v>
       </c>
       <c r="C237" s="9" t="s">
         <v>467</v>
       </c>
       <c r="D237" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E237" s="18">
-        <v>389</v>
+        <v>307</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="4">
         <v>185</v>
       </c>
       <c r="B238" s="12" t="s">
         <v>468</v>
       </c>
       <c r="C238" s="9" t="s">
         <v>469</v>
       </c>
       <c r="D238" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E238" s="18">
         <v>528</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="4">
         <v>186</v>
       </c>
       <c r="B239" s="12" t="s">
         <v>470</v>
       </c>
       <c r="C239" s="9" t="s">
         <v>471</v>
       </c>
       <c r="D239" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E239" s="18">
-        <v>307</v>
+        <v>317</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="4">
         <v>187</v>
       </c>
       <c r="B240" s="12" t="s">
         <v>472</v>
       </c>
       <c r="C240" s="9" t="s">
         <v>473</v>
       </c>
       <c r="D240" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E240" s="18">
-        <v>317</v>
+        <v>381</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="4">
         <v>188</v>
       </c>
       <c r="B241" s="12" t="s">
         <v>474</v>
       </c>
       <c r="C241" s="9" t="s">
         <v>475</v>
       </c>
       <c r="D241" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E241" s="18">
-        <v>397</v>
+        <v>543</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="4">
         <v>189</v>
       </c>
       <c r="B242" s="12" t="s">
         <v>476</v>
       </c>
       <c r="C242" s="9" t="s">
         <v>477</v>
       </c>
       <c r="D242" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E242" s="18">
-        <v>543</v>
+        <v>397</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="4">
         <v>190</v>
       </c>
       <c r="B243" s="12" t="s">
         <v>478</v>
       </c>
       <c r="C243" s="9" t="s">
         <v>479</v>
       </c>
       <c r="D243" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E243" s="18">
         <v>308</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="4">
         <v>191</v>
       </c>
       <c r="B244" s="12" t="s">
         <v>480</v>
@@ -11826,238 +11826,238 @@
       </c>
       <c r="C250" s="9" t="s">
         <v>493</v>
       </c>
       <c r="D250" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E250" s="18">
         <v>241</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="4">
         <v>198</v>
       </c>
       <c r="B251" s="12" t="s">
         <v>494</v>
       </c>
       <c r="C251" s="9" t="s">
         <v>495</v>
       </c>
       <c r="D251" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E251" s="18">
-        <v>238</v>
+        <v>371</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="4">
         <v>199</v>
       </c>
       <c r="B252" s="12" t="s">
         <v>496</v>
       </c>
       <c r="C252" s="9" t="s">
         <v>497</v>
       </c>
       <c r="D252" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E252" s="18">
-        <v>389</v>
+        <v>307</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="4">
         <v>200</v>
       </c>
       <c r="B253" s="12" t="s">
         <v>498</v>
       </c>
       <c r="C253" s="9" t="s">
         <v>499</v>
       </c>
       <c r="D253" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E253" s="18">
-        <v>371</v>
+        <v>317</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="4">
         <v>201</v>
       </c>
       <c r="B254" s="12" t="s">
         <v>500</v>
       </c>
       <c r="C254" s="9" t="s">
         <v>501</v>
       </c>
       <c r="D254" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E254" s="18">
-        <v>307</v>
+        <v>381</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="4">
         <v>202</v>
       </c>
       <c r="B255" s="12" t="s">
         <v>502</v>
       </c>
       <c r="C255" s="9" t="s">
         <v>503</v>
       </c>
       <c r="D255" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E255" s="18">
-        <v>317</v>
+        <v>543</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="4">
         <v>203</v>
       </c>
       <c r="B256" s="12" t="s">
         <v>504</v>
       </c>
       <c r="C256" s="9" t="s">
         <v>505</v>
       </c>
       <c r="D256" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E256" s="18">
-        <v>381</v>
+        <v>528</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="4">
         <v>204</v>
       </c>
       <c r="B257" s="12" t="s">
         <v>506</v>
       </c>
       <c r="C257" s="9" t="s">
         <v>507</v>
       </c>
       <c r="D257" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E257" s="18">
-        <v>543</v>
+        <v>238</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="4">
         <v>205</v>
       </c>
       <c r="B258" s="12" t="s">
         <v>508</v>
       </c>
       <c r="C258" s="9" t="s">
         <v>509</v>
       </c>
       <c r="D258" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E258" s="18">
-        <v>528</v>
+        <v>389</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="4">
         <v>206</v>
       </c>
       <c r="B259" s="12" t="s">
         <v>510</v>
       </c>
       <c r="C259" s="9" t="s">
         <v>511</v>
       </c>
       <c r="D259" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E259" s="18">
-        <v>397</v>
+        <v>343</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="4">
         <v>207</v>
       </c>
       <c r="B260" s="12" t="s">
         <v>512</v>
       </c>
       <c r="C260" s="9" t="s">
         <v>513</v>
       </c>
       <c r="D260" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E260" s="18">
-        <v>343</v>
+        <v>271</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="4">
         <v>208</v>
       </c>
       <c r="B261" s="12" t="s">
         <v>514</v>
       </c>
       <c r="C261" s="9" t="s">
         <v>515</v>
       </c>
       <c r="D261" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E261" s="18">
-        <v>271</v>
+        <v>361</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="4">
         <v>209</v>
       </c>
       <c r="B262" s="12" t="s">
         <v>516</v>
       </c>
       <c r="C262" s="9" t="s">
         <v>517</v>
       </c>
       <c r="D262" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E262" s="18">
-        <v>361</v>
+        <v>397</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="4">
         <v>210</v>
       </c>
       <c r="B263" s="12" t="s">
         <v>518</v>
       </c>
       <c r="C263" s="9" t="s">
         <v>519</v>
       </c>
       <c r="D263" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E263" s="18">
         <v>241</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="4">
         <v>211</v>
       </c>
       <c r="B264" s="12" t="s">
         <v>520</v>
@@ -12098,170 +12098,170 @@
       </c>
       <c r="C266" s="9" t="s">
         <v>525</v>
       </c>
       <c r="D266" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E266" s="18">
         <v>487</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="4">
         <v>214</v>
       </c>
       <c r="B267" s="12" t="s">
         <v>526</v>
       </c>
       <c r="C267" s="9" t="s">
         <v>527</v>
       </c>
       <c r="D267" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E267" s="18">
-        <v>543</v>
+        <v>528</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="4">
         <v>215</v>
       </c>
       <c r="B268" s="12" t="s">
         <v>528</v>
       </c>
       <c r="C268" s="9" t="s">
         <v>529</v>
       </c>
       <c r="D268" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E268" s="18">
-        <v>528</v>
+        <v>371</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="4">
         <v>216</v>
       </c>
       <c r="B269" s="12" t="s">
         <v>530</v>
       </c>
       <c r="C269" s="9" t="s">
         <v>531</v>
       </c>
       <c r="D269" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E269" s="18">
-        <v>371</v>
+        <v>238</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="4">
         <v>217</v>
       </c>
       <c r="B270" s="12" t="s">
         <v>532</v>
       </c>
       <c r="C270" s="9" t="s">
         <v>533</v>
       </c>
       <c r="D270" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E270" s="18">
-        <v>238</v>
+        <v>389</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="4">
         <v>218</v>
       </c>
       <c r="B271" s="12" t="s">
         <v>534</v>
       </c>
       <c r="C271" s="9" t="s">
         <v>535</v>
       </c>
       <c r="D271" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E271" s="18">
-        <v>389</v>
+        <v>307</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" s="4">
         <v>219</v>
       </c>
       <c r="B272" s="12" t="s">
         <v>536</v>
       </c>
       <c r="C272" s="9" t="s">
         <v>537</v>
       </c>
       <c r="D272" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E272" s="18">
-        <v>307</v>
+        <v>381</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" s="4">
         <v>220</v>
       </c>
       <c r="B273" s="12" t="s">
         <v>538</v>
       </c>
       <c r="C273" s="9" t="s">
         <v>539</v>
       </c>
       <c r="D273" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E273" s="18">
-        <v>381</v>
+        <v>317</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="4">
         <v>221</v>
       </c>
       <c r="B274" s="12" t="s">
         <v>540</v>
       </c>
       <c r="C274" s="9" t="s">
         <v>541</v>
       </c>
       <c r="D274" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E274" s="18">
-        <v>317</v>
+        <v>543</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="4">
         <v>222</v>
       </c>
       <c r="B275" s="12" t="s">
         <v>542</v>
       </c>
       <c r="C275" s="9" t="s">
         <v>543</v>
       </c>
       <c r="D275" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E275" s="18">
         <v>397</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="4">
         <v>223</v>
       </c>
       <c r="B276" s="12" t="s">
         <v>544</v>
@@ -12370,102 +12370,102 @@
       </c>
       <c r="C282" s="9" t="s">
         <v>557</v>
       </c>
       <c r="D282" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E282" s="18">
         <v>488</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" s="4">
         <v>230</v>
       </c>
       <c r="B283" s="12" t="s">
         <v>558</v>
       </c>
       <c r="C283" s="9" t="s">
         <v>559</v>
       </c>
       <c r="D283" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E283" s="18">
-        <v>307</v>
+        <v>381</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="4">
         <v>231</v>
       </c>
       <c r="B284" s="12" t="s">
         <v>560</v>
       </c>
       <c r="C284" s="9" t="s">
         <v>561</v>
       </c>
       <c r="D284" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E284" s="18">
-        <v>381</v>
+        <v>343</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="4">
         <v>232</v>
       </c>
       <c r="B285" s="12" t="s">
         <v>562</v>
       </c>
       <c r="C285" s="9" t="s">
         <v>563</v>
       </c>
       <c r="D285" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E285" s="18">
-        <v>343</v>
+        <v>389</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="4">
         <v>233</v>
       </c>
       <c r="B286" s="12" t="s">
         <v>564</v>
       </c>
       <c r="C286" s="9" t="s">
         <v>565</v>
       </c>
       <c r="D286" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E286" s="18">
-        <v>389</v>
+        <v>307</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="4">
         <v>234</v>
       </c>
       <c r="B287" s="12" t="s">
         <v>566</v>
       </c>
       <c r="C287" s="9" t="s">
         <v>567</v>
       </c>
       <c r="D287" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E287" s="18">
         <v>389</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="4">
         <v>235</v>
       </c>
       <c r="B288" s="12" t="s">
         <v>568</v>
@@ -12506,170 +12506,170 @@
       </c>
       <c r="C290" s="9" t="s">
         <v>573</v>
       </c>
       <c r="D290" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E290" s="18">
         <v>381</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="4">
         <v>238</v>
       </c>
       <c r="B291" s="12" t="s">
         <v>574</v>
       </c>
       <c r="C291" s="9" t="s">
         <v>575</v>
       </c>
       <c r="D291" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E291" s="18">
-        <v>343</v>
+        <v>389</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="4">
         <v>239</v>
       </c>
       <c r="B292" s="12" t="s">
         <v>576</v>
       </c>
       <c r="C292" s="9" t="s">
         <v>577</v>
       </c>
       <c r="D292" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E292" s="18">
-        <v>389</v>
+        <v>307</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="4">
         <v>240</v>
       </c>
       <c r="B293" s="12" t="s">
         <v>578</v>
       </c>
       <c r="C293" s="9" t="s">
         <v>579</v>
       </c>
       <c r="D293" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E293" s="18">
-        <v>307</v>
+        <v>418</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="4">
         <v>241</v>
       </c>
       <c r="B294" s="12" t="s">
         <v>580</v>
       </c>
       <c r="C294" s="9" t="s">
         <v>581</v>
       </c>
       <c r="D294" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E294" s="18">
-        <v>418</v>
+        <v>343</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="4">
         <v>242</v>
       </c>
       <c r="B295" s="12" t="s">
         <v>582</v>
       </c>
       <c r="C295" s="9" t="s">
         <v>583</v>
       </c>
       <c r="D295" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E295" s="18">
-        <v>406</v>
+        <v>389</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" s="4">
         <v>243</v>
       </c>
       <c r="B296" s="12" t="s">
         <v>584</v>
       </c>
       <c r="C296" s="9" t="s">
         <v>585</v>
       </c>
       <c r="D296" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E296" s="18">
-        <v>389</v>
+        <v>343</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="4">
         <v>244</v>
       </c>
       <c r="B297" s="12" t="s">
         <v>586</v>
       </c>
       <c r="C297" s="9" t="s">
         <v>587</v>
       </c>
       <c r="D297" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E297" s="18">
-        <v>343</v>
+        <v>266</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" s="4">
         <v>245</v>
       </c>
       <c r="B298" s="12" t="s">
         <v>588</v>
       </c>
       <c r="C298" s="9" t="s">
         <v>589</v>
       </c>
       <c r="D298" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E298" s="18">
-        <v>266</v>
+        <v>406</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" s="4">
         <v>246</v>
       </c>
       <c r="B299" s="12" t="s">
         <v>590</v>
       </c>
       <c r="C299" s="9" t="s">
         <v>591</v>
       </c>
       <c r="D299" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E299" s="18">
         <v>307</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" s="4">
         <v>247</v>
       </c>
       <c r="B300" s="12" t="s">
         <v>592</v>
@@ -12744,85 +12744,85 @@
       </c>
       <c r="C304" s="9" t="s">
         <v>601</v>
       </c>
       <c r="D304" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E304" s="18">
         <v>417</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="4">
         <v>252</v>
       </c>
       <c r="B305" s="12" t="s">
         <v>602</v>
       </c>
       <c r="C305" s="9" t="s">
         <v>603</v>
       </c>
       <c r="D305" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E305" s="18">
-        <v>445</v>
+        <v>490</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="4">
         <v>253</v>
       </c>
       <c r="B306" s="12" t="s">
         <v>604</v>
       </c>
       <c r="C306" s="9" t="s">
         <v>605</v>
       </c>
       <c r="D306" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E306" s="18">
-        <v>490</v>
+        <v>549</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="4">
         <v>254</v>
       </c>
       <c r="B307" s="12" t="s">
         <v>606</v>
       </c>
       <c r="C307" s="9" t="s">
         <v>607</v>
       </c>
       <c r="D307" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E307" s="18">
-        <v>549</v>
+        <v>445</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="4">
         <v>255</v>
       </c>
       <c r="B308" s="12" t="s">
         <v>608</v>
       </c>
       <c r="C308" s="9" t="s">
         <v>609</v>
       </c>
       <c r="D308" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E308" s="18">
         <v>417</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="4">
         <v>256</v>
       </c>
       <c r="B309" s="12" t="s">
         <v>610</v>
@@ -12931,153 +12931,153 @@
       </c>
       <c r="C315" s="9" t="s">
         <v>623</v>
       </c>
       <c r="D315" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E315" s="18">
         <v>445</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="4">
         <v>263</v>
       </c>
       <c r="B316" s="12" t="s">
         <v>624</v>
       </c>
       <c r="C316" s="9" t="s">
         <v>625</v>
       </c>
       <c r="D316" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E316" s="18">
-        <v>347</v>
+        <v>399</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" s="4">
         <v>264</v>
       </c>
       <c r="B317" s="12" t="s">
         <v>626</v>
       </c>
       <c r="C317" s="9" t="s">
         <v>627</v>
       </c>
       <c r="D317" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E317" s="18">
-        <v>528</v>
+        <v>347</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" s="4">
         <v>265</v>
       </c>
       <c r="B318" s="12" t="s">
         <v>628</v>
       </c>
       <c r="C318" s="9" t="s">
         <v>629</v>
       </c>
       <c r="D318" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E318" s="18">
-        <v>399</v>
+        <v>500</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" s="4">
         <v>266</v>
       </c>
       <c r="B319" s="12" t="s">
         <v>630</v>
       </c>
       <c r="C319" s="9" t="s">
         <v>631</v>
       </c>
       <c r="D319" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E319" s="18">
-        <v>500</v>
+        <v>252</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" s="4">
         <v>267</v>
       </c>
       <c r="B320" s="12" t="s">
         <v>632</v>
       </c>
       <c r="C320" s="9" t="s">
         <v>633</v>
       </c>
       <c r="D320" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E320" s="18">
-        <v>252</v>
+        <v>528</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" s="4">
         <v>268</v>
       </c>
       <c r="B321" s="12" t="s">
         <v>634</v>
       </c>
       <c r="C321" s="9" t="s">
         <v>635</v>
       </c>
       <c r="D321" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E321" s="18">
-        <v>371</v>
+        <v>298</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" s="4">
         <v>269</v>
       </c>
       <c r="B322" s="12" t="s">
         <v>636</v>
       </c>
       <c r="C322" s="9" t="s">
         <v>637</v>
       </c>
       <c r="D322" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E322" s="18">
-        <v>298</v>
+        <v>371</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" s="4">
         <v>270</v>
       </c>
       <c r="B323" s="12" t="s">
         <v>638</v>
       </c>
       <c r="C323" s="9" t="s">
         <v>639</v>
       </c>
       <c r="D323" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E323" s="18">
         <v>488</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" s="4">
         <v>271</v>
       </c>
       <c r="B324" s="12" t="s">
         <v>640</v>
@@ -13186,85 +13186,85 @@
       </c>
       <c r="C330" s="9" t="s">
         <v>653</v>
       </c>
       <c r="D330" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E330" s="18">
         <v>371</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="4">
         <v>278</v>
       </c>
       <c r="B331" s="12" t="s">
         <v>654</v>
       </c>
       <c r="C331" s="9" t="s">
         <v>655</v>
       </c>
       <c r="D331" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E331" s="18">
-        <v>445</v>
+        <v>298</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" s="4">
         <v>279</v>
       </c>
       <c r="B332" s="12" t="s">
         <v>656</v>
       </c>
       <c r="C332" s="9" t="s">
         <v>657</v>
       </c>
       <c r="D332" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E332" s="18">
-        <v>298</v>
+        <v>528</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" s="4">
         <v>280</v>
       </c>
       <c r="B333" s="12" t="s">
         <v>658</v>
       </c>
       <c r="C333" s="9" t="s">
         <v>659</v>
       </c>
       <c r="D333" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E333" s="18">
-        <v>528</v>
+        <v>445</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" s="4">
         <v>281</v>
       </c>
       <c r="B334" s="12" t="s">
         <v>660</v>
       </c>
       <c r="C334" s="9" t="s">
         <v>661</v>
       </c>
       <c r="D334" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E334" s="18">
         <v>347</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" s="4">
         <v>282</v>
       </c>
       <c r="B335" s="12" t="s">
         <v>662</v>
@@ -13305,85 +13305,85 @@
       </c>
       <c r="C337" s="9" t="s">
         <v>667</v>
       </c>
       <c r="D337" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E337" s="18">
         <v>528</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" s="4">
         <v>285</v>
       </c>
       <c r="B338" s="12" t="s">
         <v>668</v>
       </c>
       <c r="C338" s="9" t="s">
         <v>669</v>
       </c>
       <c r="D338" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E338" s="18">
-        <v>298</v>
+        <v>371</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" s="4">
         <v>286</v>
       </c>
       <c r="B339" s="12" t="s">
         <v>670</v>
       </c>
       <c r="C339" s="9" t="s">
         <v>671</v>
       </c>
       <c r="D339" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E339" s="18">
-        <v>371</v>
+        <v>445</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" s="4">
         <v>287</v>
       </c>
       <c r="B340" s="12" t="s">
         <v>672</v>
       </c>
       <c r="C340" s="9" t="s">
         <v>673</v>
       </c>
       <c r="D340" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E340" s="18">
-        <v>445</v>
+        <v>298</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" s="4">
         <v>288</v>
       </c>
       <c r="B341" s="12" t="s">
         <v>674</v>
       </c>
       <c r="C341" s="9" t="s">
         <v>675</v>
       </c>
       <c r="D341" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E341" s="18">
         <v>371</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" s="4">
         <v>289</v>
       </c>
       <c r="B342" s="12" t="s">
         <v>676</v>
@@ -13458,68 +13458,68 @@
       </c>
       <c r="C346" s="9" t="s">
         <v>685</v>
       </c>
       <c r="D346" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E346" s="18">
         <v>500</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" s="4">
         <v>294</v>
       </c>
       <c r="B347" s="12" t="s">
         <v>686</v>
       </c>
       <c r="C347" s="9" t="s">
         <v>687</v>
       </c>
       <c r="D347" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E347" s="18">
-        <v>371</v>
+        <v>500</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" s="4">
         <v>295</v>
       </c>
       <c r="B348" s="12" t="s">
         <v>688</v>
       </c>
       <c r="C348" s="9" t="s">
         <v>689</v>
       </c>
       <c r="D348" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E348" s="18">
-        <v>500</v>
+        <v>371</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" s="4">
         <v>296</v>
       </c>
       <c r="B349" s="12" t="s">
         <v>690</v>
       </c>
       <c r="C349" s="9" t="s">
         <v>691</v>
       </c>
       <c r="D349" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E349" s="18">
         <v>298</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" s="4">
         <v>297</v>
       </c>
       <c r="B350" s="12" t="s">
         <v>692</v>
@@ -13815,170 +13815,170 @@
       </c>
       <c r="C367" s="9" t="s">
         <v>727</v>
       </c>
       <c r="D367" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E367" s="18">
         <v>511</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" s="4">
         <v>315</v>
       </c>
       <c r="B368" s="12" t="s">
         <v>728</v>
       </c>
       <c r="C368" s="9" t="s">
         <v>729</v>
       </c>
       <c r="D368" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E368" s="18">
-        <v>556</v>
+        <v>522</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" s="4">
         <v>316</v>
       </c>
       <c r="B369" s="12" t="s">
         <v>730</v>
       </c>
       <c r="C369" s="9" t="s">
         <v>731</v>
       </c>
       <c r="D369" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E369" s="18">
-        <v>522</v>
+        <v>577</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" s="4">
         <v>317</v>
       </c>
       <c r="B370" s="12" t="s">
         <v>732</v>
       </c>
       <c r="C370" s="9" t="s">
         <v>733</v>
       </c>
       <c r="D370" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E370" s="18">
-        <v>577</v>
+        <v>556</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" s="4">
         <v>318</v>
       </c>
       <c r="B371" s="12" t="s">
         <v>734</v>
       </c>
       <c r="C371" s="9" t="s">
         <v>735</v>
       </c>
       <c r="D371" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E371" s="18">
-        <v>599</v>
+        <v>511</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" s="4">
         <v>319</v>
       </c>
       <c r="B372" s="12" t="s">
         <v>736</v>
       </c>
       <c r="C372" s="9" t="s">
         <v>737</v>
       </c>
       <c r="D372" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E372" s="18">
-        <v>511</v>
+        <v>599</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" s="4">
         <v>320</v>
       </c>
       <c r="B373" s="12" t="s">
         <v>738</v>
       </c>
       <c r="C373" s="9" t="s">
         <v>739</v>
       </c>
       <c r="D373" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E373" s="18">
         <v>533</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" s="4">
         <v>321</v>
       </c>
       <c r="B374" s="12" t="s">
         <v>740</v>
       </c>
       <c r="C374" s="9" t="s">
         <v>741</v>
       </c>
       <c r="D374" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E374" s="18">
-        <v>577</v>
+        <v>556</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" s="4">
         <v>322</v>
       </c>
       <c r="B375" s="12" t="s">
         <v>742</v>
       </c>
       <c r="C375" s="9" t="s">
         <v>743</v>
       </c>
       <c r="D375" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E375" s="18">
-        <v>556</v>
+        <v>577</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" s="4">
         <v>323</v>
       </c>
       <c r="B376" s="12" t="s">
         <v>744</v>
       </c>
       <c r="C376" s="9" t="s">
         <v>745</v>
       </c>
       <c r="D376" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E376" s="18">
         <v>556</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" s="4">
         <v>324</v>
       </c>
       <c r="B377" s="12" t="s">
         <v>746</v>
@@ -14206,68 +14206,68 @@
       </c>
       <c r="C390" s="9" t="s">
         <v>773</v>
       </c>
       <c r="D390" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E390" s="18">
         <v>306</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" s="4">
         <v>338</v>
       </c>
       <c r="B391" s="12" t="s">
         <v>774</v>
       </c>
       <c r="C391" s="9" t="s">
         <v>775</v>
       </c>
       <c r="D391" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E391" s="18">
-        <v>429</v>
+        <v>473</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" s="4">
         <v>339</v>
       </c>
       <c r="B392" s="12" t="s">
         <v>776</v>
       </c>
       <c r="C392" s="9" t="s">
         <v>777</v>
       </c>
       <c r="D392" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E392" s="18">
-        <v>473</v>
+        <v>429</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" s="4">
         <v>340</v>
       </c>
       <c r="B393" s="12" t="s">
         <v>778</v>
       </c>
       <c r="C393" s="9" t="s">
         <v>779</v>
       </c>
       <c r="D393" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E393" s="18">
         <v>343</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" s="4">
         <v>341</v>
       </c>
       <c r="B394" s="12" t="s">
         <v>780</v>
@@ -14359,68 +14359,68 @@
       </c>
       <c r="C399" s="9" t="s">
         <v>791</v>
       </c>
       <c r="D399" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E399" s="18">
         <v>500</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" s="4">
         <v>347</v>
       </c>
       <c r="B400" s="12" t="s">
         <v>792</v>
       </c>
       <c r="C400" s="9" t="s">
         <v>793</v>
       </c>
       <c r="D400" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E400" s="18">
-        <v>228</v>
+        <v>411</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" s="4">
         <v>348</v>
       </c>
       <c r="B401" s="12" t="s">
         <v>794</v>
       </c>
       <c r="C401" s="9" t="s">
         <v>795</v>
       </c>
       <c r="D401" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E401" s="18">
-        <v>411</v>
+        <v>228</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" s="4">
         <v>349</v>
       </c>
       <c r="B402" s="12" t="s">
         <v>796</v>
       </c>
       <c r="C402" s="9" t="s">
         <v>797</v>
       </c>
       <c r="D402" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E402" s="18">
         <v>456</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" s="4">
         <v>350</v>
       </c>
       <c r="B403" s="12" t="s">
         <v>798</v>
@@ -14512,85 +14512,85 @@
       </c>
       <c r="C408" s="9" t="s">
         <v>809</v>
       </c>
       <c r="D408" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E408" s="18">
         <v>445</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" s="4">
         <v>356</v>
       </c>
       <c r="B409" s="12" t="s">
         <v>810</v>
       </c>
       <c r="C409" s="9" t="s">
         <v>811</v>
       </c>
       <c r="D409" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E409" s="18">
-        <v>268</v>
+        <v>500</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" s="4">
         <v>357</v>
       </c>
       <c r="B410" s="12" t="s">
         <v>812</v>
       </c>
       <c r="C410" s="9" t="s">
         <v>813</v>
       </c>
       <c r="D410" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E410" s="18">
-        <v>500</v>
+        <v>545</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" s="4">
         <v>358</v>
       </c>
       <c r="B411" s="12" t="s">
         <v>814</v>
       </c>
       <c r="C411" s="9" t="s">
         <v>815</v>
       </c>
       <c r="D411" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E411" s="18">
-        <v>545</v>
+        <v>268</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" s="4">
         <v>359</v>
       </c>
       <c r="B412" s="12" t="s">
         <v>816</v>
       </c>
       <c r="C412" s="9" t="s">
         <v>817</v>
       </c>
       <c r="D412" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E412" s="18">
         <v>556</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" s="4">
         <v>360</v>
       </c>
       <c r="B413" s="12" t="s">
         <v>818</v>
@@ -14648,68 +14648,68 @@
       </c>
       <c r="C416" s="9" t="s">
         <v>825</v>
       </c>
       <c r="D416" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E416" s="18">
         <v>299</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" s="4">
         <v>364</v>
       </c>
       <c r="B417" s="12" t="s">
         <v>826</v>
       </c>
       <c r="C417" s="9" t="s">
         <v>827</v>
       </c>
       <c r="D417" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E417" s="18">
-        <v>556</v>
+        <v>545</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" s="4">
         <v>365</v>
       </c>
       <c r="B418" s="12" t="s">
         <v>828</v>
       </c>
       <c r="C418" s="9" t="s">
         <v>829</v>
       </c>
       <c r="D418" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E418" s="18">
-        <v>545</v>
+        <v>556</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" s="4">
         <v>366</v>
       </c>
       <c r="B419" s="12" t="s">
         <v>830</v>
       </c>
       <c r="C419" s="9" t="s">
         <v>831</v>
       </c>
       <c r="D419" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E419" s="18">
         <v>299</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" s="4">
         <v>367</v>
       </c>
       <c r="B420" s="12" t="s">
         <v>832</v>
@@ -14835,51 +14835,51 @@
       </c>
       <c r="C427" s="9" t="s">
         <v>847</v>
       </c>
       <c r="D427" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E427" s="18">
         <v>692</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" s="4">
         <v>375</v>
       </c>
       <c r="B428" s="12" t="s">
         <v>848</v>
       </c>
       <c r="C428" s="9" t="s">
         <v>849</v>
       </c>
       <c r="D428" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E428" s="18">
-        <v>194</v>
+        <v>205</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" s="4">
         <v>376</v>
       </c>
       <c r="B429" s="12" t="s">
         <v>850</v>
       </c>
       <c r="C429" s="9" t="s">
         <v>851</v>
       </c>
       <c r="D429" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E429" s="18">
         <v>627</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" s="4">
         <v>377</v>
       </c>
       <c r="B430" s="12" t="s">
         <v>852</v>
@@ -15016,74 +15016,74 @@
     <row r="438" spans="1:5">
       <c r="A438" s="4">
         <v>385</v>
       </c>
       <c r="B438" s="12" t="s">
         <v>868</v>
       </c>
       <c r="C438" s="9" t="s">
         <v>869</v>
       </c>
       <c r="D438" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E438" s="18">
         <v>193</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" s="4">
         <v>386</v>
       </c>
       <c r="B439" s="12" t="s">
         <v>870</v>
       </c>
       <c r="C439" s="9" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="D439" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E439" s="18">
-        <v>193</v>
+        <v>543</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" s="4">
         <v>387</v>
       </c>
       <c r="B440" s="12" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="C440" s="9" t="s">
-        <v>872</v>
+        <v>869</v>
       </c>
       <c r="D440" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E440" s="18">
-        <v>543</v>
+        <v>193</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" s="4">
         <v>388</v>
       </c>
       <c r="B441" s="12" t="s">
         <v>873</v>
       </c>
       <c r="C441" s="9" t="s">
         <v>874</v>
       </c>
       <c r="D441" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E441" s="18">
         <v>854</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" s="4">
         <v>389</v>
       </c>
       <c r="B442" s="12" t="s">
         <v>875</v>
@@ -16578,136 +16578,136 @@
       </c>
       <c r="C530" s="9" t="s">
         <v>1047</v>
       </c>
       <c r="D530" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E530" s="18">
         <v>389</v>
       </c>
     </row>
     <row r="531" spans="1:5">
       <c r="A531" s="4">
         <v>49</v>
       </c>
       <c r="B531" s="12" t="s">
         <v>1048</v>
       </c>
       <c r="C531" s="9" t="s">
         <v>1049</v>
       </c>
       <c r="D531" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E531" s="18">
-        <v>575</v>
+        <v>438</v>
       </c>
     </row>
     <row r="532" spans="1:5">
       <c r="A532" s="4">
         <v>50</v>
       </c>
       <c r="B532" s="12" t="s">
         <v>1050</v>
       </c>
       <c r="C532" s="9" t="s">
         <v>1051</v>
       </c>
       <c r="D532" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E532" s="18">
-        <v>438</v>
+        <v>575</v>
       </c>
     </row>
     <row r="533" spans="1:5">
       <c r="A533" s="4">
         <v>51</v>
       </c>
       <c r="B533" s="12" t="s">
         <v>1052</v>
       </c>
       <c r="C533" s="9" t="s">
         <v>1053</v>
       </c>
       <c r="D533" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E533" s="18">
         <v>438</v>
       </c>
     </row>
     <row r="534" spans="1:5">
       <c r="A534" s="4">
         <v>52</v>
       </c>
       <c r="B534" s="12" t="s">
         <v>1054</v>
       </c>
       <c r="C534" s="9" t="s">
         <v>1055</v>
       </c>
       <c r="D534" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E534" s="18">
         <v>575</v>
       </c>
     </row>
     <row r="535" spans="1:5">
       <c r="A535" s="4">
         <v>53</v>
       </c>
       <c r="B535" s="12" t="s">
         <v>1056</v>
       </c>
       <c r="C535" s="9" t="s">
         <v>1057</v>
       </c>
       <c r="D535" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E535" s="18">
-        <v>438</v>
+        <v>575</v>
       </c>
     </row>
     <row r="536" spans="1:5">
       <c r="A536" s="4">
         <v>54</v>
       </c>
       <c r="B536" s="12" t="s">
         <v>1058</v>
       </c>
       <c r="C536" s="9" t="s">
         <v>1059</v>
       </c>
       <c r="D536" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E536" s="18">
-        <v>575</v>
+        <v>438</v>
       </c>
     </row>
     <row r="537" spans="1:5">
       <c r="A537" s="4">
         <v>55</v>
       </c>
       <c r="B537" s="12" t="s">
         <v>1060</v>
       </c>
       <c r="C537" s="9" t="s">
         <v>1061</v>
       </c>
       <c r="D537" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E537" s="18">
         <v>575</v>
       </c>
     </row>
     <row r="538" spans="1:5">
       <c r="A538" s="4">
         <v>56</v>
       </c>
       <c r="B538" s="12" t="s">
         <v>1062</v>
@@ -16850,68 +16850,68 @@
       </c>
       <c r="C546" s="9" t="s">
         <v>1079</v>
       </c>
       <c r="D546" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E546" s="18">
         <v>575</v>
       </c>
     </row>
     <row r="547" spans="1:5">
       <c r="A547" s="4">
         <v>65</v>
       </c>
       <c r="B547" s="12" t="s">
         <v>1080</v>
       </c>
       <c r="C547" s="9" t="s">
         <v>1081</v>
       </c>
       <c r="D547" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E547" s="18">
-        <v>575</v>
+        <v>438</v>
       </c>
     </row>
     <row r="548" spans="1:5">
       <c r="A548" s="4">
         <v>66</v>
       </c>
       <c r="B548" s="12" t="s">
         <v>1082</v>
       </c>
       <c r="C548" s="9" t="s">
         <v>1083</v>
       </c>
       <c r="D548" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E548" s="18">
-        <v>438</v>
+        <v>575</v>
       </c>
     </row>
     <row r="549" spans="1:5">
       <c r="A549" s="4">
         <v>67</v>
       </c>
       <c r="B549" s="12" t="s">
         <v>1084</v>
       </c>
       <c r="C549" s="9" t="s">
         <v>1085</v>
       </c>
       <c r="D549" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E549" s="18">
         <v>575</v>
       </c>
     </row>
     <row r="550" spans="1:5">
       <c r="A550" s="4">
         <v>68</v>
       </c>
       <c r="B550" s="12" t="s">
         <v>1086</v>
@@ -17310,646 +17310,646 @@
       </c>
       <c r="C574" s="14" t="s">
         <v>4</v>
       </c>
       <c r="D574" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E574" s="19" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="575" spans="1:5">
       <c r="A575" s="4">
         <v>1</v>
       </c>
       <c r="B575" s="12" t="s">
         <v>1130</v>
       </c>
       <c r="C575" s="9" t="s">
         <v>1131</v>
       </c>
       <c r="D575" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E575" s="18">
-        <v>1422</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="576" spans="1:5">
       <c r="A576" s="4">
         <v>2</v>
       </c>
       <c r="B576" s="12" t="s">
         <v>1132</v>
       </c>
       <c r="C576" s="9" t="s">
         <v>1133</v>
       </c>
       <c r="D576" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E576" s="18">
-        <v>2750</v>
+        <v>941</v>
       </c>
     </row>
     <row r="577" spans="1:5">
       <c r="A577" s="4">
         <v>3</v>
       </c>
       <c r="B577" s="12" t="s">
         <v>1134</v>
       </c>
       <c r="C577" s="9" t="s">
         <v>1135</v>
       </c>
       <c r="D577" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E577" s="18">
-        <v>941</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="578" spans="1:5">
       <c r="A578" s="4">
         <v>4</v>
       </c>
       <c r="B578" s="12" t="s">
         <v>1136</v>
       </c>
       <c r="C578" s="9" t="s">
         <v>1137</v>
       </c>
       <c r="D578" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E578" s="18">
-        <v>1825</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="579" spans="1:5">
       <c r="A579" s="4">
         <v>5</v>
       </c>
       <c r="B579" s="12" t="s">
         <v>1138</v>
       </c>
       <c r="C579" s="9" t="s">
         <v>1139</v>
       </c>
       <c r="D579" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E579" s="18">
-        <v>1238</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="580" spans="1:5">
       <c r="A580" s="4">
         <v>6</v>
       </c>
       <c r="B580" s="12" t="s">
         <v>1140</v>
       </c>
       <c r="C580" s="9" t="s">
         <v>1141</v>
       </c>
       <c r="D580" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E580" s="18">
-        <v>2171</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="581" spans="1:5">
       <c r="A581" s="4">
         <v>7</v>
       </c>
       <c r="B581" s="12" t="s">
         <v>1142</v>
       </c>
       <c r="C581" s="9" t="s">
         <v>1143</v>
       </c>
       <c r="D581" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E581" s="18">
-        <v>1921</v>
+        <v>813</v>
       </c>
     </row>
     <row r="582" spans="1:5">
       <c r="A582" s="4">
         <v>8</v>
       </c>
       <c r="B582" s="12" t="s">
         <v>1144</v>
       </c>
       <c r="C582" s="9" t="s">
         <v>1145</v>
       </c>
       <c r="D582" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E582" s="18">
-        <v>813</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="583" spans="1:5">
       <c r="A583" s="4">
         <v>9</v>
       </c>
       <c r="B583" s="12" t="s">
         <v>1146</v>
       </c>
       <c r="C583" s="9" t="s">
         <v>1147</v>
       </c>
       <c r="D583" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E583" s="18">
-        <v>1089</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="584" spans="1:5">
       <c r="A584" s="4">
         <v>10</v>
       </c>
       <c r="B584" s="12" t="s">
         <v>1148</v>
       </c>
       <c r="C584" s="9" t="s">
         <v>1149</v>
       </c>
       <c r="D584" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E584" s="18">
-        <v>1052</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="585" spans="1:5">
       <c r="A585" s="4">
         <v>11</v>
       </c>
       <c r="B585" s="12" t="s">
         <v>1150</v>
       </c>
       <c r="C585" s="9" t="s">
         <v>1151</v>
       </c>
       <c r="D585" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E585" s="18">
-        <v>2382</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="586" spans="1:5">
       <c r="A586" s="4">
         <v>12</v>
       </c>
       <c r="B586" s="12" t="s">
         <v>1152</v>
       </c>
       <c r="C586" s="9" t="s">
         <v>1153</v>
       </c>
       <c r="D586" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E586" s="18">
-        <v>1390</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="587" spans="1:5">
       <c r="A587" s="4">
         <v>13</v>
       </c>
       <c r="B587" s="12" t="s">
         <v>1154</v>
       </c>
       <c r="C587" s="9" t="s">
         <v>1155</v>
       </c>
       <c r="D587" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E587" s="18">
-        <v>1699</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="588" spans="1:5">
       <c r="A588" s="4">
         <v>14</v>
       </c>
       <c r="B588" s="12" t="s">
         <v>1156</v>
       </c>
       <c r="C588" s="9" t="s">
         <v>1157</v>
       </c>
       <c r="D588" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E588" s="18">
-        <v>1956</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="589" spans="1:5">
       <c r="A589" s="4">
         <v>15</v>
       </c>
       <c r="B589" s="12" t="s">
         <v>1158</v>
       </c>
       <c r="C589" s="9" t="s">
         <v>1159</v>
       </c>
       <c r="D589" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E589" s="18">
-        <v>1390</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="590" spans="1:5">
       <c r="A590" s="4">
         <v>16</v>
       </c>
       <c r="B590" s="12" t="s">
         <v>1160</v>
       </c>
       <c r="C590" s="9" t="s">
         <v>1161</v>
       </c>
       <c r="D590" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E590" s="18">
-        <v>1699</v>
+        <v>813</v>
       </c>
     </row>
     <row r="591" spans="1:5">
       <c r="A591" s="4">
         <v>17</v>
       </c>
       <c r="B591" s="12" t="s">
         <v>1162</v>
       </c>
       <c r="C591" s="9" t="s">
         <v>1163</v>
       </c>
       <c r="D591" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E591" s="18">
-        <v>1956</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="592" spans="1:5">
       <c r="A592" s="4">
         <v>18</v>
       </c>
       <c r="B592" s="12" t="s">
         <v>1164</v>
       </c>
       <c r="C592" s="9" t="s">
         <v>1165</v>
       </c>
       <c r="D592" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E592" s="18">
-        <v>813</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="593" spans="1:5">
       <c r="A593" s="4">
         <v>19</v>
       </c>
       <c r="B593" s="12" t="s">
         <v>1166</v>
       </c>
       <c r="C593" s="9" t="s">
         <v>1167</v>
       </c>
       <c r="D593" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E593" s="18">
-        <v>1422</v>
+        <v>941</v>
       </c>
     </row>
     <row r="594" spans="1:5">
       <c r="A594" s="4">
         <v>20</v>
       </c>
       <c r="B594" s="12" t="s">
         <v>1168</v>
       </c>
       <c r="C594" s="9" t="s">
         <v>1169</v>
       </c>
       <c r="D594" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E594" s="18">
-        <v>2750</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="595" spans="1:5">
       <c r="A595" s="4">
         <v>21</v>
       </c>
       <c r="B595" s="12" t="s">
         <v>1170</v>
       </c>
       <c r="C595" s="9" t="s">
         <v>1171</v>
       </c>
       <c r="D595" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E595" s="18">
-        <v>941</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="596" spans="1:5">
       <c r="A596" s="4">
         <v>22</v>
       </c>
       <c r="B596" s="12" t="s">
         <v>1172</v>
       </c>
       <c r="C596" s="9" t="s">
         <v>1173</v>
       </c>
       <c r="D596" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E596" s="18">
-        <v>1825</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="597" spans="1:5">
       <c r="A597" s="4">
         <v>23</v>
       </c>
       <c r="B597" s="12" t="s">
         <v>1174</v>
       </c>
       <c r="C597" s="9" t="s">
         <v>1175</v>
       </c>
       <c r="D597" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E597" s="18">
-        <v>1238</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="598" spans="1:5">
       <c r="A598" s="4">
         <v>24</v>
       </c>
       <c r="B598" s="12" t="s">
         <v>1176</v>
       </c>
       <c r="C598" s="9" t="s">
         <v>1177</v>
       </c>
       <c r="D598" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E598" s="18">
-        <v>2171</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="599" spans="1:5">
       <c r="A599" s="4">
         <v>25</v>
       </c>
       <c r="B599" s="12" t="s">
         <v>1178</v>
       </c>
       <c r="C599" s="9" t="s">
         <v>1179</v>
       </c>
       <c r="D599" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E599" s="18">
-        <v>1921</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="600" spans="1:5">
       <c r="A600" s="4">
         <v>26</v>
       </c>
       <c r="B600" s="12" t="s">
         <v>1180</v>
       </c>
       <c r="C600" s="9" t="s">
         <v>1181</v>
       </c>
       <c r="D600" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E600" s="18">
-        <v>1089</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="601" spans="1:5">
       <c r="A601" s="4">
         <v>27</v>
       </c>
       <c r="B601" s="12" t="s">
         <v>1182</v>
       </c>
       <c r="C601" s="9" t="s">
         <v>1183</v>
       </c>
       <c r="D601" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E601" s="18">
-        <v>1052</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="602" spans="1:5">
       <c r="A602" s="4">
         <v>28</v>
       </c>
       <c r="B602" s="12" t="s">
         <v>1184</v>
       </c>
       <c r="C602" s="9" t="s">
         <v>1185</v>
       </c>
       <c r="D602" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E602" s="18">
-        <v>2382</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="603" spans="1:5">
       <c r="A603" s="4">
         <v>29</v>
       </c>
       <c r="B603" s="12" t="s">
         <v>1186</v>
       </c>
       <c r="C603" s="9" t="s">
         <v>1187</v>
       </c>
       <c r="D603" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E603" s="18">
-        <v>1522</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="604" spans="1:5">
       <c r="A604" s="4">
         <v>30</v>
       </c>
       <c r="B604" s="12" t="s">
         <v>1188</v>
       </c>
       <c r="C604" s="9" t="s">
         <v>1189</v>
       </c>
       <c r="D604" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E604" s="18">
-        <v>1630</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="605" spans="1:5">
       <c r="A605" s="4">
         <v>31</v>
       </c>
       <c r="B605" s="12" t="s">
         <v>1190</v>
       </c>
       <c r="C605" s="9" t="s">
         <v>1191</v>
       </c>
       <c r="D605" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E605" s="18">
-        <v>2609</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="606" spans="1:5">
       <c r="A606" s="4">
         <v>32</v>
       </c>
       <c r="B606" s="12" t="s">
         <v>1192</v>
       </c>
       <c r="C606" s="9" t="s">
         <v>1193</v>
       </c>
       <c r="D606" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E606" s="18">
-        <v>1197</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="607" spans="1:5">
       <c r="A607" s="4">
         <v>33</v>
       </c>
       <c r="B607" s="12" t="s">
         <v>1194</v>
       </c>
       <c r="C607" s="9" t="s">
         <v>1195</v>
       </c>
       <c r="D607" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E607" s="18">
-        <v>2609</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="608" spans="1:5">
       <c r="A608" s="4">
         <v>34</v>
       </c>
       <c r="B608" s="12" t="s">
         <v>1196</v>
       </c>
       <c r="C608" s="9" t="s">
         <v>1197</v>
       </c>
       <c r="D608" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E608" s="18">
-        <v>1197</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="609" spans="1:5">
       <c r="A609" s="4">
         <v>35</v>
       </c>
       <c r="B609" s="12" t="s">
         <v>1198</v>
       </c>
       <c r="C609" s="9" t="s">
         <v>1199</v>
       </c>
       <c r="D609" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E609" s="18">
-        <v>1522</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="610" spans="1:5">
       <c r="A610" s="4">
         <v>36</v>
       </c>
       <c r="B610" s="12" t="s">
         <v>1200</v>
       </c>
       <c r="C610" s="9" t="s">
         <v>1201</v>
       </c>
       <c r="D610" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E610" s="18">
-        <v>1630</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="611" spans="1:5">
       <c r="A611" s="4">
         <v>37</v>
       </c>
       <c r="B611" s="12" t="s">
         <v>1202</v>
       </c>
       <c r="C611" s="9" t="s">
         <v>1203</v>
       </c>
       <c r="D611" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E611" s="18">
         <v>1217</v>
       </c>
     </row>
     <row r="612" spans="1:5">
       <c r="A612" s="4">
         <v>38</v>
       </c>
       <c r="B612" s="12" t="s">
         <v>1204</v>
@@ -18075,85 +18075,85 @@
       </c>
       <c r="C619" s="9" t="s">
         <v>1219</v>
       </c>
       <c r="D619" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E619" s="18">
         <v>1460</v>
       </c>
     </row>
     <row r="620" spans="1:5">
       <c r="A620" s="4">
         <v>46</v>
       </c>
       <c r="B620" s="12" t="s">
         <v>1220</v>
       </c>
       <c r="C620" s="9" t="s">
         <v>1221</v>
       </c>
       <c r="D620" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E620" s="18">
-        <v>1414</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="621" spans="1:5">
       <c r="A621" s="4">
         <v>47</v>
       </c>
       <c r="B621" s="12" t="s">
         <v>1222</v>
       </c>
       <c r="C621" s="9" t="s">
         <v>1223</v>
       </c>
       <c r="D621" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E621" s="18">
-        <v>1460</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="622" spans="1:5">
       <c r="A622" s="4">
         <v>48</v>
       </c>
       <c r="B622" s="12" t="s">
         <v>1224</v>
       </c>
       <c r="C622" s="9" t="s">
         <v>1225</v>
       </c>
       <c r="D622" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E622" s="18">
-        <v>1848</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="623" spans="1:5">
       <c r="A623" s="4">
         <v>49</v>
       </c>
       <c r="B623" s="12" t="s">
         <v>1226</v>
       </c>
       <c r="C623" s="9" t="s">
         <v>1227</v>
       </c>
       <c r="D623" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E623" s="18">
         <v>1369</v>
       </c>
     </row>
     <row r="624" spans="1:5">
       <c r="A624" s="4">
         <v>50</v>
       </c>
       <c r="B624" s="12" t="s">
         <v>1228</v>
@@ -18466,85 +18466,85 @@
       </c>
       <c r="C642" s="9" t="s">
         <v>1265</v>
       </c>
       <c r="D642" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E642" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="643" spans="1:5">
       <c r="A643" s="4">
         <v>69</v>
       </c>
       <c r="B643" s="12" t="s">
         <v>1266</v>
       </c>
       <c r="C643" s="9" t="s">
         <v>1267</v>
       </c>
       <c r="D643" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E643" s="18">
-        <v>1522</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="644" spans="1:5">
       <c r="A644" s="4">
         <v>70</v>
       </c>
       <c r="B644" s="12" t="s">
         <v>1268</v>
       </c>
       <c r="C644" s="9" t="s">
         <v>1269</v>
       </c>
       <c r="D644" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E644" s="18">
-        <v>1630</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="645" spans="1:5">
       <c r="A645" s="4">
         <v>71</v>
       </c>
       <c r="B645" s="12" t="s">
         <v>1270</v>
       </c>
       <c r="C645" s="9" t="s">
         <v>1271</v>
       </c>
       <c r="D645" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E645" s="18">
-        <v>1934</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="646" spans="1:5">
       <c r="A646" s="4">
         <v>72</v>
       </c>
       <c r="B646" s="12" t="s">
         <v>1272</v>
       </c>
       <c r="C646" s="9" t="s">
         <v>1273</v>
       </c>
       <c r="D646" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E646" s="18">
         <v>1522</v>
       </c>
     </row>
     <row r="647" spans="1:5">
       <c r="A647" s="4">
         <v>73</v>
       </c>
       <c r="B647" s="12" t="s">
         <v>1274</v>
@@ -18619,85 +18619,85 @@
       </c>
       <c r="C651" s="9" t="s">
         <v>1283</v>
       </c>
       <c r="D651" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E651" s="18">
         <v>2719</v>
       </c>
     </row>
     <row r="652" spans="1:5">
       <c r="A652" s="4">
         <v>78</v>
       </c>
       <c r="B652" s="12" t="s">
         <v>1284</v>
       </c>
       <c r="C652" s="9" t="s">
         <v>1285</v>
       </c>
       <c r="D652" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E652" s="18">
-        <v>2719</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="653" spans="1:5">
       <c r="A653" s="4">
         <v>79</v>
       </c>
       <c r="B653" s="12" t="s">
         <v>1286</v>
       </c>
       <c r="C653" s="9" t="s">
         <v>1287</v>
       </c>
       <c r="D653" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E653" s="18">
-        <v>2500</v>
+        <v>2828</v>
       </c>
     </row>
     <row r="654" spans="1:5">
       <c r="A654" s="4">
         <v>80</v>
       </c>
       <c r="B654" s="12" t="s">
         <v>1288</v>
       </c>
       <c r="C654" s="9" t="s">
         <v>1289</v>
       </c>
       <c r="D654" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E654" s="18">
-        <v>2828</v>
+        <v>2719</v>
       </c>
     </row>
     <row r="655" spans="1:5">
       <c r="A655" s="5" t="s">
         <v>1290</v>
       </c>
       <c r="B655" s="8"/>
       <c r="C655" s="9"/>
       <c r="D655" s="8"/>
       <c r="E655" s="18"/>
     </row>
     <row r="656" spans="1:5">
       <c r="A656" s="2" t="s">
         <v>1291</v>
       </c>
       <c r="B656" s="8"/>
       <c r="C656" s="9"/>
       <c r="D656" s="8"/>
       <c r="E656" s="18"/>
     </row>
     <row r="657" spans="1:5">
       <c r="A657" s="5" t="s">
         <v>1292</v>
       </c>
       <c r="B657" s="8"/>
@@ -19082,153 +19082,153 @@
       </c>
       <c r="C682" s="9" t="s">
         <v>1333</v>
       </c>
       <c r="D682" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E682" s="18">
         <v>3947</v>
       </c>
     </row>
     <row r="683" spans="1:5">
       <c r="A683" s="4">
         <v>8</v>
       </c>
       <c r="B683" s="12" t="s">
         <v>1334</v>
       </c>
       <c r="C683" s="9" t="s">
         <v>1335</v>
       </c>
       <c r="D683" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E683" s="18">
-        <v>3947</v>
+        <v>0</v>
       </c>
     </row>
     <row r="684" spans="1:5">
       <c r="A684" s="4">
         <v>9</v>
       </c>
       <c r="B684" s="12" t="s">
         <v>1336</v>
       </c>
       <c r="C684" s="9" t="s">
         <v>1337</v>
       </c>
       <c r="D684" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E684" s="18">
-        <v>0</v>
+        <v>3329</v>
       </c>
     </row>
     <row r="685" spans="1:5">
       <c r="A685" s="4">
         <v>10</v>
       </c>
       <c r="B685" s="12" t="s">
         <v>1338</v>
       </c>
       <c r="C685" s="9" t="s">
         <v>1339</v>
       </c>
       <c r="D685" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E685" s="18">
-        <v>3329</v>
+        <v>3472</v>
       </c>
     </row>
     <row r="686" spans="1:5">
       <c r="A686" s="4">
         <v>11</v>
       </c>
       <c r="B686" s="12" t="s">
         <v>1340</v>
       </c>
       <c r="C686" s="9" t="s">
         <v>1341</v>
       </c>
       <c r="D686" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E686" s="18">
-        <v>3472</v>
+        <v>3909</v>
       </c>
     </row>
     <row r="687" spans="1:5">
       <c r="A687" s="4">
         <v>12</v>
       </c>
       <c r="B687" s="12" t="s">
         <v>1342</v>
       </c>
       <c r="C687" s="9" t="s">
         <v>1343</v>
       </c>
       <c r="D687" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E687" s="18">
-        <v>3909</v>
+        <v>0</v>
       </c>
     </row>
     <row r="688" spans="1:5">
       <c r="A688" s="4">
         <v>13</v>
       </c>
       <c r="B688" s="12" t="s">
         <v>1344</v>
       </c>
       <c r="C688" s="9" t="s">
         <v>1345</v>
       </c>
       <c r="D688" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E688" s="18">
-        <v>0</v>
+        <v>5457</v>
       </c>
     </row>
     <row r="689" spans="1:5">
       <c r="A689" s="4">
         <v>14</v>
       </c>
       <c r="B689" s="12" t="s">
         <v>1346</v>
       </c>
       <c r="C689" s="9" t="s">
         <v>1347</v>
       </c>
       <c r="D689" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E689" s="18">
-        <v>5457</v>
+        <v>3947</v>
       </c>
     </row>
     <row r="690" spans="1:5">
       <c r="A690" s="4">
         <v>15</v>
       </c>
       <c r="B690" s="12" t="s">
         <v>1348</v>
       </c>
       <c r="C690" s="9" t="s">
         <v>1349</v>
       </c>
       <c r="D690" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E690" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="691" spans="1:5">
       <c r="A691" s="4">
         <v>16</v>
       </c>
       <c r="B691" s="12" t="s">
         <v>1350</v>
@@ -19320,1054 +19320,1054 @@
       </c>
       <c r="C696" s="9" t="s">
         <v>1361</v>
       </c>
       <c r="D696" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E696" s="18">
         <v>6898</v>
       </c>
     </row>
     <row r="697" spans="1:5">
       <c r="A697" s="4">
         <v>22</v>
       </c>
       <c r="B697" s="12" t="s">
         <v>1362</v>
       </c>
       <c r="C697" s="9" t="s">
         <v>1363</v>
       </c>
       <c r="D697" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E697" s="18">
-        <v>0</v>
+        <v>6898</v>
       </c>
     </row>
     <row r="698" spans="1:5">
       <c r="A698" s="4">
         <v>23</v>
       </c>
       <c r="B698" s="12" t="s">
         <v>1364</v>
       </c>
       <c r="C698" s="9" t="s">
         <v>1365</v>
       </c>
       <c r="D698" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E698" s="18">
-        <v>6898</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="699" spans="1:5">
       <c r="A699" s="4">
         <v>24</v>
       </c>
       <c r="B699" s="12" t="s">
         <v>1366</v>
       </c>
       <c r="C699" s="9" t="s">
         <v>1367</v>
       </c>
       <c r="D699" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E699" s="18">
-        <v>4800</v>
+        <v>0</v>
       </c>
     </row>
     <row r="700" spans="1:5">
       <c r="A700" s="4">
         <v>25</v>
       </c>
       <c r="B700" s="12" t="s">
         <v>1368</v>
       </c>
       <c r="C700" s="9" t="s">
         <v>1369</v>
       </c>
       <c r="D700" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E700" s="18">
         <v>4108</v>
       </c>
     </row>
     <row r="701" spans="1:5">
       <c r="A701" s="4">
         <v>26</v>
       </c>
       <c r="B701" s="12" t="s">
         <v>1370</v>
       </c>
       <c r="C701" s="9" t="s">
         <v>1371</v>
       </c>
       <c r="D701" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E701" s="18">
-        <v>4310</v>
+        <v>0</v>
       </c>
     </row>
     <row r="702" spans="1:5">
       <c r="A702" s="4">
         <v>27</v>
       </c>
       <c r="B702" s="12" t="s">
         <v>1372</v>
       </c>
       <c r="C702" s="9" t="s">
         <v>1373</v>
       </c>
       <c r="D702" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E702" s="18">
-        <v>5026</v>
+        <v>4310</v>
       </c>
     </row>
     <row r="703" spans="1:5">
       <c r="A703" s="4">
         <v>28</v>
       </c>
       <c r="B703" s="12" t="s">
         <v>1374</v>
       </c>
       <c r="C703" s="9" t="s">
         <v>1375</v>
       </c>
       <c r="D703" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E703" s="18">
-        <v>0</v>
+        <v>5026</v>
       </c>
     </row>
     <row r="704" spans="1:5">
       <c r="A704" s="4">
         <v>29</v>
       </c>
       <c r="B704" s="12" t="s">
         <v>1376</v>
       </c>
       <c r="C704" s="9" t="s">
         <v>1377</v>
       </c>
       <c r="D704" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E704" s="18">
-        <v>4737</v>
+        <v>5473</v>
       </c>
     </row>
     <row r="705" spans="1:5">
       <c r="A705" s="4">
         <v>30</v>
       </c>
       <c r="B705" s="12" t="s">
         <v>1378</v>
       </c>
       <c r="C705" s="9" t="s">
         <v>1379</v>
       </c>
       <c r="D705" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E705" s="18">
-        <v>3558</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="706" spans="1:5">
       <c r="A706" s="4">
         <v>31</v>
       </c>
       <c r="B706" s="12" t="s">
         <v>1380</v>
       </c>
       <c r="C706" s="9" t="s">
         <v>1381</v>
       </c>
       <c r="D706" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E706" s="18">
-        <v>3977</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="707" spans="1:5">
       <c r="A707" s="4">
         <v>32</v>
       </c>
       <c r="B707" s="12" t="s">
         <v>1382</v>
       </c>
       <c r="C707" s="9" t="s">
         <v>1383</v>
       </c>
       <c r="D707" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E707" s="18">
-        <v>2893</v>
+        <v>3478</v>
       </c>
     </row>
     <row r="708" spans="1:5">
       <c r="A708" s="4">
         <v>33</v>
       </c>
       <c r="B708" s="12" t="s">
         <v>1384</v>
       </c>
       <c r="C708" s="9" t="s">
         <v>1385</v>
       </c>
       <c r="D708" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E708" s="18">
-        <v>4200</v>
+        <v>3457</v>
       </c>
     </row>
     <row r="709" spans="1:5">
       <c r="A709" s="4">
         <v>34</v>
       </c>
       <c r="B709" s="12" t="s">
         <v>1386</v>
       </c>
       <c r="C709" s="9" t="s">
         <v>1387</v>
       </c>
       <c r="D709" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E709" s="18">
-        <v>5473</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="710" spans="1:5">
       <c r="A710" s="4">
         <v>35</v>
       </c>
       <c r="B710" s="12" t="s">
         <v>1388</v>
       </c>
       <c r="C710" s="9" t="s">
         <v>1389</v>
       </c>
       <c r="D710" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E710" s="18">
-        <v>2457</v>
+        <v>4187</v>
       </c>
     </row>
     <row r="711" spans="1:5">
       <c r="A711" s="4">
         <v>36</v>
       </c>
       <c r="B711" s="12" t="s">
         <v>1390</v>
       </c>
       <c r="C711" s="9" t="s">
         <v>1391</v>
       </c>
       <c r="D711" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E711" s="18">
-        <v>3478</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="712" spans="1:5">
       <c r="A712" s="4">
         <v>37</v>
       </c>
       <c r="B712" s="12" t="s">
         <v>1392</v>
       </c>
       <c r="C712" s="9" t="s">
         <v>1393</v>
       </c>
       <c r="D712" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E712" s="18">
-        <v>3457</v>
+        <v>3415</v>
       </c>
     </row>
     <row r="713" spans="1:5">
       <c r="A713" s="4">
         <v>38</v>
       </c>
       <c r="B713" s="12" t="s">
         <v>1394</v>
       </c>
       <c r="C713" s="9" t="s">
         <v>1395</v>
       </c>
       <c r="D713" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E713" s="18">
-        <v>4187</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="714" spans="1:5">
       <c r="A714" s="4">
         <v>39</v>
       </c>
       <c r="B714" s="12" t="s">
         <v>1396</v>
       </c>
       <c r="C714" s="9" t="s">
         <v>1397</v>
       </c>
       <c r="D714" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E714" s="18">
-        <v>2597</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="715" spans="1:5">
       <c r="A715" s="4">
         <v>40</v>
       </c>
       <c r="B715" s="12" t="s">
         <v>1398</v>
       </c>
       <c r="C715" s="9" t="s">
         <v>1399</v>
       </c>
       <c r="D715" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E715" s="18">
-        <v>2390</v>
+        <v>3976</v>
       </c>
     </row>
     <row r="716" spans="1:5">
       <c r="A716" s="4">
         <v>41</v>
       </c>
       <c r="B716" s="12" t="s">
         <v>1400</v>
       </c>
       <c r="C716" s="9" t="s">
         <v>1401</v>
       </c>
       <c r="D716" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E716" s="18">
-        <v>3415</v>
+        <v>4737</v>
       </c>
     </row>
     <row r="717" spans="1:5">
       <c r="A717" s="4">
         <v>42</v>
       </c>
       <c r="B717" s="12" t="s">
         <v>1402</v>
       </c>
       <c r="C717" s="9" t="s">
         <v>1403</v>
       </c>
       <c r="D717" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E717" s="18">
-        <v>2640</v>
+        <v>3558</v>
       </c>
     </row>
     <row r="718" spans="1:5">
       <c r="A718" s="4">
         <v>43</v>
       </c>
       <c r="B718" s="12" t="s">
         <v>1404</v>
       </c>
       <c r="C718" s="9" t="s">
         <v>1405</v>
       </c>
       <c r="D718" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E718" s="18">
-        <v>3590</v>
+        <v>3977</v>
       </c>
     </row>
     <row r="719" spans="1:5">
       <c r="A719" s="4">
         <v>44</v>
       </c>
       <c r="B719" s="12" t="s">
         <v>1406</v>
       </c>
       <c r="C719" s="9" t="s">
         <v>1407</v>
       </c>
       <c r="D719" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E719" s="18">
-        <v>3976</v>
+        <v>2893</v>
       </c>
     </row>
     <row r="720" spans="1:5">
       <c r="A720" s="4">
         <v>45</v>
       </c>
       <c r="B720" s="12" t="s">
         <v>1408</v>
       </c>
       <c r="C720" s="9" t="s">
         <v>1409</v>
       </c>
       <c r="D720" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E720" s="18">
-        <v>3590</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="721" spans="1:5">
       <c r="A721" s="4">
         <v>46</v>
       </c>
       <c r="B721" s="12" t="s">
         <v>1410</v>
       </c>
       <c r="C721" s="9" t="s">
         <v>1411</v>
       </c>
       <c r="D721" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E721" s="18">
-        <v>5473</v>
+        <v>4737</v>
       </c>
     </row>
     <row r="722" spans="1:5">
       <c r="A722" s="4">
         <v>47</v>
       </c>
       <c r="B722" s="12" t="s">
         <v>1412</v>
       </c>
       <c r="C722" s="9" t="s">
         <v>1413</v>
       </c>
       <c r="D722" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E722" s="18">
-        <v>3976</v>
+        <v>3977</v>
       </c>
     </row>
     <row r="723" spans="1:5">
       <c r="A723" s="4">
         <v>48</v>
       </c>
       <c r="B723" s="12" t="s">
         <v>1414</v>
       </c>
       <c r="C723" s="9" t="s">
         <v>1415</v>
       </c>
       <c r="D723" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E723" s="18">
-        <v>2640</v>
+        <v>2893</v>
       </c>
     </row>
     <row r="724" spans="1:5">
       <c r="A724" s="4">
         <v>49</v>
       </c>
       <c r="B724" s="12" t="s">
         <v>1416</v>
       </c>
       <c r="C724" s="9" t="s">
         <v>1417</v>
       </c>
       <c r="D724" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E724" s="18">
-        <v>4737</v>
+        <v>5473</v>
       </c>
     </row>
     <row r="725" spans="1:5">
       <c r="A725" s="4">
         <v>50</v>
       </c>
       <c r="B725" s="12" t="s">
         <v>1418</v>
       </c>
       <c r="C725" s="9" t="s">
         <v>1419</v>
       </c>
       <c r="D725" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E725" s="18">
-        <v>3977</v>
+        <v>0</v>
       </c>
     </row>
     <row r="726" spans="1:5">
       <c r="A726" s="4">
         <v>51</v>
       </c>
       <c r="B726" s="12" t="s">
         <v>1420</v>
       </c>
       <c r="C726" s="9" t="s">
         <v>1421</v>
       </c>
       <c r="D726" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E726" s="18">
-        <v>2893</v>
+        <v>3415</v>
       </c>
     </row>
     <row r="727" spans="1:5">
       <c r="A727" s="4">
         <v>52</v>
       </c>
       <c r="B727" s="12" t="s">
         <v>1422</v>
       </c>
       <c r="C727" s="9" t="s">
         <v>1423</v>
       </c>
       <c r="D727" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E727" s="18">
-        <v>0</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="728" spans="1:5">
       <c r="A728" s="4">
         <v>53</v>
       </c>
       <c r="B728" s="12" t="s">
         <v>1424</v>
       </c>
       <c r="C728" s="9" t="s">
         <v>1425</v>
       </c>
       <c r="D728" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E728" s="18">
-        <v>3415</v>
+        <v>3478</v>
       </c>
     </row>
     <row r="729" spans="1:5">
       <c r="A729" s="4">
         <v>54</v>
       </c>
       <c r="B729" s="12" t="s">
         <v>1426</v>
       </c>
       <c r="C729" s="9" t="s">
         <v>1427</v>
       </c>
       <c r="D729" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E729" s="18">
-        <v>2457</v>
+        <v>3457</v>
       </c>
     </row>
     <row r="730" spans="1:5">
       <c r="A730" s="4">
         <v>55</v>
       </c>
       <c r="B730" s="12" t="s">
         <v>1428</v>
       </c>
       <c r="C730" s="9" t="s">
         <v>1429</v>
       </c>
       <c r="D730" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E730" s="18">
-        <v>3478</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="731" spans="1:5">
       <c r="A731" s="4">
         <v>56</v>
       </c>
       <c r="B731" s="12" t="s">
         <v>1430</v>
       </c>
       <c r="C731" s="9" t="s">
         <v>1431</v>
       </c>
       <c r="D731" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E731" s="18">
-        <v>3457</v>
+        <v>4187</v>
       </c>
     </row>
     <row r="732" spans="1:5">
       <c r="A732" s="4">
         <v>57</v>
       </c>
       <c r="B732" s="12" t="s">
         <v>1432</v>
       </c>
       <c r="C732" s="9" t="s">
         <v>1433</v>
       </c>
       <c r="D732" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E732" s="18">
-        <v>4187</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="733" spans="1:5">
       <c r="A733" s="4">
         <v>58</v>
       </c>
       <c r="B733" s="12" t="s">
         <v>1434</v>
       </c>
       <c r="C733" s="9" t="s">
         <v>1435</v>
       </c>
       <c r="D733" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E733" s="18">
-        <v>2597</v>
+        <v>3558</v>
       </c>
     </row>
     <row r="734" spans="1:5">
       <c r="A734" s="4">
         <v>59</v>
       </c>
       <c r="B734" s="12" t="s">
         <v>1436</v>
       </c>
       <c r="C734" s="9" t="s">
         <v>1437</v>
       </c>
       <c r="D734" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E734" s="18">
-        <v>2390</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="735" spans="1:5">
       <c r="A735" s="4">
         <v>60</v>
       </c>
       <c r="B735" s="12" t="s">
         <v>1438</v>
       </c>
       <c r="C735" s="9" t="s">
         <v>1439</v>
       </c>
       <c r="D735" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E735" s="18">
-        <v>3558</v>
+        <v>3976</v>
       </c>
     </row>
     <row r="736" spans="1:5">
       <c r="A736" s="4">
         <v>61</v>
       </c>
       <c r="B736" s="12" t="s">
         <v>1440</v>
       </c>
       <c r="C736" s="9" t="s">
         <v>1441</v>
       </c>
       <c r="D736" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E736" s="18">
-        <v>2975</v>
+        <v>3747</v>
       </c>
     </row>
     <row r="737" spans="1:5">
       <c r="A737" s="4">
         <v>62</v>
       </c>
       <c r="B737" s="12" t="s">
         <v>1442</v>
       </c>
       <c r="C737" s="9" t="s">
         <v>1443</v>
       </c>
       <c r="D737" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E737" s="18">
-        <v>5640</v>
+        <v>5457</v>
       </c>
     </row>
     <row r="738" spans="1:5">
       <c r="A738" s="4">
         <v>63</v>
       </c>
       <c r="B738" s="12" t="s">
         <v>1444</v>
       </c>
       <c r="C738" s="9" t="s">
         <v>1445</v>
       </c>
       <c r="D738" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E738" s="18">
-        <v>3974</v>
+        <v>4540</v>
       </c>
     </row>
     <row r="739" spans="1:5">
       <c r="A739" s="4">
         <v>64</v>
       </c>
       <c r="B739" s="12" t="s">
         <v>1446</v>
       </c>
       <c r="C739" s="9" t="s">
         <v>1447</v>
       </c>
       <c r="D739" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E739" s="18">
-        <v>3747</v>
+        <v>4551</v>
       </c>
     </row>
     <row r="740" spans="1:5">
       <c r="A740" s="4">
         <v>65</v>
       </c>
       <c r="B740" s="12" t="s">
         <v>1448</v>
       </c>
       <c r="C740" s="9" t="s">
         <v>1449</v>
       </c>
       <c r="D740" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E740" s="18">
-        <v>4540</v>
+        <v>6367</v>
       </c>
     </row>
     <row r="741" spans="1:5">
       <c r="A741" s="4">
         <v>66</v>
       </c>
       <c r="B741" s="12" t="s">
         <v>1450</v>
       </c>
       <c r="C741" s="9" t="s">
         <v>1451</v>
       </c>
       <c r="D741" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E741" s="18">
-        <v>4551</v>
+        <v>4321</v>
       </c>
     </row>
     <row r="742" spans="1:5">
       <c r="A742" s="4">
         <v>67</v>
       </c>
       <c r="B742" s="12" t="s">
         <v>1452</v>
       </c>
       <c r="C742" s="9" t="s">
         <v>1453</v>
       </c>
       <c r="D742" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E742" s="18">
-        <v>6367</v>
+        <v>5457</v>
       </c>
     </row>
     <row r="743" spans="1:5">
       <c r="A743" s="4">
         <v>68</v>
       </c>
       <c r="B743" s="12" t="s">
         <v>1454</v>
       </c>
       <c r="C743" s="9" t="s">
         <v>1455</v>
       </c>
       <c r="D743" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E743" s="18">
-        <v>5457</v>
+        <v>5697</v>
       </c>
     </row>
     <row r="744" spans="1:5">
       <c r="A744" s="4">
         <v>69</v>
       </c>
       <c r="B744" s="12" t="s">
         <v>1456</v>
       </c>
       <c r="C744" s="9" t="s">
         <v>1457</v>
       </c>
       <c r="D744" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E744" s="18">
-        <v>4321</v>
+        <v>3960</v>
       </c>
     </row>
     <row r="745" spans="1:5">
       <c r="A745" s="4">
         <v>70</v>
       </c>
       <c r="B745" s="12" t="s">
         <v>1458</v>
       </c>
       <c r="C745" s="9" t="s">
         <v>1459</v>
       </c>
       <c r="D745" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E745" s="18">
-        <v>5457</v>
+        <v>0</v>
       </c>
     </row>
     <row r="746" spans="1:5">
       <c r="A746" s="4">
         <v>71</v>
       </c>
       <c r="B746" s="12" t="s">
         <v>1460</v>
       </c>
       <c r="C746" s="9" t="s">
         <v>1461</v>
       </c>
       <c r="D746" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E746" s="18">
-        <v>5697</v>
+        <v>4739</v>
       </c>
     </row>
     <row r="747" spans="1:5">
       <c r="A747" s="4">
         <v>72</v>
       </c>
       <c r="B747" s="12" t="s">
         <v>1462</v>
       </c>
       <c r="C747" s="9" t="s">
         <v>1463</v>
       </c>
       <c r="D747" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E747" s="18">
-        <v>3960</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="748" spans="1:5">
       <c r="A748" s="4">
         <v>73</v>
       </c>
       <c r="B748" s="12" t="s">
         <v>1464</v>
       </c>
       <c r="C748" s="9" t="s">
         <v>1465</v>
       </c>
       <c r="D748" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E748" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="749" spans="1:5">
       <c r="A749" s="4">
         <v>74</v>
       </c>
       <c r="B749" s="12" t="s">
         <v>1466</v>
       </c>
       <c r="C749" s="9" t="s">
         <v>1467</v>
       </c>
       <c r="D749" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E749" s="18">
-        <v>4050</v>
+        <v>2975</v>
       </c>
     </row>
     <row r="750" spans="1:5">
       <c r="A750" s="4">
         <v>75</v>
       </c>
       <c r="B750" s="12" t="s">
         <v>1468</v>
       </c>
       <c r="C750" s="9" t="s">
         <v>1469</v>
       </c>
       <c r="D750" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E750" s="18">
-        <v>0</v>
+        <v>5640</v>
       </c>
     </row>
     <row r="751" spans="1:5">
       <c r="A751" s="4">
         <v>76</v>
       </c>
       <c r="B751" s="12" t="s">
         <v>1470</v>
       </c>
       <c r="C751" s="9" t="s">
         <v>1471</v>
       </c>
       <c r="D751" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E751" s="18">
-        <v>4739</v>
+        <v>3974</v>
       </c>
     </row>
     <row r="752" spans="1:5">
       <c r="A752" s="4">
         <v>77</v>
       </c>
       <c r="B752" s="12" t="s">
         <v>1472</v>
       </c>
       <c r="C752" s="9" t="s">
         <v>1473</v>
       </c>
       <c r="D752" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E752" s="18">
-        <v>4321</v>
+        <v>2975</v>
       </c>
     </row>
     <row r="753" spans="1:5">
       <c r="A753" s="4">
         <v>78</v>
       </c>
       <c r="B753" s="12" t="s">
         <v>1474</v>
       </c>
       <c r="C753" s="9" t="s">
         <v>1475</v>
       </c>
       <c r="D753" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E753" s="18">
-        <v>2975</v>
+        <v>5640</v>
       </c>
     </row>
     <row r="754" spans="1:5">
       <c r="A754" s="4">
         <v>79</v>
       </c>
       <c r="B754" s="12" t="s">
         <v>1476</v>
       </c>
       <c r="C754" s="9" t="s">
         <v>1477</v>
       </c>
       <c r="D754" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E754" s="18">
-        <v>5640</v>
+        <v>3974</v>
       </c>
     </row>
     <row r="755" spans="1:5">
       <c r="A755" s="4">
         <v>80</v>
       </c>
       <c r="B755" s="12" t="s">
         <v>1478</v>
       </c>
       <c r="C755" s="9" t="s">
         <v>1479</v>
       </c>
       <c r="D755" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E755" s="18">
-        <v>3974</v>
+        <v>3747</v>
       </c>
     </row>
     <row r="756" spans="1:5">
       <c r="A756" s="4">
         <v>81</v>
       </c>
       <c r="B756" s="12" t="s">
         <v>1480</v>
       </c>
       <c r="C756" s="9" t="s">
         <v>1481</v>
       </c>
       <c r="D756" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E756" s="18">
-        <v>3747</v>
+        <v>5457</v>
       </c>
     </row>
     <row r="757" spans="1:5">
       <c r="A757" s="4">
         <v>82</v>
       </c>
       <c r="B757" s="12" t="s">
         <v>1482</v>
       </c>
       <c r="C757" s="9" t="s">
         <v>1483</v>
       </c>
       <c r="D757" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E757" s="18">
         <v>4540</v>
       </c>
     </row>
     <row r="758" spans="1:5">
       <c r="A758" s="4">
         <v>83</v>
       </c>
       <c r="B758" s="12" t="s">
         <v>1484</v>
@@ -20391,170 +20391,170 @@
       </c>
       <c r="C759" s="9" t="s">
         <v>1487</v>
       </c>
       <c r="D759" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E759" s="18">
         <v>6367</v>
       </c>
     </row>
     <row r="760" spans="1:5">
       <c r="A760" s="4">
         <v>85</v>
       </c>
       <c r="B760" s="12" t="s">
         <v>1488</v>
       </c>
       <c r="C760" s="9" t="s">
         <v>1489</v>
       </c>
       <c r="D760" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E760" s="18">
-        <v>5457</v>
+        <v>6157</v>
       </c>
     </row>
     <row r="761" spans="1:5">
       <c r="A761" s="4">
         <v>86</v>
       </c>
       <c r="B761" s="12" t="s">
         <v>1490</v>
       </c>
       <c r="C761" s="9" t="s">
         <v>1491</v>
       </c>
       <c r="D761" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E761" s="18">
-        <v>6157</v>
+        <v>5697</v>
       </c>
     </row>
     <row r="762" spans="1:5">
       <c r="A762" s="4">
         <v>87</v>
       </c>
       <c r="B762" s="12" t="s">
         <v>1492</v>
       </c>
       <c r="C762" s="9" t="s">
         <v>1493</v>
       </c>
       <c r="D762" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E762" s="18">
-        <v>5697</v>
+        <v>3960</v>
       </c>
     </row>
     <row r="763" spans="1:5">
       <c r="A763" s="4">
         <v>88</v>
       </c>
       <c r="B763" s="12" t="s">
         <v>1494</v>
       </c>
       <c r="C763" s="9" t="s">
         <v>1495</v>
       </c>
       <c r="D763" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E763" s="18">
-        <v>3960</v>
+        <v>0</v>
       </c>
     </row>
     <row r="764" spans="1:5">
       <c r="A764" s="4">
         <v>89</v>
       </c>
       <c r="B764" s="12" t="s">
         <v>1496</v>
       </c>
       <c r="C764" s="9" t="s">
         <v>1497</v>
       </c>
       <c r="D764" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E764" s="18">
-        <v>0</v>
+        <v>4739</v>
       </c>
     </row>
     <row r="765" spans="1:5">
       <c r="A765" s="4">
         <v>90</v>
       </c>
       <c r="B765" s="12" t="s">
         <v>1498</v>
       </c>
       <c r="C765" s="9" t="s">
         <v>1499</v>
       </c>
       <c r="D765" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E765" s="18">
         <v>4050</v>
       </c>
     </row>
     <row r="766" spans="1:5">
       <c r="A766" s="4">
         <v>91</v>
       </c>
       <c r="B766" s="12" t="s">
         <v>1500</v>
       </c>
       <c r="C766" s="9" t="s">
         <v>1501</v>
       </c>
       <c r="D766" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E766" s="18">
         <v>0</v>
       </c>
     </row>
     <row r="767" spans="1:5">
       <c r="A767" s="4">
         <v>92</v>
       </c>
       <c r="B767" s="12" t="s">
         <v>1502</v>
       </c>
       <c r="C767" s="9" t="s">
         <v>1503</v>
       </c>
       <c r="D767" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E767" s="18">
-        <v>4739</v>
+        <v>4321</v>
       </c>
     </row>
     <row r="768" spans="1:5">
       <c r="A768" s="4">
         <v>93</v>
       </c>
       <c r="B768" s="12" t="s">
         <v>1504</v>
       </c>
       <c r="C768" s="9" t="s">
         <v>1505</v>
       </c>
       <c r="D768" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E768" s="18">
         <v>4445</v>
       </c>
     </row>
     <row r="769" spans="1:5">
       <c r="A769" s="4">
         <v>94</v>
       </c>
       <c r="B769" s="12" t="s">
         <v>1506</v>
@@ -20833,68 +20833,68 @@
       </c>
       <c r="C785" s="9" t="s">
         <v>1539</v>
       </c>
       <c r="D785" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E785" s="18">
         <v>3625</v>
       </c>
     </row>
     <row r="786" spans="1:5">
       <c r="A786" s="4">
         <v>111</v>
       </c>
       <c r="B786" s="12" t="s">
         <v>1540</v>
       </c>
       <c r="C786" s="9" t="s">
         <v>1541</v>
       </c>
       <c r="D786" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E786" s="18">
-        <v>3625</v>
+        <v>4185</v>
       </c>
     </row>
     <row r="787" spans="1:5">
       <c r="A787" s="4">
         <v>112</v>
       </c>
       <c r="B787" s="12" t="s">
         <v>1542</v>
       </c>
       <c r="C787" s="9" t="s">
         <v>1543</v>
       </c>
       <c r="D787" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E787" s="18">
-        <v>4185</v>
+        <v>3625</v>
       </c>
     </row>
     <row r="788" spans="1:5">
       <c r="A788" s="5" t="s">
         <v>1544</v>
       </c>
       <c r="B788" s="8"/>
       <c r="C788" s="9"/>
       <c r="D788" s="8"/>
       <c r="E788" s="18"/>
     </row>
     <row r="789" spans="1:5">
       <c r="A789" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B789" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C789" s="14" t="s">
         <v>4</v>
       </c>
       <c r="D789" s="16" t="s">
         <v>5</v>
       </c>
       <c r="E789" s="19" t="s">
@@ -21259,68 +21259,68 @@
       </c>
       <c r="C811" s="9" t="s">
         <v>1584</v>
       </c>
       <c r="D811" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E811" s="18">
         <v>1545</v>
       </c>
     </row>
     <row r="812" spans="1:5">
       <c r="A812" s="4">
         <v>9</v>
       </c>
       <c r="B812" s="12" t="s">
         <v>1585</v>
       </c>
       <c r="C812" s="9" t="s">
         <v>1586</v>
       </c>
       <c r="D812" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E812" s="18">
-        <v>710</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="813" spans="1:5">
       <c r="A813" s="4">
         <v>10</v>
       </c>
       <c r="B813" s="12" t="s">
         <v>1587</v>
       </c>
       <c r="C813" s="9" t="s">
         <v>1588</v>
       </c>
       <c r="D813" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E813" s="18">
-        <v>1857</v>
+        <v>710</v>
       </c>
     </row>
     <row r="814" spans="1:5">
       <c r="A814" s="4">
         <v>11</v>
       </c>
       <c r="B814" s="12" t="s">
         <v>1589</v>
       </c>
       <c r="C814" s="9" t="s">
         <v>1590</v>
       </c>
       <c r="D814" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E814" s="18">
         <v>1290</v>
       </c>
     </row>
     <row r="815" spans="1:5">
       <c r="A815" s="4">
         <v>12</v>
       </c>
       <c r="B815" s="12" t="s">
         <v>1591</v>
@@ -23769,102 +23769,102 @@
       </c>
       <c r="C961" s="9" t="s">
         <v>1876</v>
       </c>
       <c r="D961" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E961" s="18">
         <v>533</v>
       </c>
     </row>
     <row r="962" spans="1:5">
       <c r="A962" s="4">
         <v>11</v>
       </c>
       <c r="B962" s="12" t="s">
         <v>1877</v>
       </c>
       <c r="C962" s="9" t="s">
         <v>1878</v>
       </c>
       <c r="D962" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E962" s="18">
-        <v>622</v>
+        <v>350</v>
       </c>
     </row>
     <row r="963" spans="1:5">
       <c r="A963" s="4">
         <v>12</v>
       </c>
       <c r="B963" s="12" t="s">
         <v>1879</v>
       </c>
       <c r="C963" s="9" t="s">
         <v>1880</v>
       </c>
       <c r="D963" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E963" s="18">
-        <v>350</v>
+        <v>622</v>
       </c>
     </row>
     <row r="964" spans="1:5">
       <c r="A964" s="4">
         <v>13</v>
       </c>
       <c r="B964" s="12" t="s">
         <v>1881</v>
       </c>
       <c r="C964" s="9" t="s">
         <v>1882</v>
       </c>
       <c r="D964" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E964" s="18">
-        <v>278</v>
+        <v>533</v>
       </c>
     </row>
     <row r="965" spans="1:5">
       <c r="A965" s="4">
         <v>14</v>
       </c>
       <c r="B965" s="12" t="s">
         <v>1883</v>
       </c>
       <c r="C965" s="9" t="s">
         <v>1884</v>
       </c>
       <c r="D965" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E965" s="18">
-        <v>533</v>
+        <v>278</v>
       </c>
     </row>
     <row r="966" spans="1:5">
       <c r="A966" s="4">
         <v>15</v>
       </c>
       <c r="B966" s="12" t="s">
         <v>1885</v>
       </c>
       <c r="C966" s="9" t="s">
         <v>1886</v>
       </c>
       <c r="D966" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E966" s="18">
         <v>350</v>
       </c>
     </row>
     <row r="967" spans="1:5">
       <c r="A967" s="4">
         <v>16</v>
       </c>
       <c r="B967" s="12" t="s">
         <v>1887</v>