--- v0 (2026-06-06)
+++ v1 (2026-07-28)
@@ -38,425 +38,425 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Профиль для плитки</t>
   </si>
   <si>
     <t>Алюминиевые профили для плитки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>STR138</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>Есть</t>
+  </si>
+  <si>
+    <t>STR273</t>
+  </si>
+  <si>
+    <t>Алюминиевый гнущиеся профиль ПО-П10 02 - Серебро матовое</t>
+  </si>
+  <si>
     <t>STR82</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 6 02 - Серебро матовое</t>
   </si>
   <si>
-    <t>Есть</t>
-[...1 lines deleted...]
-  <si>
     <t>STR197</t>
   </si>
   <si>
     <t>Внутренний угол для плитки ПО В9 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR446</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 02 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR513</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 10 01 - Серебро глянец</t>
   </si>
   <si>
+    <t>STR722</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый декоративный ПН 15х15 (ГРАВИРОВКА) 01 - Серебро глянец</t>
+  </si>
+  <si>
     <t>STR229</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г10 02 - Серебро матовое</t>
   </si>
   <si>
-    <t>STR722</t>
-[...14 lines deleted...]
-    <t>Алюминиевый гнущиеся профиль ПО-П10 02 - Серебро матовое</t>
+    <t>STR230</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г10 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR723</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый декоративный ПН 15х15 (ГРАВИРОВКА) 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR137</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR274</t>
   </si>
   <si>
     <t>Алюминиевый гнущиеся профиль ПО-П10 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR1935</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 6 01 - Серебро глянец, 2.7 м</t>
   </si>
   <si>
     <t>STR198</t>
   </si>
   <si>
     <t>Внутренний угол для плитки ПО В9 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR447</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 02 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR514</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 10 02 - Серебро матовое</t>
   </si>
   <si>
-    <t>STR723</t>
-[...8 lines deleted...]
-    <t>Алюминиевый профиль ПО Г10 01 - Серебро глянец</t>
+    <t>STR515</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 10 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR231</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г10 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR724</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый декоративный ПН 15х15 (ГРАВИРОВКА) 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR275</t>
   </si>
   <si>
     <t>Алюминиевый гнущиеся профиль ПО-П10 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR1936</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 6 02 - Серебро матовое, 2.7 м</t>
   </si>
   <si>
     <t>STR199</t>
   </si>
   <si>
     <t>Внутренний угол для плитки ПО В9 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR448</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 02 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR139</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 04 - Золото матовое</t>
   </si>
   <si>
-    <t>STR515</t>
-[...14 lines deleted...]
-    <t>Алюминиевый профиль ПО Г10 04 - Золото матовое</t>
+    <t>STR200</t>
+  </si>
+  <si>
+    <t>Внутренний угол для плитки ПО В9 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR449</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 02 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR140</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR517</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 10 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR232</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г10 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR725</t>
   </si>
   <si>
     <t>Уголок алюминиевый декоративный ПН 15х15 (ГРАВИРОВКА) 04 - Золото матовое</t>
   </si>
   <si>
-    <t>STR232</t>
-[...4 lines deleted...]
-  <si>
     <t>STR276</t>
   </si>
   <si>
     <t>Алюминиевый гнущиеся профиль ПО-П10 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR1937</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 6 03 - Золото глянец, 2.7 м</t>
   </si>
   <si>
-    <t>STR200</t>
-[...20 lines deleted...]
-    <t>Алюминиевая анодированная раскладка ПО 10 03 - Золото глянец</t>
+    <t>STR277</t>
+  </si>
+  <si>
+    <t>Алюминиевый гнущиеся профиль ПО-П10 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR1938</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 6 04 - Золото матовое, 2.7 м</t>
+  </si>
+  <si>
+    <t>STR201</t>
+  </si>
+  <si>
+    <t>Внутренний угол для плитки ПО В9 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR450</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 02 05 - Бронза глянец</t>
   </si>
   <si>
+    <t>STR141</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 06 - Бронза матовое</t>
+  </si>
+  <si>
     <t>STR521</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 10 08 - Черный глянец</t>
   </si>
   <si>
-    <t>STR141</t>
-[...4 lines deleted...]
-  <si>
     <t>STR233</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г10 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR726</t>
   </si>
   <si>
     <t>Уголок алюминиевый декоративный ПН 15х15 (ГРАВИРОВКА) 05 - Бронза глянец</t>
   </si>
   <si>
-    <t>STR277</t>
-[...16 lines deleted...]
-  <si>
     <t>STR278</t>
   </si>
   <si>
     <t>Алюминиевый гнущиеся профиль ПО-П10 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR1939</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 6 05 - Бронза глянец, 2.7 м</t>
   </si>
   <si>
     <t>STR202</t>
   </si>
   <si>
     <t>Внутренний угол для плитки ПО В9 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR451</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 02 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR142</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR234</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г10 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR727</t>
   </si>
   <si>
     <t>Уголок алюминиевый декоративный ПН 15х15 (ГРАВИРОВКА) 06 - Бронза матовое</t>
   </si>
   <si>
+    <t>STR235</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г10 09 - Черный матовый</t>
+  </si>
+  <si>
     <t>STR2008</t>
   </si>
   <si>
     <t>Алюминиевый гнущиеся профиль ПО-П10 09 -Черный матовый</t>
   </si>
   <si>
     <t>STR1940</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 6 06 - Бронза матовое, 2.7 м</t>
   </si>
   <si>
     <t>STR239</t>
   </si>
   <si>
     <t>Внутренний угол для плитки ПО В9 08 - Черный глянец</t>
   </si>
   <si>
     <t>STR452</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 02 07 - Бронза светлая глянец</t>
   </si>
   <si>
     <t>STR143</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 07 - Бронза светлая глянец</t>
   </si>
   <si>
-    <t>STR235</t>
-[...2 lines deleted...]
-    <t>Алюминиевый профиль ПО Г10 09 - Черный матовый</t>
+    <t>STR453</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 02 08 - Черный глянец</t>
   </si>
   <si>
     <t>STR236</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г10 10 - Белый глянец</t>
   </si>
   <si>
     <t>STR144</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 08 - Черный глянец</t>
   </si>
   <si>
     <t>STR2009</t>
   </si>
   <si>
     <t>Алюминиевый гнущиеся профиль ПО-П10 35 - Белый муар</t>
   </si>
   <si>
     <t>STR204</t>
   </si>
   <si>
     <t>Внутренний угол для плитки ПО В9 21 - Графит глянец</t>
   </si>
   <si>
-    <t>STR453</t>
-[...2 lines deleted...]
-    <t>Алюминиевый профиль - ПО 02 08 - Черный глянец</t>
+    <t>STR205</t>
+  </si>
+  <si>
+    <t>Внутренний угол для плитки ПО В9 22 - Розовый глянец</t>
+  </si>
+  <si>
+    <t>STR454</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 02 21 - Графит глянец</t>
   </si>
   <si>
     <t>STR237</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г10 08 - Черный глянец</t>
   </si>
   <si>
     <t>STR158</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 09 - Черный матовый</t>
   </si>
   <si>
-    <t>STR205</t>
-[...10 lines deleted...]
-  <si>
     <t>STR455</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 02 22 - Розовый глянец</t>
   </si>
   <si>
     <t>STR145</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 10 - Белый глянец</t>
   </si>
   <si>
     <t>STR238</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г10 23 - Слоновая кость</t>
   </si>
   <si>
     <t>STR146</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 11 - Серебро глянец / браш</t>
   </si>
   <si>
     <t>STR147</t>
@@ -509,596 +509,596 @@
   <si>
     <t>STR155</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 22 - Розовый глянец</t>
   </si>
   <si>
     <t>STR156</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 31 - Графит глянец / браш</t>
   </si>
   <si>
     <t>STR157</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 32 - Розовый глянец / браш</t>
   </si>
   <si>
     <t>STR227</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 23 - Слоновая кость</t>
   </si>
   <si>
+    <t>STR744</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый декоративный ПН 20х20 (ГРАВИРОВКА) 01 - Серебро глянец</t>
+  </si>
+  <si>
     <t>STR187</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10,5 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR825</t>
   </si>
   <si>
     <t>Угловой алюминиевый профиль ПВ-20x20 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR105</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 8 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR495</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 04 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR605</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 13 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR280</t>
   </si>
   <si>
     <t>Алюминиевый гнущиеся профиль ПО-П12 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR252</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г12 02 - Серебро матовое</t>
   </si>
   <si>
-    <t>STR744</t>
-[...2 lines deleted...]
-    <t>Уголок алюминиевый декоративный ПН 20х20 (ГРАВИРОВКА) 01 - Серебро глянец</t>
+    <t>STR104</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 8 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR281</t>
+  </si>
+  <si>
+    <t>Алюминиевый гнущиеся профиль ПО-П12 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR253</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г12 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR745</t>
   </si>
   <si>
     <t>Уголок алюминиевый декоративный ПН 20х20 (ГРАВИРОВКА) 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR188</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10,5 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR826</t>
   </si>
   <si>
     <t>Угловой алюминиевый профиль ПВ-20x20 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR496</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 04 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR606</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 13 02 - Серебро матовое</t>
   </si>
   <si>
-    <t>STR104</t>
-[...14 lines deleted...]
-    <t>Алюминиевый профиль ПО Г12 01 - Серебро глянец</t>
+    <t>STR497</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 04 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR607</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 13 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR254</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г12 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR746</t>
   </si>
   <si>
     <t>Уголок алюминиевый декоративный ПН 20х20 (ГРАВИРОВКА) 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR189</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10,5 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR827</t>
   </si>
   <si>
     <t>Угловой алюминиевый профиль ПВ-20x20 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR107</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 8 04 - Золото матовое</t>
   </si>
   <si>
-    <t>STR497</t>
-[...8 lines deleted...]
-    <t>Алюминиевый профиль ПТ 13 03 - Золото глянец</t>
+    <t>STR106</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 8 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR498</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 04 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR610</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 13 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR255</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г12 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR747</t>
   </si>
   <si>
     <t>Уголок алюминиевый декоративный ПН 20х20 (ГРАВИРОВКА) 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR190</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10,5 03 - Золото глянец</t>
   </si>
   <si>
-    <t>STR106</t>
-[...2 lines deleted...]
-    <t>Алюминиевая анодированная раскладка ПО 8 03 - Золото глянец</t>
+    <t>STR191</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10,5 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR608</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 13 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR499</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 04 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR256</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г12 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR109</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 8 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR748</t>
   </si>
   <si>
     <t>Уголок алюминиевый декоративный ПН 20х20 (ГРАВИРОВКА) 05 - Бронза глянец</t>
   </si>
   <si>
-    <t>STR191</t>
-[...2 lines deleted...]
-    <t>Алюминиевая анодированная раскладка ПО 10,5 06 - Бронза матовое</t>
+    <t>STR257</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г12 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR749</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый декоративный ПН 20х20 (ГРАВИРОВКА) 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR192</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10,5 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR108</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 8 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR500</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 04 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR611</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 13 06 - Бронза матовое</t>
   </si>
   <si>
-    <t>STR257</t>
-[...8 lines deleted...]
-    <t>Уголок алюминиевый декоративный ПН 20х20 (ГРАВИРОВКА) 06 - Бронза матовое</t>
+    <t>STR612</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 13 07 - Бронза светлая глянец</t>
+  </si>
+  <si>
+    <t>STR259</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г12 10 - Белый глянец</t>
   </si>
   <si>
     <t>STR501</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 04 07 - Бронза светлая глянец</t>
   </si>
   <si>
-    <t>STR612</t>
-[...8 lines deleted...]
-    <t>Алюминиевый профиль ПО Г12 10 - Белый глянец</t>
+    <t>STR502</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 04 08 - Черный глянец</t>
+  </si>
+  <si>
+    <t>STR613</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 13 22 - Розовый глянец</t>
   </si>
   <si>
     <t>STR260</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г12 08 - Черный глянец</t>
   </si>
   <si>
-    <t>STR502</t>
-[...10 lines deleted...]
-  <si>
     <t>STR615</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 13 00 - Без покрытия</t>
   </si>
   <si>
     <t>STR261</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г12 23 - Слоновая кость</t>
   </si>
   <si>
     <t>STR616</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 13 11 - Серебро глянец / браш</t>
   </si>
   <si>
     <t>STR1840</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г12 09 - Черный матовый</t>
   </si>
   <si>
     <t>STR617</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 13 12 - Серебро матовое / браш</t>
   </si>
   <si>
     <t>STR618</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 13 31 - Графит глянец / браш</t>
   </si>
   <si>
+    <t>STR829</t>
+  </si>
+  <si>
+    <t>Угловой алюминиевый профиль ПВ-30x30 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR126</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 9 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR207</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г6 02 - Серебро матовое</t>
+  </si>
+  <si>
     <t>STR620</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 18 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR458</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 109 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR160</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 12 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR287</t>
   </si>
   <si>
     <t>Алюминиевый гнущиеся профиль ПО-П7 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR683</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 10х10 01 - Серебро глянец</t>
   </si>
   <si>
-    <t>STR829</t>
-[...14 lines deleted...]
-    <t>Алюминиевый профиль ПО Г6 02 - Серебро матовое</t>
+    <t>STR830</t>
+  </si>
+  <si>
+    <t>Угловой алюминиевый профиль ПВ-30x30 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR208</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г6 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR288</t>
   </si>
   <si>
     <t>Алюминиевый гнущиеся профиль ПО-П7 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR621</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 18 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR459</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 109 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR161</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 12 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR684</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 10х10 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR127</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 9 01 - Серебро глянец</t>
   </si>
   <si>
-    <t>STR830</t>
-[...2 lines deleted...]
-    <t>Угловой алюминиевый профиль ПВ-30x30 01 - Серебро глянец</t>
+    <t>STR162</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 12 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR685</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 10х10 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR209</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г6 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR128</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 9 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR622</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 18 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR461</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 109 05 - Бронза глянец</t>
   </si>
   <si>
-    <t>STR162</t>
-[...8 lines deleted...]
-    <t>Уголок алюминиевый ПН 10х10 03 - Золото глянец</t>
+    <t>STR623</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 18 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR463</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 109 07 - Бронза светлая глянец</t>
+  </si>
+  <si>
+    <t>STR163</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 12 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR686</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 10х10 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR129</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 9 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR210</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г6 03 - Золото глянец</t>
   </si>
   <si>
-    <t>STR623</t>
-[...20 lines deleted...]
-    <t>Уголок алюминиевый ПН 10х10 04 - Золото матовое</t>
+    <t>STR211</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г6 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR624</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 18 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR130</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 9 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR164</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 12 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR687</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 10х10 05 - Бронза глянец</t>
   </si>
   <si>
-    <t>STR211</t>
-[...14 lines deleted...]
-    <t>Алюминиевая анодированная раскладка ПО 9 06 - Бронза матовое</t>
+    <t>STR131</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 9 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR212</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г6 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR625</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 18 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR165</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 12 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR688</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 10х10 06 - Бронза матовое</t>
   </si>
   <si>
-    <t>STR131</t>
-[...10 lines deleted...]
-  <si>
     <t>STR626</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 18 07 - Бронза светлая глянец</t>
   </si>
   <si>
     <t>STR132</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 9 07 - Бронза светлая глянец</t>
   </si>
   <si>
     <t>STR689</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 10х10 07 - Бронза светлая глянец</t>
   </si>
   <si>
     <t>STR695</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 10х10 08 - Черный глянец</t>
   </si>
   <si>
     <t>STR133</t>
@@ -1109,386 +1109,386 @@
   <si>
     <t>STR627</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 18 22 - Розовый глянец</t>
   </si>
   <si>
     <t>STR629</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 18 11 - Серебро глянец / браш</t>
   </si>
   <si>
     <t>STR134</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 9 21 - Графит глянец</t>
   </si>
   <si>
     <t>STR1934</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 10х10 09 -Черный матовый</t>
   </si>
   <si>
+    <t>STR135</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 9 22 - Розовый глянец</t>
+  </si>
+  <si>
     <t>STR630</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 18 12 - Серебро матовое / браш</t>
   </si>
   <si>
     <t>STR696</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 10х10 10 - Белый глянец</t>
   </si>
   <si>
-    <t>STR135</t>
-[...4 lines deleted...]
-  <si>
     <t>STR632</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 18 21 - Графит глянец</t>
   </si>
   <si>
     <t>STR697</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 10х10 21 - Графит глянец</t>
   </si>
   <si>
     <t>STR628</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 18 00 - Без покрытия</t>
   </si>
   <si>
     <t>STR690</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 10х10 22 - Розовый глянец</t>
   </si>
   <si>
+    <t>STR698</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 10х10 23 - Слоновая кость</t>
+  </si>
+  <si>
     <t>STR647</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 18 30 - Антик (старая бронза)</t>
   </si>
   <si>
-    <t>STR698</t>
-[...2 lines deleted...]
-    <t>Уголок алюминиевый ПН 10х10 23 - Слоновая кость</t>
+    <t>STR634</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 26 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR700</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 15х15 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR468</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 10 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR217</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г8 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR290</t>
   </si>
   <si>
     <t>Алюминиевый гнущиеся профиль ПО-П9 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR167</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 13 02 - Серебро матовое</t>
   </si>
   <si>
-    <t>STR634</t>
-[...14 lines deleted...]
-    <t>Алюминиевый профиль ПФ 10 01 - Серебро глянец</t>
+    <t>STR291</t>
+  </si>
+  <si>
+    <t>Алюминиевый гнущиеся профиль ПО-П9 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR168</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 13 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR635</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 26 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR701</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR218</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г8 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR472</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПФ 10 02 - Серебро матовое</t>
   </si>
   <si>
-    <t>STR291</t>
-[...10 lines deleted...]
-  <si>
     <t>STR169</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 13 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR469</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПФ 10 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR636</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 26 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR702</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR219</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г8 04 - Золото матовое</t>
   </si>
   <si>
+    <t>STR220</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г8 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR473</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 10 04 - Золото матовое</t>
+  </si>
+  <si>
     <t>STR170</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 13 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR637</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 26 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR703</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 04 - Золото матовое</t>
   </si>
   <si>
-    <t>STR220</t>
-[...8 lines deleted...]
-    <t>Алюминиевый профиль ПФ 10 04 - Золото матовое</t>
+    <t>STR638</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 26 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR704</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 15х15 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR221</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г8 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR470</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПФ 10 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR171</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 13 06 - Бронза матовое</t>
   </si>
   <si>
-    <t>STR638</t>
-[...8 lines deleted...]
-    <t>Уголок алюминиевый ПН 15х15 05 - Бронза глянец</t>
+    <t>STR172</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 13 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR639</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 26 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR705</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR474</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПФ 10 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR222</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г8 05 - Бронза глянец</t>
   </si>
   <si>
-    <t>STR172</t>
-[...8 lines deleted...]
-    <t>Алюминиевый профиль ПТ 26 06 - Бронза матовое</t>
+    <t>STR173</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 13 18 - Черный глянец / браш</t>
   </si>
   <si>
     <t>STR640</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 26 07 - Бронза светлая глянец</t>
   </si>
   <si>
     <t>STR706</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 07 - Бронза светлая глянец</t>
   </si>
   <si>
     <t>STR223</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г8 09 - Черный матовый</t>
   </si>
   <si>
-    <t>STR173</t>
-[...2 lines deleted...]
-    <t>Алюминиевая анодированная раскладка ПО 13 18 - Черный глянец / браш</t>
+    <t>STR224</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г8 10 - Белый глянец</t>
   </si>
   <si>
     <t>STR174</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 13 21 - Графит глянец</t>
   </si>
   <si>
     <t>STR641</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 26 22 - Розовый глянец</t>
   </si>
   <si>
     <t>STR707</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 22 - Розовый глянец</t>
   </si>
   <si>
-    <t>STR224</t>
-[...2 lines deleted...]
-    <t>Алюминиевый профиль ПО Г8 10 - Белый глянец</t>
+    <t>STR708</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 15х15 08 - Черный глянец</t>
+  </si>
+  <si>
+    <t>STR225</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г8 08 - Черный глянец</t>
   </si>
   <si>
     <t>STR175</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 13 22 - Розовый глянец</t>
   </si>
   <si>
     <t>STR642</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 26 11 - Серебро глянец / браш</t>
   </si>
   <si>
-    <t>STR708</t>
-[...8 lines deleted...]
-    <t>Алюминиевый профиль ПО Г8 08 - Черный глянец</t>
+    <t>STR643</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 26 12 - Серебро матовое / браш</t>
+  </si>
+  <si>
+    <t>STR709</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 15х15 10 - Белый глянец</t>
   </si>
   <si>
     <t>STR226</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г8 23 - Слоновая кость</t>
   </si>
   <si>
-    <t>STR643</t>
-[...10 lines deleted...]
-  <si>
     <t>STR644</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 26 21 - Графит глянец</t>
   </si>
   <si>
     <t>STR710</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 21 - Графит глянец</t>
   </si>
   <si>
     <t>STR645</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 26 00 - Без покрытия</t>
   </si>
   <si>
     <t>STR711</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 23 - Слоновая кость</t>
   </si>
   <si>
     <t>STR646</t>
@@ -1529,272 +1529,272 @@
   <si>
     <t>STR717</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 16 - Бронза матовое / браш</t>
   </si>
   <si>
     <t>STR718</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 17 - Бронза светлая глянец / браш</t>
   </si>
   <si>
     <t>STR719</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 18 - Черный глянец / браш</t>
   </si>
   <si>
     <t>STR720</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 31 - Графит глянец / браш</t>
   </si>
   <si>
+    <t>STR649</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 30 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR345</t>
+  </si>
+  <si>
+    <t>Алюминиевый декоративный бордюр П 10 02 - Серебро матовое</t>
+  </si>
+  <si>
     <t>STR477</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПФ 11 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR806</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х10 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR177</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 14 02 - Серебро матовое</t>
   </si>
   <si>
-    <t>STR649</t>
-[...8 lines deleted...]
-    <t>Алюминиевый декоративный бордюр П 10 02 - Серебро матовое</t>
+    <t>STR807</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х10 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR178</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 14 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR650</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 30 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR346</t>
   </si>
   <si>
     <t>Алюминиевый декоративный бордюр П 10 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR478</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПФ 11 02 - Серебро матовое</t>
   </si>
   <si>
-    <t>STR807</t>
-[...14 lines deleted...]
-    <t>Алюминиевый профиль ПТ 30 02 - Серебро матовое</t>
+    <t>STR479</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 11 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR179</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 14 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR651</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 30 03 - Золото глянец</t>
   </si>
   <si>
-    <t>STR479</t>
-[...2 lines deleted...]
-    <t>Алюминиевый профиль ПФ 11 03 - Золото глянец</t>
+    <t>STR481</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 11 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR180</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 14 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR652</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 30 04 - Золото матовое</t>
   </si>
   <si>
-    <t>STR481</t>
-[...4 lines deleted...]
-  <si>
     <t>STR483</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПФ 11 07 - Бронза светлая глянец</t>
   </si>
   <si>
     <t>STR181</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 14 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR654</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 30 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR182</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 14 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR655</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 30 07 - Бронза светлая глянец</t>
   </si>
   <si>
+    <t>STR751</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х20 01 - Серебро глянец</t>
+  </si>
+  <si>
     <t>STR663</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 40 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR485</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПФ 12 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR348</t>
   </si>
   <si>
     <t>Алюминиевый декоративный бордюр П 20 02 - Серебро матовое</t>
   </si>
   <si>
-    <t>STR751</t>
-[...4 lines deleted...]
-  <si>
     <t>STR752</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR664</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 40 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR486</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПФ 12 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR349</t>
   </si>
   <si>
     <t>Алюминиевый декоративный бордюр П 20 01 - Серебро глянец</t>
   </si>
   <si>
+    <t>STR487</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 12 03 - Золото глянец</t>
+  </si>
+  <si>
     <t>STR753</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 03 - Золото глянец</t>
   </si>
   <si>
-    <t>STR487</t>
-[...4 lines deleted...]
-  <si>
     <t>STR490</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПФ 12 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR754</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 04 - Золото матовое</t>
   </si>
   <si>
+    <t>STR755</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х20 05 - Бронза глянец</t>
+  </si>
+  <si>
     <t>STR488</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПФ 12 05 - Бронза глянец</t>
   </si>
   <si>
-    <t>STR755</t>
-[...2 lines deleted...]
-    <t>Уголок алюминиевый ПН 20х20 05 - Бронза глянец</t>
+    <t>STR491</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 12 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR756</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 06 - Бронза матовое</t>
   </si>
   <si>
-    <t>STR491</t>
-[...4 lines deleted...]
-  <si>
     <t>STR489</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПФ 12 07 - Бронза светлая глянец</t>
   </si>
   <si>
     <t>STR757</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 07 - Бронза светлая глянец</t>
   </si>
   <si>
     <t>STR758</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 08 - Черный глянец</t>
   </si>
   <si>
     <t>STR768</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 21 - Графит глянец</t>
   </si>
   <si>
     <t>STR759</t>
@@ -1847,98 +1847,98 @@
   <si>
     <t>STR766</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 17 - Бронза светлая глянец / браш</t>
   </si>
   <si>
     <t>STR767</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 18 - Черный глянец / браш</t>
   </si>
   <si>
     <t>STR770</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 31 - Графит глянец / браш</t>
   </si>
   <si>
     <t>STR771</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 32 - Розовый глянец / браш</t>
   </si>
   <si>
+    <t>STR353</t>
+  </si>
+  <si>
+    <t>Алюминиевый декоративный бордюр П 30 02 - Серебро матовое</t>
+  </si>
+  <si>
     <t>STR773</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 25х25 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR507</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПЗ 10 02 - Серебро матовое</t>
   </si>
   <si>
-    <t>STR353</t>
-[...2 lines deleted...]
-    <t>Алюминиевый декоративный бордюр П 30 02 - Серебро матовое</t>
+    <t>STR774</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 25х25 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR354</t>
   </si>
   <si>
     <t>Алюминиевый декоративный бордюр П 30 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR506</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПЗ 10 01 - Серебро глянец</t>
   </si>
   <si>
-    <t>STR774</t>
-[...2 lines deleted...]
-    <t>Уголок алюминиевый ПН 25х25 02 - Серебро матовое</t>
+    <t>STR508</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПЗ 10 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR775</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 25х25 03 - Золото глянец</t>
   </si>
   <si>
-    <t>STR508</t>
-[...4 lines deleted...]
-  <si>
     <t>STR509</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПЗ 10 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR776</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 25х25 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR510</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПЗ 10 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR777</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 25х25 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR511</t>
@@ -1955,272 +1955,272 @@
   <si>
     <t>STR779</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 25х25 07 - Бронза светлая глянец</t>
   </si>
   <si>
     <t>STR780</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 25х25 08 - Черный глянец</t>
   </si>
   <si>
     <t>STR781</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 25х25 21 - Графит глянец</t>
   </si>
   <si>
     <t>STR782</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 25х25 22 - Розовый глянец</t>
   </si>
   <si>
+    <t>STR815</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 30х15 01 - Серебро глянец</t>
+  </si>
+  <si>
     <t>STR373</t>
   </si>
   <si>
     <t>Алюминиевый профиль П-10х10 02 - Серебро матовое</t>
   </si>
   <si>
-    <t>STR815</t>
-[...2 lines deleted...]
-    <t>Уголок алюминиевый ПН 30х15 01 - Серебро глянец</t>
+    <t>STR816</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 30х15 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR374</t>
   </si>
   <si>
     <t>Алюминиевый профиль П-10х10 01 - Серебро глянец</t>
   </si>
   <si>
-    <t>STR816</t>
-[...4 lines deleted...]
-  <si>
     <t>STR375</t>
   </si>
   <si>
     <t>Алюминиевый профиль П-10х10 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR376</t>
   </si>
   <si>
     <t>Алюминиевый профиль П-10х10 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR2007</t>
   </si>
   <si>
     <t>Алюминиевый профиль П-10х10 09 -Черный матовый</t>
   </si>
   <si>
+    <t>STR392</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-8х8 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR399</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-10х10 02 - Серебро матовое</t>
+  </si>
+  <si>
     <t>STR784</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 30х30 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR368</t>
   </si>
   <si>
     <t>Алюминиевый профиль П-12х12 02 - Серебро матовое</t>
   </si>
   <si>
-    <t>STR392</t>
-[...10 lines deleted...]
-  <si>
     <t>STR400</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО-10х10 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR785</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 30х30 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR369</t>
   </si>
   <si>
     <t>Алюминиевый профиль П-12х12 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR393</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО-8х8 01 - Серебро глянец</t>
   </si>
   <si>
+    <t>STR2005</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль П-12х12 03 - Золото глянец</t>
+  </si>
+  <si>
     <t>STR394</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО-8х8 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR401</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО-10х10 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR786</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 30х30 03 - Золото глянец</t>
   </si>
   <si>
-    <t>STR2005</t>
-[...2 lines deleted...]
-    <t>Алюминиевый профиль П-12х12 03 - Золото глянец</t>
+    <t>STR787</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 30х30 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR2006</t>
   </si>
   <si>
     <t>Алюминиевый профиль П-12х12 09 -Черный матовый</t>
   </si>
   <si>
     <t>STR395</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО-8х8 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR402</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО-10х10 03 - Золото глянец</t>
   </si>
   <si>
-    <t>STR787</t>
-[...2 lines deleted...]
-    <t>Уголок алюминиевый ПН 30х30 04 - Золото матовое</t>
+    <t>STR403</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-10х10 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR788</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 30х30 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR396</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО-8х8 06 - Бронза матовое</t>
   </si>
   <si>
-    <t>STR403</t>
-[...2 lines deleted...]
-    <t>Алюминиевый профиль ПО-10х10 06 - Бронза матовое</t>
+    <t>STR397</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-8х8 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR404</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО-10х10 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR789</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 30х30 06 - Бронза матовое</t>
   </si>
   <si>
-    <t>STR397</t>
-[...4 lines deleted...]
-  <si>
     <t>STR405</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО-10х10 07 - Бронза светлая глянец</t>
   </si>
   <si>
     <t>STR790</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 30х30 07 - Бронза светлая глянец</t>
   </si>
   <si>
     <t>STR791</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 30х30 08 - Черный глянец</t>
   </si>
   <si>
     <t>STR792</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 30х30 21 - Графит глянец</t>
   </si>
   <si>
     <t>STR793</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 30х30 22 - Розовый глянец</t>
   </si>
   <si>
+    <t>STR408</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-12х12 01 - Серебро глянец</t>
+  </si>
+  <si>
     <t>STR356</t>
   </si>
   <si>
     <t>Алюминиевый профиль П-8х8 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR795</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 40х40 01 - Серебро глянец</t>
   </si>
   <si>
-    <t>STR408</t>
-[...4 lines deleted...]
-  <si>
     <t>STR357</t>
   </si>
   <si>
     <t>Алюминиевый профиль П-8х8 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR407</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО-12х12 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR796</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 40х40 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR2004</t>
   </si>
   <si>
     <t>Алюминиевый профиль П-8х8 09 -Черный матовый</t>
   </si>
   <si>
     <t>STR797</t>
@@ -2261,92 +2261,92 @@
   <si>
     <t>STR800</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 40х40 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR412</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО-12х12 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR803</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 40х40 21 - Графит глянец</t>
   </si>
   <si>
     <t>STR804</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 40х40 22 - Розовый глянец</t>
   </si>
   <si>
+    <t>STR306</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО 98 02 - Серебро матовое</t>
+  </si>
+  <si>
     <t>STR819</t>
   </si>
   <si>
     <t>Уголок декоративный ПН-12х12 02 - Серебро матовое</t>
   </si>
   <si>
-    <t>STR306</t>
-[...4 lines deleted...]
-  <si>
     <t>STR307</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО 98 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR1543</t>
   </si>
   <si>
     <t>STR383</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО П10х10 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR821</t>
   </si>
   <si>
     <t>Уголок декоративный ПН-16х16 02 - Серебро матовое</t>
   </si>
   <si>
+    <t>STR1542</t>
+  </si>
+  <si>
     <t>STR384</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО П10х10 01 - Серебро глянец</t>
   </si>
   <si>
-    <t>STR1542</t>
-[...1 lines deleted...]
-  <si>
     <t>STR385</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО П10х10 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR386</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО П10х10 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR387</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО П10х10 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR388</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО П10х10 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR389</t>
@@ -3131,50 +3131,68 @@
   <si>
     <t>Г- образный профиль алюминиевый ПО-202 06 - Бронза матовое, 2.7 м</t>
   </si>
   <si>
     <t>STR1954</t>
   </si>
   <si>
     <t>Г- образный профиль алюминиевый ПО-202 09 -Черный матовый, 2.7 м</t>
   </si>
   <si>
     <t>STR1955</t>
   </si>
   <si>
     <t>Г- образный профиль алюминиевый ПО-202 35 - Белый муар, 2.7 м</t>
   </si>
   <si>
     <t>STR1956</t>
   </si>
   <si>
     <t>Г- образный профиль алюминиевый ПО-202 36 - Бежевый муар, 2.7 м</t>
   </si>
   <si>
     <t>Профили из нержавеющей стали для плитки</t>
   </si>
   <si>
+    <t>STR1824</t>
+  </si>
+  <si>
+    <t>Угловой профиль из нержавеющей стали SAO12-15W Браш-сатинированная</t>
+  </si>
+  <si>
+    <t>STR1838</t>
+  </si>
+  <si>
+    <t>Угловой профиль из нержавеющей стали SAO12-10W Браш-сатинированная</t>
+  </si>
+  <si>
+    <t>STR1834</t>
+  </si>
+  <si>
+    <t>Угловой профиль из нержавеющей стали SAO12-50W Браш-сатинированная</t>
+  </si>
+  <si>
     <t>STR530</t>
   </si>
   <si>
     <t>Г-образный профиль под плитку из нержавеющей стали SL005-8H Глянцевая</t>
   </si>
   <si>
     <t>STR1830</t>
   </si>
   <si>
     <t>Угловой профиль из нержавеющей стали SAO12-30W Браш-сатинированная</t>
   </si>
   <si>
     <t>STR1826</t>
   </si>
   <si>
     <t>Угловой профиль из нержавеющей стали SAO12-20W Браш-сатинированная</t>
   </si>
   <si>
     <t>STR303</t>
   </si>
   <si>
     <t>Профиль раскладка из нержавеющей стали под плитку SR029-10H Глянцевая</t>
   </si>
   <si>
     <t>STR338</t>
@@ -3185,66 +3203,66 @@
   <si>
     <t>STR1836</t>
   </si>
   <si>
     <t>Угловой профиль из нержавеющей стали SAO12-60W Браш-сатинированная</t>
   </si>
   <si>
     <t>STR538</t>
   </si>
   <si>
     <t>Т-образный профиль под плитку из нержавеющей стали SТO015-25W Глянцевая</t>
   </si>
   <si>
     <t>STR1832</t>
   </si>
   <si>
     <t>Угловой профиль из нержавеющей стали SAO12-40W Браш-сатинированная</t>
   </si>
   <si>
     <t>STR1828</t>
   </si>
   <si>
     <t>Угловой профиль из нержавеющей стали SAO12-25W Браш-сатинированная</t>
   </si>
   <si>
-    <t>STR1824</t>
-[...14 lines deleted...]
-    <t>Угловой профиль из нержавеющей стали SAO12-50W Браш-сатинированная</t>
+    <t>STR1833</t>
+  </si>
+  <si>
+    <t>Угловой профиль из нержавеющей стали SAO12-40W Глянцевая</t>
+  </si>
+  <si>
+    <t>STR1829</t>
+  </si>
+  <si>
+    <t>Угловой профиль из нержавеющей стали SAO12-25W Глянцевая</t>
+  </si>
+  <si>
+    <t>STR1825</t>
+  </si>
+  <si>
+    <t>Угловой профиль из нержавеющей стали SAO12-15W Глянцевая</t>
   </si>
   <si>
     <t>STR1839</t>
   </si>
   <si>
     <t>Угловой профиль из нержавеющей стали SAO12-10W Глянцевая</t>
   </si>
   <si>
     <t>STR1835</t>
   </si>
   <si>
     <t>Угловой профиль из нержавеющей стали SAO12-50W Глянцевая</t>
   </si>
   <si>
     <t>STR531</t>
   </si>
   <si>
     <t>Г-образный профиль под плитку из нержавеющей стали SL005-8H Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR1831</t>
   </si>
   <si>
     <t>Угловой профиль из нержавеющей стали SAO12-30W Глянцевая</t>
   </si>
@@ -3257,188 +3275,170 @@
   <si>
     <t>STR304</t>
   </si>
   <si>
     <t>Профиль раскладка из нержавеющей стали под плитку SR029-10H Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR339</t>
   </si>
   <si>
     <t>П-образный профиль из нержавеющей стали SB017-8H Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR1837</t>
   </si>
   <si>
     <t>Угловой профиль из нержавеющей стали SAO12-60W Глянцевая</t>
   </si>
   <si>
     <t>STR539</t>
   </si>
   <si>
     <t>Т-образный профиль под плитку из нержавеющей стали SТO015-25W Брашированная-сатинированная</t>
   </si>
   <si>
-    <t>STR1833</t>
-[...14 lines deleted...]
-    <t>Угловой профиль из нержавеющей стали SAO12-15W Глянцевая</t>
+    <t>STR301</t>
+  </si>
+  <si>
+    <t>Профиль раскладка из нержавеющей стали под плитку SR003-12H Глянцевая</t>
+  </si>
+  <si>
+    <t>STR342</t>
+  </si>
+  <si>
+    <t>П-образный профиль из нержавеющей стали SB017-12H Глянцевая</t>
+  </si>
+  <si>
+    <t>STR540</t>
+  </si>
+  <si>
+    <t>Т-образный профиль под плитку из нержавеющей стали SТO015-20W Глянцевая</t>
   </si>
   <si>
     <t>STR532</t>
   </si>
   <si>
     <t>Г-образный профиль под плитку из нержавеющей стали SL005-10H Глянцевая</t>
   </si>
   <si>
-    <t>STR301</t>
-[...14 lines deleted...]
-    <t>Т-образный профиль под плитку из нержавеющей стали SТO015-20W Глянцевая</t>
+    <t>STR302</t>
+  </si>
+  <si>
+    <t>Профиль раскладка из нержавеющей стали под плитку SR003-12H Брашированная-сатинированная</t>
+  </si>
+  <si>
+    <t>STR343</t>
+  </si>
+  <si>
+    <t>П-образный профиль из нержавеющей стали SB017-12H Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR541</t>
   </si>
   <si>
     <t>Т-образный профиль под плитку из нержавеющей стали SТO015-20W Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR533</t>
   </si>
   <si>
     <t>Г-образный профиль под плитку из нержавеющей стали SL005-10H Брашированная-сатинированная</t>
   </si>
   <si>
-    <t>STR302</t>
-[...8 lines deleted...]
-    <t>П-образный профиль из нержавеющей стали SB017-12H Брашированная-сатинированная</t>
+    <t>STR534</t>
+  </si>
+  <si>
+    <t>Г-образный профиль под плитку из нержавеющей стали SL005-12H Глянцевая</t>
   </si>
   <si>
     <t>STR299</t>
   </si>
   <si>
     <t>Профиль раскладка из нержавеющей стали под плитку SR003-10H Глянцевая</t>
   </si>
   <si>
     <t>STR350</t>
   </si>
   <si>
     <t>П-образный профиль из нержавеющей стали SB017-10H Глянцевая</t>
   </si>
   <si>
-    <t>STR534</t>
-[...4 lines deleted...]
-  <si>
     <t>STR535</t>
   </si>
   <si>
     <t>Г-образный профиль под плитку из нержавеющей стали SL005-12H Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR300</t>
   </si>
   <si>
     <t>Профиль раскладка из нержавеющей стали под плитку SR003-10H Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR351</t>
   </si>
   <si>
     <t>П-образный профиль из нержавеющей стали SB017-10H Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR536</t>
   </si>
   <si>
     <t>Г-образный профиль под плитку из нержавеющей стали SL005-15H Глянцевая</t>
   </si>
   <si>
     <t>STR297</t>
   </si>
   <si>
     <t>Профиль раскладка из нержавеющей стали под плитку SR001-12H Глянцевая</t>
   </si>
   <si>
     <t>STR358</t>
   </si>
   <si>
     <t>П-образный профиль из нержавеющей стали SBP110-10H Глянцевая</t>
   </si>
   <si>
+    <t>STR298</t>
+  </si>
+  <si>
+    <t>Профиль раскладка из нержавеющей стали под плитку SR001-12H Брашированная-сатинированная</t>
+  </si>
+  <si>
+    <t>STR359</t>
+  </si>
+  <si>
+    <t>П-образный профиль из нержавеющей стали SBP110-10H Брашированная-сатинированная</t>
+  </si>
+  <si>
     <t>STR537</t>
   </si>
   <si>
     <t>Г-образный профиль под плитку из нержавеющей стали SL005-15H Брашированная-сатинированная</t>
   </si>
   <si>
-    <t>STR298</t>
-[...10 lines deleted...]
-  <si>
     <t>STR295</t>
   </si>
   <si>
     <t>Профиль раскладка из нержавеющей стали под плитку SR001-10H Глянцевая</t>
   </si>
   <si>
     <t>STR360</t>
   </si>
   <si>
     <t>П-образный профиль из нержавеющей стали SBP110-12H Глянцевая</t>
   </si>
   <si>
     <t>STR296</t>
   </si>
   <si>
     <t>Профиль раскладка из нержавеющей стали под плитку SR001-10H Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR361</t>
   </si>
   <si>
     <t>П-образный профиль из нержавеющей стали SBP110-12H Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR492</t>
@@ -3515,894 +3515,894 @@
   <si>
     <t xml:space="preserve">SUP055 </t>
   </si>
   <si>
     <t>П - образный профиль из нержавеющей стали SUP055 Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR1537</t>
   </si>
   <si>
     <t>П - образный профиль из нержавеющей стали SUP055</t>
   </si>
   <si>
     <t>SUP051</t>
   </si>
   <si>
     <t>П - образный профиль из нержавеющей стали SUP051 Глянцевый</t>
   </si>
   <si>
     <t>STR1823</t>
   </si>
   <si>
     <t>П - образный профиль из нержавеющей стали SUP051</t>
   </si>
   <si>
+    <t>STR522</t>
+  </si>
+  <si>
+    <t>Профиль под плитку из нержавеющей стали SB016-10H Глянцевая</t>
+  </si>
+  <si>
     <t>STR524</t>
   </si>
   <si>
     <t>Профиль под плитку из нержавеющей стали SB016-12H Глянцевая</t>
   </si>
   <si>
     <t>STR526</t>
   </si>
   <si>
     <t>Профиль раскладка из нержавеющей стали под плитку SR029-12H Глянцевыая</t>
   </si>
   <si>
-    <t>STR522</t>
-[...2 lines deleted...]
-    <t>Профиль под плитку из нержавеющей стали SB016-10H Глянцевая</t>
+    <t>STR527</t>
+  </si>
+  <si>
+    <t>Профиль раскладка из нержавеющей стали под плитку SR029-12H Брашированная</t>
   </si>
   <si>
     <t>STR523</t>
   </si>
   <si>
     <t>Профиль под плитку из нержавеющей стали SB016-10H Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR525</t>
   </si>
   <si>
     <t>Профиль под плитку из нержавеющей стали SB016-12H Брашированная-сатинированная</t>
   </si>
   <si>
-    <t>STR527</t>
-[...2 lines deleted...]
-    <t>Профиль раскладка из нержавеющей стали под плитку SR029-12H Брашированная</t>
+    <t>STR562</t>
+  </si>
+  <si>
+    <t>Профиль из нержавеющей стали SBP025-14,5H Глянцевая</t>
   </si>
   <si>
     <t>STR558</t>
   </si>
   <si>
     <t>Профиль из нержавеющей стали SB020-10H Глянцевая</t>
   </si>
   <si>
     <t>STR554</t>
   </si>
   <si>
     <t>Плинтус из нержавейки с кабель-каналом Н60 Глянцевая</t>
   </si>
   <si>
     <t>STR560</t>
   </si>
   <si>
     <t>Профиль из нержавеющей стали SB020-12H Глянцевая</t>
   </si>
   <si>
     <t>STR556</t>
   </si>
   <si>
     <t>Плинтус из нержавейки с кабель-каналом Н40 Глянцевая</t>
   </si>
   <si>
-    <t>STR562</t>
-[...2 lines deleted...]
-    <t>Профиль из нержавеющей стали SBP025-14,5H Глянцевая</t>
+    <t>STR561</t>
+  </si>
+  <si>
+    <t>Профиль из нержавеющей стали SB020-12H Брашированная-сатинированная</t>
+  </si>
+  <si>
+    <t>STR557</t>
+  </si>
+  <si>
+    <t>Плинтус из нержавейки с кабель-каналом Н40 Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR563</t>
   </si>
   <si>
     <t>Профиль из нержавеющей стали SBP025-14,5H Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR559</t>
   </si>
   <si>
     <t>Профиль из нержавеющей стали SB020-10H Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR555</t>
   </si>
   <si>
     <t>Плинтус из нержавейки с кабель-каналом Н60 Брашированная-сатинированная</t>
   </si>
   <si>
-    <t>STR561</t>
-[...10 lines deleted...]
-  <si>
     <t>Латунные профили для плитки</t>
   </si>
   <si>
+    <t>STR901</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛП-10х10 Полированная</t>
+  </si>
+  <si>
     <t>STR580</t>
   </si>
   <si>
     <t>Латунный профиль-раскладка ЛПО-8 Полированная</t>
   </si>
   <si>
     <t>STR600</t>
   </si>
   <si>
     <t>Латунный Г-образный профиль ЛПО-Г8 Полированная</t>
   </si>
   <si>
-    <t>STR901</t>
-[...2 lines deleted...]
-    <t>Латунный П-образный профиль  ЛП-10х10 Полированная</t>
+    <t>STR581</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-8 Брошированная</t>
+  </si>
+  <si>
+    <t>STR902</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛП-10х10 Брашированная</t>
   </si>
   <si>
     <t>STR601</t>
   </si>
   <si>
     <t>Латунный Г-образный профиль ЛПО-Г8 Брашированная</t>
   </si>
   <si>
-    <t>STR581</t>
-[...8 lines deleted...]
-    <t>Латунный П-образный профиль  ЛП-10х10 Брашированная</t>
+    <t>STR602</t>
+  </si>
+  <si>
+    <t>Латунный Г-образный профиль ЛПО-Г8 Антик</t>
   </si>
   <si>
     <t>STR903</t>
   </si>
   <si>
     <t>Латунный П-образный профиль  ЛП-10х10 Антик</t>
   </si>
   <si>
     <t>STR582</t>
   </si>
   <si>
     <t>Латунный профиль-раскладка ЛПО-8 Антик</t>
   </si>
   <si>
-    <t>STR602</t>
-[...4 lines deleted...]
-  <si>
     <t>STR603</t>
   </si>
   <si>
     <t>Латунный Г-образный профиль ЛПО-Г8 Хромированная</t>
   </si>
   <si>
+    <t>STR904</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛП-10х10 Хромированная</t>
+  </si>
+  <si>
     <t>STR583</t>
   </si>
   <si>
     <t>Латунный профиль-раскладка ЛПО-8 Хромированная</t>
   </si>
   <si>
-    <t>STR904</t>
-[...2 lines deleted...]
-    <t>Латунный П-образный профиль  ЛП-10х10 Хромированная</t>
+    <t>STR881</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-10/10 Полированная</t>
+  </si>
+  <si>
+    <t>STR877</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-26 Полированная</t>
+  </si>
+  <si>
+    <t>STR857</t>
+  </si>
+  <si>
+    <t>Латунный Г-образный профиль ЛПО-Г10 Полированная</t>
   </si>
   <si>
     <t>STR592</t>
   </si>
   <si>
     <t>Латунный профиль-раскладка внутренная ЛПО-В9 Полированная</t>
   </si>
   <si>
     <t>STR588</t>
   </si>
   <si>
     <t>Латунный профиль-раскладка ЛПО-12 Полированная</t>
   </si>
   <si>
     <t>STR897</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-30/30 Полированная</t>
   </si>
   <si>
     <t>STR584</t>
   </si>
   <si>
     <t>Латунный профиль-раскладка ЛПО-9 Полированная</t>
   </si>
   <si>
     <t>STR893</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-25/25 Полированная</t>
   </si>
   <si>
     <t>STR889</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-20/20 Полированная</t>
   </si>
   <si>
     <t>STR885</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-15/15 Полированная</t>
   </si>
   <si>
-    <t>STR881</t>
-[...8 lines deleted...]
-    <t>Латунный Т-образный профиль ЛПТ-26 Полированная</t>
+    <t>STR858</t>
+  </si>
+  <si>
+    <t>Латунный Г-образный профиль ЛПО-Г10 Брашированная</t>
+  </si>
+  <si>
+    <t>STR890</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-20/20 Брашированная</t>
+  </si>
+  <si>
+    <t>STR906</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛП-12х12 Брашированная</t>
+  </si>
+  <si>
+    <t>STR886</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-15/15 Брашированная</t>
   </si>
   <si>
     <t>STR882</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-10/10 Брашированная</t>
   </si>
   <si>
     <t>STR878</t>
   </si>
   <si>
     <t>Латунный Т-образный профиль ЛПТ-26 Брашированная</t>
   </si>
   <si>
     <t>STR593</t>
   </si>
   <si>
     <t>Латунный профиль-раскладка внутренная ЛПО-В9 Брашированная</t>
   </si>
   <si>
     <t>STR589</t>
   </si>
   <si>
     <t>Латунный профиль-раскладка ЛПО-12 Брашированная</t>
   </si>
   <si>
+    <t>STR585</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-9 Брашированная</t>
+  </si>
+  <si>
     <t>STR1322</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-30/30 Брашированная</t>
   </si>
   <si>
-    <t>STR585</t>
-[...4 lines deleted...]
-  <si>
     <t>STR894</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-25/25 Брашированная</t>
   </si>
   <si>
-    <t>STR858</t>
-[...14 lines deleted...]
-    <t>Латунный уголок ЛПН-15/15 Брашированная</t>
+    <t>STR586</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-9 Антик</t>
+  </si>
+  <si>
+    <t>STR1323</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-30/30 Антик</t>
+  </si>
+  <si>
+    <t>STR895</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-25/25 Антик</t>
+  </si>
+  <si>
+    <t>STR891</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-20/20 Антик</t>
   </si>
   <si>
     <t>STR907</t>
   </si>
   <si>
     <t>Латунный П-образный профиль  ЛП-12х12 Антик</t>
   </si>
   <si>
     <t>STR887</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-15/15 Антик</t>
   </si>
   <si>
     <t>STR883</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-10/10 Антик</t>
   </si>
   <si>
     <t>STR879</t>
   </si>
   <si>
     <t>Латунный Т-образный профиль ЛПТ-26 Антик</t>
   </si>
   <si>
     <t>STR594</t>
   </si>
   <si>
     <t>Латунный профиль-раскладка внутренная ЛПО-В9 Антик</t>
   </si>
   <si>
+    <t>STR590</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-12 Антик</t>
+  </si>
+  <si>
+    <t>STR595</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка внутренная ЛПО-В9 Хромированная</t>
+  </si>
+  <si>
+    <t>STR591</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-12 Хромированная</t>
+  </si>
+  <si>
+    <t>STR587</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-9 Хромированная</t>
+  </si>
+  <si>
+    <t>STR1324</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-30/30 Хромированная</t>
+  </si>
+  <si>
+    <t>STR896</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-25/25 Хромированная</t>
+  </si>
+  <si>
+    <t>STR892</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-20/20 Хромированная</t>
+  </si>
+  <si>
+    <t>STR860</t>
+  </si>
+  <si>
+    <t>Латунный Г-образный профиль ЛПО-Г10 Хромированная</t>
+  </si>
+  <si>
+    <t>STR888</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-15/15 Хромированная</t>
+  </si>
+  <si>
+    <t>STR884</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-10/10 Хромированная</t>
+  </si>
+  <si>
+    <t>STR880</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-26 Хромированная</t>
+  </si>
+  <si>
+    <t>STR1545</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль ЛПП-10 Полированная</t>
+  </si>
+  <si>
+    <t>STR1546</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль ЛПП-10 Брашированная</t>
+  </si>
+  <si>
+    <t>STR1547</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль ЛПП-10 Антик</t>
+  </si>
+  <si>
+    <t>STR1548</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль ЛПП-10 Хромированная</t>
+  </si>
+  <si>
+    <t>STR1565</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛП-8х15х8 Полированная</t>
+  </si>
+  <si>
+    <t>STR1566</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛП-8х15х8 Брашированная</t>
+  </si>
+  <si>
+    <t>STR1567</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛП-8х15х8 Антик</t>
+  </si>
+  <si>
+    <t>STR1568</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛП-8х15х8 Хромированная</t>
+  </si>
+  <si>
+    <t>STR1569</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛП-8х20х8 Полированная</t>
+  </si>
+  <si>
+    <t>STR1570</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛП-8х20х8 Брашированная</t>
+  </si>
+  <si>
+    <t>STR1571</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛП-8х20х8 Антик</t>
+  </si>
+  <si>
+    <t>STR1572</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛП-8х20х8 Хромированная</t>
+  </si>
+  <si>
+    <t>STR1553</t>
+  </si>
+  <si>
+    <t>Латунная полоса ЛРР-20 Полированная</t>
+  </si>
+  <si>
+    <t>STR1549</t>
+  </si>
+  <si>
+    <t>Латунная полоса ЛРР-10 Полированная</t>
+  </si>
+  <si>
+    <t>STR1554</t>
+  </si>
+  <si>
+    <t>Латунная полоса ЛРР-20 Брашированная</t>
+  </si>
+  <si>
+    <t>STR1550</t>
+  </si>
+  <si>
+    <t>Латунная полоса ЛРР-10 Брашированная</t>
+  </si>
+  <si>
+    <t>STR1555</t>
+  </si>
+  <si>
+    <t>Латунная полоса ЛРР-20 Антик</t>
+  </si>
+  <si>
+    <t>STR1551</t>
+  </si>
+  <si>
+    <t>Латунная полоса ЛРР-10 Антик</t>
+  </si>
+  <si>
+    <t>STR1556</t>
+  </si>
+  <si>
+    <t>Латунная полоса ЛРР-20 Хромированная</t>
+  </si>
+  <si>
+    <t>STR1552</t>
+  </si>
+  <si>
+    <t>Латунная полоса ЛРР-10 Хромированная</t>
+  </si>
+  <si>
+    <t>Т-образные профили латунные</t>
+  </si>
+  <si>
+    <t>STR1561</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-20/10 Полированная</t>
+  </si>
+  <si>
+    <t>STR1557</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-12/7 Полированная</t>
+  </si>
+  <si>
+    <t>STR677</t>
+  </si>
+  <si>
+    <t>База для Т-образного профиля ПТО 10 00 - Без покрытия</t>
+  </si>
+  <si>
+    <t>STR1562</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-20/10 Брашированная</t>
+  </si>
+  <si>
+    <t>STR1558</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-12/7 Брашированная</t>
+  </si>
+  <si>
+    <t>STR1941</t>
+  </si>
+  <si>
+    <t>База для Т-образного профиля ПТО 10</t>
+  </si>
+  <si>
+    <t>STR1563</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-20/10 Антик</t>
+  </si>
+  <si>
+    <t>STR1559</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-12/7 Антик</t>
+  </si>
+  <si>
+    <t>STR1942</t>
+  </si>
+  <si>
+    <t>База для Т-образного профиля ПТО 10 33 -Без покрытия, 0.9 м</t>
+  </si>
+  <si>
+    <t>STR1564</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-20/10 Хромированная</t>
+  </si>
+  <si>
+    <t>STR1560</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-12/7 Хромированная</t>
+  </si>
+  <si>
+    <t>STR1943</t>
+  </si>
+  <si>
+    <t>База для Т-образного профиля ПТО 10 33 -Без покрытия, 2.7 м</t>
+  </si>
+  <si>
+    <t>STR913</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-05 Полированная</t>
+  </si>
+  <si>
+    <t>STR596</t>
+  </si>
+  <si>
+    <t>Латунный Z-образный профиль ЛПЗ-10 Полированная</t>
+  </si>
+  <si>
+    <t>STR873</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-18 Полированная</t>
+  </si>
+  <si>
+    <t>STR869</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-13 Полированная</t>
+  </si>
+  <si>
+    <t>STR865</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-10 Полированная</t>
+  </si>
+  <si>
+    <t>STR861</t>
+  </si>
+  <si>
+    <t>Латунный Г-образный профиль ЛПО-Г12 Полированная</t>
+  </si>
+  <si>
+    <t>STR914</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-05 Брашированная</t>
+  </si>
+  <si>
+    <t>STR597</t>
+  </si>
+  <si>
+    <t>Латунный Z-образный профиль ЛПЗ-10 Брашированная</t>
+  </si>
+  <si>
+    <t>STR874</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-18 Брашированная</t>
+  </si>
+  <si>
+    <t>STR870</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-13 Брашированная</t>
+  </si>
+  <si>
+    <t>STR862</t>
+  </si>
+  <si>
+    <t>Латунный Г-образный профиль ЛПО-Г12 Брашированная</t>
+  </si>
+  <si>
+    <t>STR866</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-10 Брашированная</t>
+  </si>
+  <si>
+    <t>STR867</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-10 Антик</t>
+  </si>
+  <si>
+    <t>STR863</t>
+  </si>
+  <si>
+    <t>Латунный Г-образный профиль ЛПО-Г12 Антик</t>
+  </si>
+  <si>
+    <t>STR915</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-05 Антик</t>
+  </si>
+  <si>
+    <t>STR598</t>
+  </si>
+  <si>
+    <t>Латунный Z-образный профиль ЛПЗ-10 Антик</t>
+  </si>
+  <si>
+    <t>STR875</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-18 Антик</t>
+  </si>
+  <si>
+    <t>STR871</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-13 Антик</t>
+  </si>
+  <si>
+    <t>STR876</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-18 Хромированная</t>
+  </si>
+  <si>
+    <t>STR872</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-13 Хромированная</t>
+  </si>
+  <si>
+    <t>STR868</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-10 Хромированная</t>
+  </si>
+  <si>
+    <t>STR864</t>
+  </si>
+  <si>
+    <t>Латунный Г-образный профиль ЛПО-Г12 Хромированная</t>
+  </si>
+  <si>
+    <t>STR916</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-05 Хромированная</t>
+  </si>
+  <si>
+    <t>STR599</t>
+  </si>
+  <si>
+    <t>Латунный Z-образный профиль ЛПЗ-10 Хромированная</t>
+  </si>
+  <si>
+    <t>STR679</t>
+  </si>
+  <si>
+    <t>База для Т-образного профиля ПТО 12 00 - Без покрытия</t>
+  </si>
+  <si>
+    <t>STR1944</t>
+  </si>
+  <si>
+    <t>База для Т-образного профиля ПТО 12</t>
+  </si>
+  <si>
+    <t>STR1945</t>
+  </si>
+  <si>
+    <t>База для Т-образного профиля ПТО 12 33 -Без покрытия, 0.9 м</t>
+  </si>
+  <si>
+    <t>STR1946</t>
+  </si>
+  <si>
+    <t>База для Т-образного профиля ПТО 12 33 -Без покрытия, 2.7 м</t>
+  </si>
+  <si>
+    <t>STR681</t>
+  </si>
+  <si>
+    <t>База для Т-образного профиля ПТО 14 00 - Без покрытия</t>
+  </si>
+  <si>
+    <t>STR1948</t>
+  </si>
+  <si>
+    <t>База для Т-образного профиля ПТО 14 33 -Без покрытия, 0.9 м</t>
+  </si>
+  <si>
+    <t>STR675</t>
+  </si>
+  <si>
+    <t>База для Т-образного профиля ПТО 7 00 - Без покрытия</t>
+  </si>
+  <si>
+    <t>П-образные профили латунные</t>
+  </si>
+  <si>
+    <t>STR909</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛПО-П10х10 Полированная</t>
+  </si>
+  <si>
+    <t>STR905</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛП-12х12 Полированная</t>
+  </si>
+  <si>
+    <t>STR910</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛПО-П10х10 Брашированная</t>
+  </si>
+  <si>
+    <t>STR911</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛПО-П10х10 Антик</t>
+  </si>
+  <si>
+    <t>STR908</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛП-12х12 Хромированная</t>
+  </si>
+  <si>
+    <t>STR912</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛПО-П10х10 Хромированная</t>
+  </si>
+  <si>
+    <t>Г-образные профили латунные</t>
+  </si>
+  <si>
     <t>STR859</t>
   </si>
   <si>
     <t>Латунный Г-образный профиль ЛПО-Г10 Антик</t>
-  </si>
-[...523 lines deleted...]
-    <t>Латунный Г-образный профиль ЛПО-Г10 Полированная</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -4878,714 +4878,714 @@
       </c>
       <c r="C6" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="14">
-        <v>227</v>
+        <v>339</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>2</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E8" s="14">
-        <v>278</v>
+        <v>509</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="14">
-        <v>697</v>
+        <v>227</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="14">
-        <v>208</v>
+        <v>278</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="14">
-        <v>266</v>
+        <v>697</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E12" s="14">
-        <v>403</v>
+        <v>208</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="14">
-        <v>339</v>
+        <v>403</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="5">
         <v>8</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E14" s="14">
-        <v>509</v>
+        <v>266</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="5">
         <v>9</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>25</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E15" s="14">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="5">
         <v>10</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>27</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E16" s="14">
-        <v>583</v>
+        <v>376</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="5">
         <v>11</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>29</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E17" s="14">
-        <v>250</v>
+        <v>317</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="5">
         <v>12</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E18" s="14">
-        <v>322</v>
+        <v>583</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="5">
         <v>13</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E19" s="14">
-        <v>747</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="5">
         <v>14</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E20" s="14">
-        <v>177</v>
+        <v>322</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="5">
         <v>15</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>37</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E21" s="14">
-        <v>376</v>
+        <v>747</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="5">
         <v>16</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>39</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>40</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E22" s="14">
-        <v>318</v>
+        <v>177</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="5">
         <v>17</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>42</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E23" s="14">
-        <v>509</v>
+        <v>208</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="5">
         <v>18</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>43</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>44</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E24" s="14">
-        <v>227</v>
+        <v>266</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="5">
         <v>19</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>46</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E25" s="14">
-        <v>278</v>
+        <v>403</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="5">
         <v>20</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>47</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>48</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E26" s="14">
-        <v>747</v>
+        <v>509</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="5">
         <v>21</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>49</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>50</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E27" s="14">
-        <v>317</v>
+        <v>227</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="5">
         <v>22</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>52</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E28" s="14">
-        <v>208</v>
+        <v>278</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="5">
         <v>23</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>54</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E29" s="14">
-        <v>403</v>
+        <v>747</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="5">
         <v>24</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>55</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>56</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E30" s="14">
-        <v>266</v>
+        <v>317</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5">
         <v>25</v>
       </c>
       <c r="B31" s="11" t="s">
         <v>57</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>58</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E31" s="14">
-        <v>376</v>
+        <v>322</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="5">
         <v>26</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>59</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>60</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E32" s="14">
-        <v>318</v>
+        <v>697</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="5">
         <v>27</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>61</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>62</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E33" s="14">
-        <v>583</v>
+        <v>339</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="5">
         <v>28</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>63</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>64</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E34" s="14">
-        <v>250</v>
+        <v>208</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="5">
         <v>29</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>65</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>66</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E35" s="14">
-        <v>322</v>
+        <v>318</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="5">
         <v>30</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>67</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>68</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E36" s="14">
-        <v>697</v>
+        <v>376</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="5">
         <v>31</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>69</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>70</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E37" s="14">
-        <v>208</v>
+        <v>583</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="5">
         <v>32</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>71</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>72</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E38" s="14">
-        <v>339</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="5">
         <v>33</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>73</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>74</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E39" s="14">
-        <v>747</v>
+        <v>509</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="5">
         <v>34</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>75</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>76</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E40" s="14">
-        <v>208</v>
+        <v>227</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="5">
         <v>35</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>77</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>78</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E41" s="14">
-        <v>317</v>
+        <v>278</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="5">
         <v>36</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>79</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>80</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E42" s="14">
-        <v>266</v>
+        <v>747</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="5">
         <v>37</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>81</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>82</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E43" s="14">
-        <v>403</v>
+        <v>317</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="5">
         <v>38</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>83</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>84</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E44" s="14">
-        <v>509</v>
+        <v>208</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="5">
         <v>39</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>85</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>86</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E45" s="14">
-        <v>227</v>
+        <v>266</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="5">
         <v>40</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>87</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>88</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E46" s="14">
-        <v>278</v>
+        <v>403</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="5">
         <v>41</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>89</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>90</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E47" s="14">
         <v>583</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="5">
         <v>42</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>91</v>
@@ -5677,289 +5677,289 @@
       </c>
       <c r="C53" s="8" t="s">
         <v>102</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E53" s="14">
         <v>376</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="5">
         <v>48</v>
       </c>
       <c r="B54" s="11" t="s">
         <v>103</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>104</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E54" s="14">
-        <v>583</v>
+        <v>318</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="5">
         <v>49</v>
       </c>
       <c r="B55" s="11" t="s">
         <v>105</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>106</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E55" s="14">
-        <v>227</v>
+        <v>583</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="5">
         <v>50</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>107</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>108</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E56" s="14">
-        <v>322</v>
+        <v>227</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="5">
         <v>51</v>
       </c>
       <c r="B57" s="11" t="s">
         <v>109</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>110</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E57" s="14">
-        <v>747</v>
+        <v>322</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="5">
         <v>52</v>
       </c>
       <c r="B58" s="11" t="s">
         <v>111</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>112</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E58" s="14">
-        <v>339</v>
+        <v>747</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="5">
         <v>53</v>
       </c>
       <c r="B59" s="11" t="s">
         <v>113</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>114</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E59" s="14">
-        <v>318</v>
+        <v>339</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="5">
         <v>54</v>
       </c>
       <c r="B60" s="11" t="s">
         <v>115</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>116</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E60" s="14">
-        <v>318</v>
+        <v>747</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="5">
         <v>55</v>
       </c>
       <c r="B61" s="11" t="s">
         <v>117</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>118</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E61" s="14">
-        <v>339</v>
+        <v>318</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="5">
         <v>56</v>
       </c>
       <c r="B62" s="11" t="s">
         <v>119</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>120</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E62" s="14">
-        <v>583</v>
+        <v>339</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="5">
         <v>57</v>
       </c>
       <c r="B63" s="11" t="s">
         <v>121</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>122</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E63" s="14">
-        <v>322</v>
+        <v>583</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="5">
         <v>58</v>
       </c>
       <c r="B64" s="11" t="s">
         <v>123</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>124</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E64" s="14">
-        <v>747</v>
+        <v>322</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="5">
         <v>59</v>
       </c>
       <c r="B65" s="11" t="s">
         <v>125</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>126</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E65" s="14">
-        <v>318</v>
+        <v>322</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="5">
         <v>60</v>
       </c>
       <c r="B66" s="11" t="s">
         <v>127</v>
       </c>
       <c r="C66" s="8" t="s">
         <v>128</v>
       </c>
       <c r="D66" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E66" s="14">
-        <v>339</v>
+        <v>747</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="5">
         <v>61</v>
       </c>
       <c r="B67" s="11" t="s">
         <v>129</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>130</v>
       </c>
       <c r="D67" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E67" s="14">
-        <v>322</v>
+        <v>318</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="5">
         <v>62</v>
       </c>
       <c r="B68" s="11" t="s">
         <v>131</v>
       </c>
       <c r="C68" s="8" t="s">
         <v>132</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E68" s="14">
-        <v>747</v>
+        <v>339</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="5">
         <v>63</v>
       </c>
       <c r="B69" s="11" t="s">
         <v>133</v>
       </c>
       <c r="C69" s="8" t="s">
         <v>134</v>
       </c>
       <c r="D69" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E69" s="14">
         <v>747</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="5">
         <v>64</v>
       </c>
       <c r="B70" s="11" t="s">
         <v>135</v>
@@ -6204,833 +6204,833 @@
       </c>
       <c r="C84" s="8" t="s">
         <v>164</v>
       </c>
       <c r="D84" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E84" s="14">
         <v>339</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="5">
         <v>79</v>
       </c>
       <c r="B85" s="11" t="s">
         <v>165</v>
       </c>
       <c r="C85" s="8" t="s">
         <v>166</v>
       </c>
       <c r="D85" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E85" s="14">
-        <v>513</v>
+        <v>500</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="5">
         <v>80</v>
       </c>
       <c r="B86" s="11" t="s">
         <v>167</v>
       </c>
       <c r="C86" s="8" t="s">
         <v>168</v>
       </c>
       <c r="D86" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E86" s="14">
-        <v>363</v>
+        <v>513</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="5">
         <v>81</v>
       </c>
       <c r="B87" s="11" t="s">
         <v>169</v>
       </c>
       <c r="C87" s="8" t="s">
         <v>170</v>
       </c>
       <c r="D87" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E87" s="14">
-        <v>266</v>
+        <v>363</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="5">
         <v>82</v>
       </c>
       <c r="B88" s="11" t="s">
         <v>171</v>
       </c>
       <c r="C88" s="8" t="s">
         <v>172</v>
       </c>
       <c r="D88" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E88" s="14">
-        <v>482</v>
+        <v>266</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="5">
         <v>83</v>
       </c>
       <c r="B89" s="11" t="s">
         <v>173</v>
       </c>
       <c r="C89" s="8" t="s">
         <v>174</v>
       </c>
       <c r="D89" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E89" s="14">
-        <v>276</v>
+        <v>482</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="5">
         <v>84</v>
       </c>
       <c r="B90" s="11" t="s">
         <v>175</v>
       </c>
       <c r="C90" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D90" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E90" s="14">
-        <v>538</v>
+        <v>276</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="5">
         <v>85</v>
       </c>
       <c r="B91" s="11" t="s">
         <v>177</v>
       </c>
       <c r="C91" s="8" t="s">
         <v>178</v>
       </c>
       <c r="D91" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E91" s="14">
-        <v>319</v>
+        <v>538</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="5">
         <v>86</v>
       </c>
       <c r="B92" s="11" t="s">
         <v>179</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>180</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E92" s="14">
-        <v>500</v>
+        <v>319</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="5">
         <v>87</v>
       </c>
       <c r="B93" s="11" t="s">
         <v>181</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>182</v>
       </c>
       <c r="D93" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E93" s="14">
-        <v>458</v>
+        <v>306</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="5">
         <v>88</v>
       </c>
       <c r="B94" s="11" t="s">
         <v>183</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>184</v>
       </c>
       <c r="D94" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E94" s="14">
-        <v>567</v>
+        <v>599</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="5">
         <v>89</v>
       </c>
       <c r="B95" s="11" t="s">
         <v>185</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>186</v>
       </c>
       <c r="D95" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E95" s="14">
-        <v>333</v>
+        <v>343</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="5">
         <v>90</v>
       </c>
       <c r="B96" s="11" t="s">
         <v>187</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>188</v>
       </c>
       <c r="D96" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E96" s="14">
-        <v>500</v>
+        <v>458</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="5">
         <v>91</v>
       </c>
       <c r="B97" s="11" t="s">
         <v>189</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>190</v>
       </c>
       <c r="D97" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E97" s="14">
-        <v>203</v>
+        <v>567</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="5">
         <v>92</v>
       </c>
       <c r="B98" s="11" t="s">
         <v>191</v>
       </c>
       <c r="C98" s="8" t="s">
         <v>192</v>
       </c>
       <c r="D98" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E98" s="14">
-        <v>306</v>
+        <v>333</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="5">
         <v>93</v>
       </c>
       <c r="B99" s="11" t="s">
         <v>193</v>
       </c>
       <c r="C99" s="8" t="s">
         <v>194</v>
       </c>
       <c r="D99" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E99" s="14">
-        <v>599</v>
+        <v>500</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="5">
         <v>94</v>
       </c>
       <c r="B100" s="11" t="s">
         <v>195</v>
       </c>
       <c r="C100" s="8" t="s">
         <v>196</v>
       </c>
       <c r="D100" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E100" s="14">
-        <v>343</v>
+        <v>203</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="5">
         <v>95</v>
       </c>
       <c r="B101" s="11" t="s">
         <v>197</v>
       </c>
       <c r="C101" s="8" t="s">
         <v>198</v>
       </c>
       <c r="D101" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E101" s="14">
-        <v>319</v>
+        <v>500</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="5">
         <v>96</v>
       </c>
       <c r="B102" s="11" t="s">
         <v>199</v>
       </c>
       <c r="C102" s="8" t="s">
         <v>200</v>
       </c>
       <c r="D102" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E102" s="14">
-        <v>500</v>
+        <v>276</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="5">
         <v>97</v>
       </c>
       <c r="B103" s="11" t="s">
         <v>201</v>
       </c>
       <c r="C103" s="8" t="s">
         <v>202</v>
       </c>
       <c r="D103" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E103" s="14">
-        <v>513</v>
+        <v>319</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="5">
         <v>98</v>
       </c>
       <c r="B104" s="11" t="s">
         <v>203</v>
       </c>
       <c r="C104" s="8" t="s">
         <v>204</v>
       </c>
       <c r="D104" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E104" s="14">
-        <v>363</v>
+        <v>500</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="5">
         <v>99</v>
       </c>
       <c r="B105" s="11" t="s">
         <v>205</v>
       </c>
       <c r="C105" s="8" t="s">
         <v>206</v>
       </c>
       <c r="D105" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E105" s="14">
-        <v>266</v>
+        <v>513</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="5">
         <v>100</v>
       </c>
       <c r="B106" s="11" t="s">
         <v>207</v>
       </c>
       <c r="C106" s="8" t="s">
         <v>208</v>
       </c>
       <c r="D106" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E106" s="14">
-        <v>500</v>
+        <v>363</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="5">
         <v>101</v>
       </c>
       <c r="B107" s="11" t="s">
         <v>209</v>
       </c>
       <c r="C107" s="8" t="s">
         <v>210</v>
       </c>
       <c r="D107" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E107" s="14">
-        <v>276</v>
+        <v>266</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="5">
         <v>102</v>
       </c>
       <c r="B108" s="11" t="s">
         <v>211</v>
       </c>
       <c r="C108" s="8" t="s">
         <v>212</v>
       </c>
       <c r="D108" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E108" s="14">
-        <v>482</v>
+        <v>306</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="5">
         <v>103</v>
       </c>
       <c r="B109" s="11" t="s">
         <v>213</v>
       </c>
       <c r="C109" s="8" t="s">
         <v>214</v>
       </c>
       <c r="D109" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E109" s="14">
-        <v>203</v>
+        <v>482</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="5">
         <v>104</v>
       </c>
       <c r="B110" s="11" t="s">
         <v>215</v>
       </c>
       <c r="C110" s="8" t="s">
         <v>216</v>
       </c>
       <c r="D110" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E110" s="14">
-        <v>343</v>
+        <v>203</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="5">
         <v>105</v>
       </c>
       <c r="B111" s="11" t="s">
         <v>217</v>
       </c>
       <c r="C111" s="8" t="s">
         <v>218</v>
       </c>
       <c r="D111" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E111" s="14">
-        <v>458</v>
+        <v>343</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="5">
         <v>106</v>
       </c>
       <c r="B112" s="11" t="s">
         <v>219</v>
       </c>
       <c r="C112" s="8" t="s">
         <v>220</v>
       </c>
       <c r="D112" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E112" s="14">
-        <v>567</v>
+        <v>458</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="5">
         <v>107</v>
       </c>
       <c r="B113" s="11" t="s">
         <v>221</v>
       </c>
       <c r="C113" s="8" t="s">
         <v>222</v>
       </c>
       <c r="D113" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E113" s="14">
-        <v>306</v>
+        <v>567</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="5">
         <v>108</v>
       </c>
       <c r="B114" s="11" t="s">
         <v>223</v>
       </c>
       <c r="C114" s="8" t="s">
         <v>224</v>
       </c>
       <c r="D114" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E114" s="14">
-        <v>276</v>
+        <v>513</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="5">
         <v>109</v>
       </c>
       <c r="B115" s="11" t="s">
         <v>225</v>
       </c>
       <c r="C115" s="8" t="s">
         <v>226</v>
       </c>
       <c r="D115" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E115" s="14">
-        <v>500</v>
+        <v>276</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="5">
         <v>110</v>
       </c>
       <c r="B116" s="11" t="s">
         <v>227</v>
       </c>
       <c r="C116" s="8" t="s">
         <v>228</v>
       </c>
       <c r="D116" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E116" s="14">
-        <v>319</v>
+        <v>500</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="5">
         <v>111</v>
       </c>
       <c r="B117" s="11" t="s">
         <v>229</v>
       </c>
       <c r="C117" s="8" t="s">
         <v>230</v>
       </c>
       <c r="D117" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E117" s="14">
-        <v>266</v>
+        <v>319</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="5">
         <v>112</v>
       </c>
       <c r="B118" s="11" t="s">
         <v>231</v>
       </c>
       <c r="C118" s="8" t="s">
         <v>232</v>
       </c>
       <c r="D118" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E118" s="14">
-        <v>500</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="5">
         <v>113</v>
       </c>
       <c r="B119" s="11" t="s">
         <v>233</v>
       </c>
       <c r="C119" s="8" t="s">
         <v>234</v>
       </c>
       <c r="D119" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E119" s="14">
-        <v>513</v>
+        <v>500</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="5">
         <v>114</v>
       </c>
       <c r="B120" s="11" t="s">
         <v>235</v>
       </c>
       <c r="C120" s="8" t="s">
         <v>236</v>
       </c>
       <c r="D120" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E120" s="14">
-        <v>567</v>
+        <v>343</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="5">
         <v>115</v>
       </c>
       <c r="B121" s="11" t="s">
         <v>237</v>
       </c>
       <c r="C121" s="8" t="s">
         <v>238</v>
       </c>
       <c r="D121" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E121" s="14">
-        <v>306</v>
+        <v>458</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="5">
         <v>116</v>
       </c>
       <c r="B122" s="11" t="s">
         <v>239</v>
       </c>
       <c r="C122" s="8" t="s">
         <v>240</v>
       </c>
       <c r="D122" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E122" s="14">
-        <v>482</v>
+        <v>567</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="5">
         <v>117</v>
       </c>
       <c r="B123" s="11" t="s">
         <v>241</v>
       </c>
       <c r="C123" s="8" t="s">
         <v>242</v>
       </c>
       <c r="D123" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E123" s="14">
-        <v>203</v>
+        <v>306</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="5">
         <v>118</v>
       </c>
       <c r="B124" s="11" t="s">
         <v>243</v>
       </c>
       <c r="C124" s="8" t="s">
         <v>244</v>
       </c>
       <c r="D124" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E124" s="14">
-        <v>343</v>
+        <v>482</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="5">
         <v>119</v>
       </c>
       <c r="B125" s="11" t="s">
         <v>245</v>
       </c>
       <c r="C125" s="8" t="s">
         <v>246</v>
       </c>
       <c r="D125" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E125" s="14">
-        <v>458</v>
+        <v>203</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="5">
         <v>120</v>
       </c>
       <c r="B126" s="11" t="s">
         <v>247</v>
       </c>
       <c r="C126" s="8" t="s">
         <v>248</v>
       </c>
       <c r="D126" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E126" s="14">
-        <v>500</v>
+        <v>276</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="5">
         <v>121</v>
       </c>
       <c r="B127" s="11" t="s">
         <v>249</v>
       </c>
       <c r="C127" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D127" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E127" s="14">
-        <v>276</v>
+        <v>343</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="5">
         <v>122</v>
       </c>
       <c r="B128" s="11" t="s">
         <v>251</v>
       </c>
       <c r="C128" s="8" t="s">
         <v>252</v>
       </c>
       <c r="D128" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E128" s="14">
-        <v>343</v>
+        <v>500</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="5">
         <v>123</v>
       </c>
       <c r="B129" s="11" t="s">
         <v>253</v>
       </c>
       <c r="C129" s="8" t="s">
         <v>254</v>
       </c>
       <c r="D129" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E129" s="14">
-        <v>343</v>
+        <v>500</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="5">
         <v>124</v>
       </c>
       <c r="B130" s="11" t="s">
         <v>255</v>
       </c>
       <c r="C130" s="8" t="s">
         <v>256</v>
       </c>
       <c r="D130" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E130" s="14">
-        <v>500</v>
+        <v>276</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="5">
         <v>125</v>
       </c>
       <c r="B131" s="11" t="s">
         <v>257</v>
       </c>
       <c r="C131" s="8" t="s">
         <v>258</v>
       </c>
       <c r="D131" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E131" s="14">
-        <v>276</v>
+        <v>343</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="5">
         <v>126</v>
       </c>
       <c r="B132" s="11" t="s">
         <v>259</v>
       </c>
       <c r="C132" s="8" t="s">
         <v>260</v>
       </c>
       <c r="D132" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E132" s="14">
         <v>160</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="5">
         <v>127</v>
       </c>
       <c r="B133" s="11" t="s">
         <v>261</v>
@@ -7105,680 +7105,680 @@
       </c>
       <c r="C137" s="8" t="s">
         <v>270</v>
       </c>
       <c r="D137" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E137" s="14">
         <v>307</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="5">
         <v>132</v>
       </c>
       <c r="B138" s="11" t="s">
         <v>271</v>
       </c>
       <c r="C138" s="8" t="s">
         <v>272</v>
       </c>
       <c r="D138" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E138" s="14">
-        <v>307</v>
+        <v>459</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="5">
         <v>133</v>
       </c>
       <c r="B139" s="11" t="s">
         <v>273</v>
       </c>
       <c r="C139" s="8" t="s">
         <v>274</v>
       </c>
       <c r="D139" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E139" s="14">
-        <v>800</v>
+        <v>317</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="5">
         <v>134</v>
       </c>
       <c r="B140" s="11" t="s">
         <v>275</v>
       </c>
       <c r="C140" s="8" t="s">
         <v>276</v>
       </c>
       <c r="D140" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E140" s="14">
-        <v>371</v>
+        <v>238</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="5">
         <v>135</v>
       </c>
       <c r="B141" s="11" t="s">
         <v>277</v>
       </c>
       <c r="C141" s="8" t="s">
         <v>278</v>
       </c>
       <c r="D141" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E141" s="14">
-        <v>374</v>
+        <v>307</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="5">
         <v>136</v>
       </c>
       <c r="B142" s="11" t="s">
         <v>279</v>
       </c>
       <c r="C142" s="8" t="s">
         <v>280</v>
       </c>
       <c r="D142" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E142" s="14">
-        <v>217</v>
+        <v>800</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="5">
         <v>137</v>
       </c>
       <c r="B143" s="11" t="s">
         <v>281</v>
       </c>
       <c r="C143" s="8" t="s">
         <v>282</v>
       </c>
       <c r="D143" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E143" s="14">
-        <v>459</v>
+        <v>371</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="5">
         <v>138</v>
       </c>
       <c r="B144" s="11" t="s">
         <v>283</v>
       </c>
       <c r="C144" s="8" t="s">
         <v>284</v>
       </c>
       <c r="D144" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E144" s="14">
-        <v>317</v>
+        <v>374</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="5">
         <v>139</v>
       </c>
       <c r="B145" s="11" t="s">
         <v>285</v>
       </c>
       <c r="C145" s="8" t="s">
         <v>286</v>
       </c>
       <c r="D145" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E145" s="14">
-        <v>238</v>
+        <v>217</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="5">
         <v>140</v>
       </c>
       <c r="B146" s="11" t="s">
         <v>287</v>
       </c>
       <c r="C146" s="8" t="s">
         <v>288</v>
       </c>
       <c r="D146" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E146" s="14">
-        <v>271</v>
+        <v>500</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="5">
         <v>141</v>
       </c>
       <c r="B147" s="11" t="s">
         <v>289</v>
       </c>
       <c r="C147" s="8" t="s">
         <v>290</v>
       </c>
       <c r="D147" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E147" s="14">
-        <v>425</v>
+        <v>271</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="5">
         <v>142</v>
       </c>
       <c r="B148" s="11" t="s">
         <v>291</v>
       </c>
       <c r="C148" s="8" t="s">
         <v>292</v>
       </c>
       <c r="D148" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E148" s="14">
-        <v>241</v>
+        <v>425</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="5">
         <v>143</v>
       </c>
       <c r="B149" s="11" t="s">
         <v>293</v>
       </c>
       <c r="C149" s="8" t="s">
         <v>294</v>
       </c>
       <c r="D149" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E149" s="14">
-        <v>800</v>
+        <v>241</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="5">
         <v>144</v>
       </c>
       <c r="B150" s="11" t="s">
         <v>295</v>
       </c>
       <c r="C150" s="8" t="s">
         <v>296</v>
       </c>
       <c r="D150" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E150" s="14">
-        <v>397</v>
+        <v>800</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="5">
         <v>145</v>
       </c>
       <c r="B151" s="11" t="s">
         <v>297</v>
       </c>
       <c r="C151" s="8" t="s">
         <v>298</v>
       </c>
       <c r="D151" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E151" s="14">
-        <v>193</v>
+        <v>397</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="5">
         <v>146</v>
       </c>
       <c r="B152" s="11" t="s">
         <v>299</v>
       </c>
       <c r="C152" s="8" t="s">
         <v>300</v>
       </c>
       <c r="D152" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E152" s="14">
-        <v>343</v>
+        <v>193</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="5">
         <v>147</v>
       </c>
       <c r="B153" s="11" t="s">
         <v>301</v>
       </c>
       <c r="C153" s="8" t="s">
         <v>302</v>
       </c>
       <c r="D153" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E153" s="14">
-        <v>500</v>
+        <v>343</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="5">
         <v>148</v>
       </c>
       <c r="B154" s="11" t="s">
         <v>303</v>
       </c>
       <c r="C154" s="8" t="s">
         <v>304</v>
       </c>
       <c r="D154" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E154" s="14">
-        <v>238</v>
+        <v>371</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="5">
         <v>149</v>
       </c>
       <c r="B155" s="11" t="s">
         <v>305</v>
       </c>
       <c r="C155" s="8" t="s">
         <v>306</v>
       </c>
       <c r="D155" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E155" s="14">
-        <v>317</v>
+        <v>217</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="5">
         <v>150</v>
       </c>
       <c r="B156" s="11" t="s">
         <v>307</v>
       </c>
       <c r="C156" s="8" t="s">
         <v>308</v>
       </c>
       <c r="D156" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E156" s="14">
-        <v>307</v>
+        <v>238</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="5">
         <v>151</v>
       </c>
       <c r="B157" s="11" t="s">
         <v>309</v>
       </c>
       <c r="C157" s="8" t="s">
         <v>310</v>
       </c>
       <c r="D157" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E157" s="14">
-        <v>800</v>
+        <v>317</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="5">
         <v>152</v>
       </c>
       <c r="B158" s="11" t="s">
         <v>311</v>
       </c>
       <c r="C158" s="8" t="s">
         <v>312</v>
       </c>
       <c r="D158" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E158" s="14">
-        <v>371</v>
+        <v>307</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="5">
         <v>153</v>
       </c>
       <c r="B159" s="11" t="s">
         <v>313</v>
       </c>
       <c r="C159" s="8" t="s">
         <v>314</v>
       </c>
       <c r="D159" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E159" s="14">
-        <v>217</v>
+        <v>800</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="5">
         <v>154</v>
       </c>
       <c r="B160" s="11" t="s">
         <v>315</v>
       </c>
       <c r="C160" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D160" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E160" s="14">
-        <v>343</v>
+        <v>241</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="5">
         <v>155</v>
       </c>
       <c r="B161" s="11" t="s">
         <v>317</v>
       </c>
       <c r="C161" s="8" t="s">
         <v>318</v>
       </c>
       <c r="D161" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E161" s="14">
-        <v>271</v>
+        <v>800</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="5">
         <v>156</v>
       </c>
       <c r="B162" s="11" t="s">
         <v>319</v>
       </c>
       <c r="C162" s="8" t="s">
         <v>320</v>
       </c>
       <c r="D162" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E162" s="14">
-        <v>241</v>
+        <v>397</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="5">
         <v>157</v>
       </c>
       <c r="B163" s="11" t="s">
         <v>321</v>
       </c>
       <c r="C163" s="8" t="s">
         <v>322</v>
       </c>
       <c r="D163" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E163" s="14">
-        <v>800</v>
+        <v>193</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="5">
         <v>158</v>
       </c>
       <c r="B164" s="11" t="s">
         <v>323</v>
       </c>
       <c r="C164" s="8" t="s">
         <v>324</v>
       </c>
       <c r="D164" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E164" s="14">
-        <v>397</v>
+        <v>343</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="5">
         <v>159</v>
       </c>
       <c r="B165" s="11" t="s">
         <v>325</v>
       </c>
       <c r="C165" s="8" t="s">
         <v>326</v>
       </c>
       <c r="D165" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E165" s="14">
-        <v>193</v>
+        <v>271</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="5">
         <v>160</v>
       </c>
       <c r="B166" s="11" t="s">
         <v>327</v>
       </c>
       <c r="C166" s="8" t="s">
         <v>328</v>
       </c>
       <c r="D166" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E166" s="14">
-        <v>371</v>
+        <v>238</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="5">
         <v>161</v>
       </c>
       <c r="B167" s="11" t="s">
         <v>329</v>
       </c>
       <c r="C167" s="8" t="s">
         <v>330</v>
       </c>
       <c r="D167" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E167" s="14">
-        <v>217</v>
+        <v>307</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="5">
         <v>162</v>
       </c>
       <c r="B168" s="11" t="s">
         <v>331</v>
       </c>
       <c r="C168" s="8" t="s">
         <v>332</v>
       </c>
       <c r="D168" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E168" s="14">
-        <v>238</v>
+        <v>317</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="5">
         <v>163</v>
       </c>
       <c r="B169" s="11" t="s">
         <v>333</v>
       </c>
       <c r="C169" s="8" t="s">
         <v>334</v>
       </c>
       <c r="D169" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E169" s="14">
-        <v>307</v>
+        <v>371</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="5">
         <v>164</v>
       </c>
       <c r="B170" s="11" t="s">
         <v>335</v>
       </c>
       <c r="C170" s="8" t="s">
         <v>336</v>
       </c>
       <c r="D170" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E170" s="14">
-        <v>317</v>
+        <v>217</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="5">
         <v>165</v>
       </c>
       <c r="B171" s="11" t="s">
         <v>337</v>
       </c>
       <c r="C171" s="8" t="s">
         <v>338</v>
       </c>
       <c r="D171" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E171" s="14">
-        <v>241</v>
+        <v>343</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="5">
         <v>166</v>
       </c>
       <c r="B172" s="11" t="s">
         <v>339</v>
       </c>
       <c r="C172" s="8" t="s">
         <v>340</v>
       </c>
       <c r="D172" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E172" s="14">
-        <v>397</v>
+        <v>271</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="5">
         <v>167</v>
       </c>
       <c r="B173" s="11" t="s">
         <v>341</v>
       </c>
       <c r="C173" s="8" t="s">
         <v>342</v>
       </c>
       <c r="D173" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E173" s="14">
-        <v>193</v>
+        <v>241</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="5">
         <v>168</v>
       </c>
       <c r="B174" s="11" t="s">
         <v>343</v>
       </c>
       <c r="C174" s="8" t="s">
         <v>344</v>
       </c>
       <c r="D174" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E174" s="14">
-        <v>343</v>
+        <v>397</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="5">
         <v>169</v>
       </c>
       <c r="B175" s="11" t="s">
         <v>345</v>
       </c>
       <c r="C175" s="8" t="s">
         <v>346</v>
       </c>
       <c r="D175" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E175" s="14">
-        <v>271</v>
+        <v>193</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="5">
         <v>170</v>
       </c>
       <c r="B176" s="11" t="s">
         <v>347</v>
       </c>
       <c r="C176" s="8" t="s">
         <v>348</v>
       </c>
       <c r="D176" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E176" s="14">
         <v>307</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="5">
         <v>171</v>
       </c>
       <c r="B177" s="11" t="s">
         <v>349</v>
@@ -7904,85 +7904,85 @@
       </c>
       <c r="C184" s="8" t="s">
         <v>364</v>
       </c>
       <c r="D184" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E184" s="14">
         <v>217</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="5">
         <v>179</v>
       </c>
       <c r="B185" s="11" t="s">
         <v>365</v>
       </c>
       <c r="C185" s="8" t="s">
         <v>366</v>
       </c>
       <c r="D185" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E185" s="14">
-        <v>266</v>
+        <v>343</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="5">
         <v>180</v>
       </c>
       <c r="B186" s="11" t="s">
         <v>367</v>
       </c>
       <c r="C186" s="8" t="s">
         <v>368</v>
       </c>
       <c r="D186" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E186" s="14">
-        <v>217</v>
+        <v>266</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="5">
         <v>181</v>
       </c>
       <c r="B187" s="11" t="s">
         <v>369</v>
       </c>
       <c r="C187" s="8" t="s">
         <v>370</v>
       </c>
       <c r="D187" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E187" s="14">
-        <v>343</v>
+        <v>217</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="5">
         <v>182</v>
       </c>
       <c r="B188" s="11" t="s">
         <v>371</v>
       </c>
       <c r="C188" s="8" t="s">
         <v>372</v>
       </c>
       <c r="D188" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E188" s="14">
         <v>307</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="5">
         <v>183</v>
       </c>
       <c r="B189" s="11" t="s">
         <v>373</v>
@@ -8023,272 +8023,272 @@
       </c>
       <c r="C191" s="8" t="s">
         <v>378</v>
       </c>
       <c r="D191" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E191" s="14">
         <v>217</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="5">
         <v>186</v>
       </c>
       <c r="B192" s="11" t="s">
         <v>379</v>
       </c>
       <c r="C192" s="8" t="s">
         <v>380</v>
       </c>
       <c r="D192" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E192" s="14">
-        <v>490</v>
+        <v>217</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="5">
         <v>187</v>
       </c>
       <c r="B193" s="11" t="s">
         <v>381</v>
       </c>
       <c r="C193" s="8" t="s">
         <v>382</v>
       </c>
       <c r="D193" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E193" s="14">
-        <v>217</v>
+        <v>490</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="5">
         <v>188</v>
       </c>
       <c r="B194" s="11" t="s">
         <v>383</v>
       </c>
       <c r="C194" s="8" t="s">
         <v>384</v>
       </c>
       <c r="D194" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E194" s="14">
-        <v>252</v>
+        <v>381</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="5">
         <v>189</v>
       </c>
       <c r="B195" s="11" t="s">
         <v>385</v>
       </c>
       <c r="C195" s="8" t="s">
         <v>386</v>
       </c>
       <c r="D195" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E195" s="14">
-        <v>399</v>
+        <v>256</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="5">
         <v>190</v>
       </c>
       <c r="B196" s="11" t="s">
         <v>387</v>
       </c>
       <c r="C196" s="8" t="s">
         <v>388</v>
       </c>
       <c r="D196" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E196" s="14">
-        <v>347</v>
+        <v>528</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="5">
         <v>191</v>
       </c>
       <c r="B197" s="11" t="s">
         <v>389</v>
       </c>
       <c r="C197" s="8" t="s">
         <v>390</v>
       </c>
       <c r="D197" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E197" s="14">
-        <v>381</v>
+        <v>252</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="5">
         <v>192</v>
       </c>
       <c r="B198" s="11" t="s">
         <v>391</v>
       </c>
       <c r="C198" s="8" t="s">
         <v>392</v>
       </c>
       <c r="D198" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E198" s="14">
-        <v>256</v>
+        <v>399</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="5">
         <v>193</v>
       </c>
       <c r="B199" s="11" t="s">
         <v>393</v>
       </c>
       <c r="C199" s="8" t="s">
         <v>394</v>
       </c>
       <c r="D199" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E199" s="14">
-        <v>528</v>
+        <v>347</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="5">
         <v>194</v>
       </c>
       <c r="B200" s="11" t="s">
         <v>395</v>
       </c>
       <c r="C200" s="8" t="s">
         <v>396</v>
       </c>
       <c r="D200" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E200" s="14">
-        <v>308</v>
+        <v>452</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="5">
         <v>195</v>
       </c>
       <c r="B201" s="11" t="s">
         <v>397</v>
       </c>
       <c r="C201" s="8" t="s">
         <v>398</v>
       </c>
       <c r="D201" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E201" s="14">
-        <v>278</v>
+        <v>371</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="5">
         <v>196</v>
       </c>
       <c r="B202" s="11" t="s">
         <v>399</v>
       </c>
       <c r="C202" s="8" t="s">
         <v>400</v>
       </c>
       <c r="D202" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E202" s="14">
-        <v>298</v>
+        <v>308</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="5">
         <v>197</v>
       </c>
       <c r="B203" s="11" t="s">
         <v>401</v>
       </c>
       <c r="C203" s="8" t="s">
         <v>402</v>
       </c>
       <c r="D203" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E203" s="14">
-        <v>488</v>
+        <v>278</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="5">
         <v>198</v>
       </c>
       <c r="B204" s="11" t="s">
         <v>403</v>
       </c>
       <c r="C204" s="8" t="s">
         <v>404</v>
       </c>
       <c r="D204" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E204" s="14">
-        <v>452</v>
+        <v>298</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="5">
         <v>199</v>
       </c>
       <c r="B205" s="11" t="s">
         <v>405</v>
       </c>
       <c r="C205" s="8" t="s">
         <v>406</v>
       </c>
       <c r="D205" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E205" s="14">
-        <v>371</v>
+        <v>488</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="5">
         <v>200</v>
       </c>
       <c r="B206" s="11" t="s">
         <v>407</v>
       </c>
       <c r="C206" s="8" t="s">
         <v>408</v>
       </c>
       <c r="D206" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E206" s="14">
         <v>347</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="5">
         <v>201</v>
       </c>
       <c r="B207" s="11" t="s">
         <v>409</v>
@@ -8346,544 +8346,544 @@
       </c>
       <c r="C210" s="8" t="s">
         <v>416</v>
       </c>
       <c r="D210" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E210" s="14">
         <v>252</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="5">
         <v>205</v>
       </c>
       <c r="B211" s="11" t="s">
         <v>417</v>
       </c>
       <c r="C211" s="8" t="s">
         <v>418</v>
       </c>
       <c r="D211" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E211" s="14">
-        <v>371</v>
+        <v>298</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="5">
         <v>206</v>
       </c>
       <c r="B212" s="11" t="s">
         <v>419</v>
       </c>
       <c r="C212" s="8" t="s">
         <v>420</v>
       </c>
       <c r="D212" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E212" s="14">
-        <v>308</v>
+        <v>488</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="5">
         <v>207</v>
       </c>
       <c r="B213" s="11" t="s">
         <v>421</v>
       </c>
       <c r="C213" s="8" t="s">
         <v>422</v>
       </c>
       <c r="D213" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E213" s="14">
-        <v>256</v>
+        <v>371</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="5">
         <v>208</v>
       </c>
       <c r="B214" s="11" t="s">
         <v>423</v>
       </c>
       <c r="C214" s="8" t="s">
         <v>424</v>
       </c>
       <c r="D214" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E214" s="14">
-        <v>298</v>
+        <v>308</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="5">
         <v>209</v>
       </c>
       <c r="B215" s="11" t="s">
         <v>425</v>
       </c>
       <c r="C215" s="8" t="s">
         <v>426</v>
       </c>
       <c r="D215" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E215" s="14">
-        <v>488</v>
+        <v>256</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="5">
         <v>210</v>
       </c>
       <c r="B216" s="11" t="s">
         <v>427</v>
       </c>
       <c r="C216" s="8" t="s">
         <v>428</v>
       </c>
       <c r="D216" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E216" s="14">
-        <v>252</v>
+        <v>381</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="5">
         <v>211</v>
       </c>
       <c r="B217" s="11" t="s">
         <v>429</v>
       </c>
       <c r="C217" s="8" t="s">
         <v>430</v>
       </c>
       <c r="D217" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E217" s="14">
-        <v>528</v>
+        <v>278</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="5">
         <v>212</v>
       </c>
       <c r="B218" s="11" t="s">
         <v>431</v>
       </c>
       <c r="C218" s="8" t="s">
         <v>432</v>
       </c>
       <c r="D218" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E218" s="14">
-        <v>347</v>
+        <v>252</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="5">
         <v>213</v>
       </c>
       <c r="B219" s="11" t="s">
         <v>433</v>
       </c>
       <c r="C219" s="8" t="s">
         <v>434</v>
       </c>
       <c r="D219" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E219" s="14">
-        <v>381</v>
+        <v>528</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="5">
         <v>214</v>
       </c>
       <c r="B220" s="11" t="s">
         <v>435</v>
       </c>
       <c r="C220" s="8" t="s">
         <v>436</v>
       </c>
       <c r="D220" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E220" s="14">
-        <v>278</v>
+        <v>347</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="5">
         <v>215</v>
       </c>
       <c r="B221" s="11" t="s">
         <v>437</v>
       </c>
       <c r="C221" s="8" t="s">
         <v>438</v>
       </c>
       <c r="D221" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E221" s="14">
-        <v>256</v>
+        <v>371</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="5">
         <v>216</v>
       </c>
       <c r="B222" s="11" t="s">
         <v>439</v>
       </c>
       <c r="C222" s="8" t="s">
         <v>440</v>
       </c>
       <c r="D222" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E222" s="14">
-        <v>488</v>
+        <v>308</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="5">
         <v>217</v>
       </c>
       <c r="B223" s="11" t="s">
         <v>441</v>
       </c>
       <c r="C223" s="8" t="s">
         <v>442</v>
       </c>
       <c r="D223" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E223" s="14">
-        <v>298</v>
+        <v>256</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="5">
         <v>218</v>
       </c>
       <c r="B224" s="11" t="s">
         <v>443</v>
       </c>
       <c r="C224" s="8" t="s">
         <v>444</v>
       </c>
       <c r="D224" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E224" s="14">
-        <v>371</v>
+        <v>488</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="5">
         <v>219</v>
       </c>
       <c r="B225" s="11" t="s">
         <v>445</v>
       </c>
       <c r="C225" s="8" t="s">
         <v>446</v>
       </c>
       <c r="D225" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E225" s="14">
-        <v>308</v>
+        <v>298</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="5">
         <v>220</v>
       </c>
       <c r="B226" s="11" t="s">
         <v>447</v>
       </c>
       <c r="C226" s="8" t="s">
         <v>448</v>
       </c>
       <c r="D226" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E226" s="14">
-        <v>381</v>
+        <v>371</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="5">
         <v>221</v>
       </c>
       <c r="B227" s="11" t="s">
         <v>449</v>
       </c>
       <c r="C227" s="8" t="s">
         <v>450</v>
       </c>
       <c r="D227" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E227" s="14">
-        <v>278</v>
+        <v>381</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="5">
         <v>222</v>
       </c>
       <c r="B228" s="11" t="s">
         <v>451</v>
       </c>
       <c r="C228" s="8" t="s">
         <v>452</v>
       </c>
       <c r="D228" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E228" s="14">
-        <v>298</v>
+        <v>278</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="5">
         <v>223</v>
       </c>
       <c r="B229" s="11" t="s">
         <v>453</v>
       </c>
       <c r="C229" s="8" t="s">
         <v>454</v>
       </c>
       <c r="D229" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E229" s="14">
-        <v>371</v>
+        <v>298</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="5">
         <v>224</v>
       </c>
       <c r="B230" s="11" t="s">
         <v>455</v>
       </c>
       <c r="C230" s="8" t="s">
         <v>456</v>
       </c>
       <c r="D230" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E230" s="14">
-        <v>371</v>
+        <v>298</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="5">
         <v>225</v>
       </c>
       <c r="B231" s="11" t="s">
         <v>457</v>
       </c>
       <c r="C231" s="8" t="s">
         <v>458</v>
       </c>
       <c r="D231" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E231" s="14">
-        <v>381</v>
+        <v>371</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="5">
         <v>226</v>
       </c>
       <c r="B232" s="11" t="s">
         <v>459</v>
       </c>
       <c r="C232" s="8" t="s">
         <v>460</v>
       </c>
       <c r="D232" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E232" s="14">
-        <v>278</v>
+        <v>381</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="5">
         <v>227</v>
       </c>
       <c r="B233" s="11" t="s">
         <v>461</v>
       </c>
       <c r="C233" s="8" t="s">
         <v>462</v>
       </c>
       <c r="D233" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E233" s="14">
-        <v>298</v>
+        <v>278</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="5">
         <v>228</v>
       </c>
       <c r="B234" s="11" t="s">
         <v>463</v>
       </c>
       <c r="C234" s="8" t="s">
         <v>464</v>
       </c>
       <c r="D234" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E234" s="14">
-        <v>371</v>
+        <v>278</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="5">
         <v>229</v>
       </c>
       <c r="B235" s="11" t="s">
         <v>465</v>
       </c>
       <c r="C235" s="8" t="s">
         <v>466</v>
       </c>
       <c r="D235" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E235" s="14">
-        <v>418</v>
+        <v>298</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="5">
         <v>230</v>
       </c>
       <c r="B236" s="11" t="s">
         <v>467</v>
       </c>
       <c r="C236" s="8" t="s">
         <v>468</v>
       </c>
       <c r="D236" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E236" s="14">
-        <v>278</v>
+        <v>371</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="5">
         <v>231</v>
       </c>
       <c r="B237" s="11" t="s">
         <v>469</v>
       </c>
       <c r="C237" s="8" t="s">
         <v>470</v>
       </c>
       <c r="D237" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E237" s="14">
-        <v>298</v>
+        <v>418</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="5">
         <v>232</v>
       </c>
       <c r="B238" s="11" t="s">
         <v>471</v>
       </c>
       <c r="C238" s="8" t="s">
         <v>472</v>
       </c>
       <c r="D238" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E238" s="14">
-        <v>298</v>
+        <v>406</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="5">
         <v>233</v>
       </c>
       <c r="B239" s="11" t="s">
         <v>473</v>
       </c>
       <c r="C239" s="8" t="s">
         <v>474</v>
       </c>
       <c r="D239" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E239" s="14">
-        <v>406</v>
+        <v>278</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="5">
         <v>234</v>
       </c>
       <c r="B240" s="11" t="s">
         <v>475</v>
       </c>
       <c r="C240" s="8" t="s">
         <v>476</v>
       </c>
       <c r="D240" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E240" s="14">
-        <v>278</v>
+        <v>298</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="5">
         <v>235</v>
       </c>
       <c r="B241" s="11" t="s">
         <v>477</v>
       </c>
       <c r="C241" s="8" t="s">
         <v>478</v>
       </c>
       <c r="D241" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E241" s="14">
         <v>390</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="5">
         <v>236</v>
       </c>
       <c r="B242" s="11" t="s">
         <v>479</v>
@@ -9094,306 +9094,306 @@
       </c>
       <c r="C254" s="8" t="s">
         <v>504</v>
       </c>
       <c r="D254" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E254" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="5">
         <v>249</v>
       </c>
       <c r="B255" s="11" t="s">
         <v>505</v>
       </c>
       <c r="C255" s="8" t="s">
         <v>506</v>
       </c>
       <c r="D255" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E255" s="14">
-        <v>528</v>
+        <v>433</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="5">
         <v>250</v>
       </c>
       <c r="B256" s="11" t="s">
         <v>507</v>
       </c>
       <c r="C256" s="8" t="s">
         <v>508</v>
       </c>
       <c r="D256" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E256" s="14">
-        <v>278</v>
+        <v>309</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="5">
         <v>251</v>
       </c>
       <c r="B257" s="11" t="s">
         <v>509</v>
       </c>
       <c r="C257" s="8" t="s">
         <v>510</v>
       </c>
       <c r="D257" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E257" s="14">
-        <v>522</v>
+        <v>528</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="5">
         <v>252</v>
       </c>
       <c r="B258" s="11" t="s">
         <v>511</v>
       </c>
       <c r="C258" s="8" t="s">
         <v>512</v>
       </c>
       <c r="D258" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E258" s="14">
-        <v>433</v>
+        <v>278</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="5">
         <v>253</v>
       </c>
       <c r="B259" s="11" t="s">
         <v>513</v>
       </c>
       <c r="C259" s="8" t="s">
         <v>514</v>
       </c>
       <c r="D259" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E259" s="14">
-        <v>309</v>
+        <v>522</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="5">
         <v>254</v>
       </c>
       <c r="B260" s="11" t="s">
         <v>515</v>
       </c>
       <c r="C260" s="8" t="s">
         <v>516</v>
       </c>
       <c r="D260" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E260" s="14">
-        <v>333</v>
+        <v>256</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="5">
         <v>255</v>
       </c>
       <c r="B261" s="11" t="s">
         <v>517</v>
       </c>
       <c r="C261" s="8" t="s">
         <v>518</v>
       </c>
       <c r="D261" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E261" s="14">
-        <v>488</v>
+        <v>599</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="5">
         <v>256</v>
       </c>
       <c r="B262" s="11" t="s">
         <v>519</v>
       </c>
       <c r="C262" s="8" t="s">
         <v>520</v>
       </c>
       <c r="D262" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E262" s="14">
-        <v>256</v>
+        <v>390</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="5">
         <v>257</v>
       </c>
       <c r="B263" s="11" t="s">
         <v>521</v>
       </c>
       <c r="C263" s="8" t="s">
         <v>522</v>
       </c>
       <c r="D263" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E263" s="14">
-        <v>599</v>
+        <v>333</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="5">
         <v>258</v>
       </c>
       <c r="B264" s="11" t="s">
         <v>523</v>
       </c>
       <c r="C264" s="8" t="s">
         <v>524</v>
       </c>
       <c r="D264" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E264" s="14">
-        <v>390</v>
+        <v>488</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="5">
         <v>259</v>
       </c>
       <c r="B265" s="11" t="s">
         <v>525</v>
       </c>
       <c r="C265" s="8" t="s">
         <v>526</v>
       </c>
       <c r="D265" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E265" s="14">
-        <v>522</v>
+        <v>528</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="5">
         <v>260</v>
       </c>
       <c r="B266" s="11" t="s">
         <v>527</v>
       </c>
       <c r="C266" s="8" t="s">
         <v>528</v>
       </c>
       <c r="D266" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E266" s="14">
-        <v>433</v>
+        <v>522</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="5">
         <v>261</v>
       </c>
       <c r="B267" s="11" t="s">
         <v>529</v>
       </c>
       <c r="C267" s="8" t="s">
         <v>530</v>
       </c>
       <c r="D267" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E267" s="14">
-        <v>528</v>
+        <v>433</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="5">
         <v>262</v>
       </c>
       <c r="B268" s="11" t="s">
         <v>531</v>
       </c>
       <c r="C268" s="8" t="s">
         <v>532</v>
       </c>
       <c r="D268" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E268" s="14">
-        <v>599</v>
+        <v>528</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="5">
         <v>263</v>
       </c>
       <c r="B269" s="11" t="s">
         <v>533</v>
       </c>
       <c r="C269" s="8" t="s">
         <v>534</v>
       </c>
       <c r="D269" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E269" s="14">
-        <v>330</v>
+        <v>599</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="5">
         <v>264</v>
       </c>
       <c r="B270" s="11" t="s">
         <v>535</v>
       </c>
       <c r="C270" s="8" t="s">
         <v>536</v>
       </c>
       <c r="D270" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E270" s="14">
-        <v>528</v>
+        <v>330</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="5">
         <v>265</v>
       </c>
       <c r="B271" s="11" t="s">
         <v>537</v>
       </c>
       <c r="C271" s="8" t="s">
         <v>538</v>
       </c>
       <c r="D271" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E271" s="14">
         <v>528</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" s="5">
         <v>266</v>
       </c>
       <c r="B272" s="11" t="s">
         <v>539</v>
@@ -9451,102 +9451,102 @@
       </c>
       <c r="C275" s="8" t="s">
         <v>546</v>
       </c>
       <c r="D275" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E275" s="14">
         <v>433</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="5">
         <v>270</v>
       </c>
       <c r="B276" s="11" t="s">
         <v>547</v>
       </c>
       <c r="C276" s="8" t="s">
         <v>548</v>
       </c>
       <c r="D276" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E276" s="14">
-        <v>630</v>
+        <v>389</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="5">
         <v>271</v>
       </c>
       <c r="B277" s="11" t="s">
         <v>549</v>
       </c>
       <c r="C277" s="8" t="s">
         <v>550</v>
       </c>
       <c r="D277" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E277" s="14">
-        <v>577</v>
+        <v>630</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="5">
         <v>272</v>
       </c>
       <c r="B278" s="11" t="s">
         <v>551</v>
       </c>
       <c r="C278" s="8" t="s">
         <v>552</v>
       </c>
       <c r="D278" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E278" s="14">
-        <v>341</v>
+        <v>577</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="5">
         <v>273</v>
       </c>
       <c r="B279" s="11" t="s">
         <v>553</v>
       </c>
       <c r="C279" s="8" t="s">
         <v>554</v>
       </c>
       <c r="D279" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E279" s="14">
-        <v>389</v>
+        <v>341</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="5">
         <v>274</v>
       </c>
       <c r="B280" s="11" t="s">
         <v>555</v>
       </c>
       <c r="C280" s="8" t="s">
         <v>556</v>
       </c>
       <c r="D280" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E280" s="14">
         <v>361</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="5">
         <v>275</v>
       </c>
       <c r="B281" s="11" t="s">
         <v>557</v>
@@ -9587,170 +9587,170 @@
       </c>
       <c r="C283" s="8" t="s">
         <v>562</v>
       </c>
       <c r="D283" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E283" s="14">
         <v>378</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="5">
         <v>278</v>
       </c>
       <c r="B284" s="11" t="s">
         <v>563</v>
       </c>
       <c r="C284" s="8" t="s">
         <v>564</v>
       </c>
       <c r="D284" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E284" s="14">
-        <v>389</v>
+        <v>577</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="5">
         <v>279</v>
       </c>
       <c r="B285" s="11" t="s">
         <v>565</v>
       </c>
       <c r="C285" s="8" t="s">
         <v>566</v>
       </c>
       <c r="D285" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E285" s="14">
-        <v>577</v>
+        <v>389</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="5">
         <v>280</v>
       </c>
       <c r="B286" s="11" t="s">
         <v>567</v>
       </c>
       <c r="C286" s="8" t="s">
         <v>568</v>
       </c>
       <c r="D286" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E286" s="14">
         <v>533</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="5">
         <v>281</v>
       </c>
       <c r="B287" s="11" t="s">
         <v>569</v>
       </c>
       <c r="C287" s="8" t="s">
         <v>570</v>
       </c>
       <c r="D287" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E287" s="14">
         <v>361</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="5">
         <v>282</v>
       </c>
       <c r="B288" s="11" t="s">
         <v>571</v>
       </c>
       <c r="C288" s="8" t="s">
         <v>572</v>
       </c>
       <c r="D288" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E288" s="14">
-        <v>577</v>
+        <v>389</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" s="5">
         <v>283</v>
       </c>
       <c r="B289" s="11" t="s">
         <v>573</v>
       </c>
       <c r="C289" s="8" t="s">
         <v>574</v>
       </c>
       <c r="D289" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E289" s="14">
-        <v>389</v>
+        <v>577</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" s="5">
         <v>284</v>
       </c>
       <c r="B290" s="11" t="s">
         <v>575</v>
       </c>
       <c r="C290" s="8" t="s">
         <v>576</v>
       </c>
       <c r="D290" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E290" s="14">
-        <v>361</v>
+        <v>533</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="5">
         <v>285</v>
       </c>
       <c r="B291" s="11" t="s">
         <v>577</v>
       </c>
       <c r="C291" s="8" t="s">
         <v>578</v>
       </c>
       <c r="D291" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E291" s="14">
-        <v>533</v>
+        <v>361</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="5">
         <v>286</v>
       </c>
       <c r="B292" s="11" t="s">
         <v>579</v>
       </c>
       <c r="C292" s="8" t="s">
         <v>580</v>
       </c>
       <c r="D292" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E292" s="14">
         <v>577</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="5">
         <v>287</v>
       </c>
       <c r="B293" s="11" t="s">
         <v>581</v>
@@ -9995,170 +9995,170 @@
       </c>
       <c r="C307" s="8" t="s">
         <v>610</v>
       </c>
       <c r="D307" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E307" s="14">
         <v>445</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="5">
         <v>302</v>
       </c>
       <c r="B308" s="11" t="s">
         <v>611</v>
       </c>
       <c r="C308" s="8" t="s">
         <v>612</v>
       </c>
       <c r="D308" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E308" s="14">
-        <v>500</v>
+        <v>429</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="5">
         <v>303</v>
       </c>
       <c r="B309" s="11" t="s">
         <v>613</v>
       </c>
       <c r="C309" s="8" t="s">
         <v>614</v>
       </c>
       <c r="D309" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E309" s="14">
-        <v>487</v>
+        <v>500</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" s="5">
         <v>304</v>
       </c>
       <c r="B310" s="11" t="s">
         <v>615</v>
       </c>
       <c r="C310" s="8" t="s">
         <v>616</v>
       </c>
       <c r="D310" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E310" s="14">
-        <v>429</v>
+        <v>487</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" s="5">
         <v>305</v>
       </c>
       <c r="B311" s="11" t="s">
         <v>617</v>
       </c>
       <c r="C311" s="8" t="s">
         <v>618</v>
       </c>
       <c r="D311" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E311" s="14">
-        <v>487</v>
+        <v>445</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" s="5">
         <v>306</v>
       </c>
       <c r="B312" s="11" t="s">
         <v>619</v>
       </c>
       <c r="C312" s="8" t="s">
         <v>620</v>
       </c>
       <c r="D312" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E312" s="14">
-        <v>543</v>
+        <v>487</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" s="5">
         <v>307</v>
       </c>
       <c r="B313" s="11" t="s">
         <v>621</v>
       </c>
       <c r="C313" s="8" t="s">
         <v>622</v>
       </c>
       <c r="D313" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E313" s="14">
-        <v>445</v>
+        <v>543</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" s="5">
         <v>308</v>
       </c>
       <c r="B314" s="11" t="s">
         <v>623</v>
       </c>
       <c r="C314" s="8" t="s">
         <v>624</v>
       </c>
       <c r="D314" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E314" s="14">
-        <v>500</v>
+        <v>543</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" s="5">
         <v>309</v>
       </c>
       <c r="B315" s="11" t="s">
         <v>625</v>
       </c>
       <c r="C315" s="8" t="s">
         <v>626</v>
       </c>
       <c r="D315" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E315" s="14">
-        <v>543</v>
+        <v>500</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="5">
         <v>310</v>
       </c>
       <c r="B316" s="11" t="s">
         <v>627</v>
       </c>
       <c r="C316" s="8" t="s">
         <v>628</v>
       </c>
       <c r="D316" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E316" s="14">
         <v>487</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" s="5">
         <v>311</v>
       </c>
       <c r="B317" s="11" t="s">
         <v>629</v>
@@ -10301,102 +10301,102 @@
       </c>
       <c r="C325" s="8" t="s">
         <v>646</v>
       </c>
       <c r="D325" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E325" s="14">
         <v>500</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="5">
         <v>320</v>
       </c>
       <c r="B326" s="11" t="s">
         <v>647</v>
       </c>
       <c r="C326" s="8" t="s">
         <v>648</v>
       </c>
       <c r="D326" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E326" s="14">
-        <v>228</v>
+        <v>411</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="5">
         <v>321</v>
       </c>
       <c r="B327" s="11" t="s">
         <v>649</v>
       </c>
       <c r="C327" s="8" t="s">
         <v>650</v>
       </c>
       <c r="D327" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E327" s="14">
-        <v>411</v>
+        <v>228</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="5">
         <v>322</v>
       </c>
       <c r="B328" s="11" t="s">
         <v>651</v>
       </c>
       <c r="C328" s="8" t="s">
         <v>652</v>
       </c>
       <c r="D328" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E328" s="14">
-        <v>267</v>
+        <v>385</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="5">
         <v>323</v>
       </c>
       <c r="B329" s="11" t="s">
         <v>653</v>
       </c>
       <c r="C329" s="8" t="s">
         <v>654</v>
       </c>
       <c r="D329" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E329" s="14">
-        <v>385</v>
+        <v>267</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="5">
         <v>324</v>
       </c>
       <c r="B330" s="11" t="s">
         <v>655</v>
       </c>
       <c r="C330" s="8" t="s">
         <v>656</v>
       </c>
       <c r="D330" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E330" s="14">
         <v>267</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="5">
         <v>325</v>
       </c>
       <c r="B331" s="11" t="s">
         <v>657</v>
@@ -10420,102 +10420,102 @@
       </c>
       <c r="C332" s="8" t="s">
         <v>660</v>
       </c>
       <c r="D332" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E332" s="14">
         <v>267</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" s="5">
         <v>327</v>
       </c>
       <c r="B333" s="11" t="s">
         <v>661</v>
       </c>
       <c r="C333" s="8" t="s">
         <v>662</v>
       </c>
       <c r="D333" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E333" s="14">
-        <v>556</v>
+        <v>545</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" s="5">
         <v>328</v>
       </c>
       <c r="B334" s="11" t="s">
         <v>663</v>
       </c>
       <c r="C334" s="8" t="s">
         <v>664</v>
       </c>
       <c r="D334" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E334" s="14">
-        <v>268</v>
+        <v>556</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" s="5">
         <v>329</v>
       </c>
       <c r="B335" s="11" t="s">
         <v>665</v>
       </c>
       <c r="C335" s="8" t="s">
         <v>666</v>
       </c>
       <c r="D335" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E335" s="14">
-        <v>545</v>
+        <v>556</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" s="5">
         <v>330</v>
       </c>
       <c r="B336" s="11" t="s">
         <v>667</v>
       </c>
       <c r="C336" s="8" t="s">
         <v>668</v>
       </c>
       <c r="D336" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E336" s="14">
-        <v>556</v>
+        <v>268</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" s="5">
         <v>331</v>
       </c>
       <c r="B337" s="11" t="s">
         <v>669</v>
       </c>
       <c r="C337" s="8" t="s">
         <v>670</v>
       </c>
       <c r="D337" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E337" s="14">
         <v>627</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" s="5">
         <v>332</v>
       </c>
       <c r="B338" s="11" t="s">
         <v>671</v>
@@ -10556,272 +10556,272 @@
       </c>
       <c r="C340" s="8" t="s">
         <v>676</v>
       </c>
       <c r="D340" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E340" s="14">
         <v>596</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" s="5">
         <v>335</v>
       </c>
       <c r="B341" s="11" t="s">
         <v>677</v>
       </c>
       <c r="C341" s="8" t="s">
         <v>678</v>
       </c>
       <c r="D341" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E341" s="14">
-        <v>545</v>
+        <v>299</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" s="5">
         <v>336</v>
       </c>
       <c r="B342" s="11" t="s">
         <v>679</v>
       </c>
       <c r="C342" s="8" t="s">
         <v>680</v>
       </c>
       <c r="D342" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E342" s="14">
-        <v>556</v>
+        <v>545</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" s="5">
         <v>337</v>
       </c>
       <c r="B343" s="11" t="s">
         <v>681</v>
       </c>
       <c r="C343" s="8" t="s">
         <v>682</v>
       </c>
       <c r="D343" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E343" s="14">
         <v>556</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" s="5">
         <v>338</v>
       </c>
       <c r="B344" s="11" t="s">
         <v>683</v>
       </c>
       <c r="C344" s="8" t="s">
         <v>684</v>
       </c>
       <c r="D344" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E344" s="14">
-        <v>299</v>
+        <v>556</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" s="5">
         <v>339</v>
       </c>
       <c r="B345" s="11" t="s">
         <v>685</v>
       </c>
       <c r="C345" s="8" t="s">
         <v>686</v>
       </c>
       <c r="D345" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E345" s="14">
-        <v>299</v>
+        <v>511</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" s="5">
         <v>340</v>
       </c>
       <c r="B346" s="11" t="s">
         <v>687</v>
       </c>
       <c r="C346" s="8" t="s">
         <v>688</v>
       </c>
       <c r="D346" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E346" s="14">
-        <v>596</v>
+        <v>299</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" s="5">
         <v>341</v>
       </c>
       <c r="B347" s="11" t="s">
         <v>689</v>
       </c>
       <c r="C347" s="8" t="s">
         <v>690</v>
       </c>
       <c r="D347" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E347" s="14">
-        <v>627</v>
+        <v>596</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" s="5">
         <v>342</v>
       </c>
       <c r="B348" s="11" t="s">
         <v>691</v>
       </c>
       <c r="C348" s="8" t="s">
         <v>692</v>
       </c>
       <c r="D348" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E348" s="14">
-        <v>511</v>
+        <v>627</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" s="5">
         <v>343</v>
       </c>
       <c r="B349" s="11" t="s">
         <v>693</v>
       </c>
       <c r="C349" s="8" t="s">
         <v>694</v>
       </c>
       <c r="D349" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E349" s="14">
         <v>556</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" s="5">
         <v>344</v>
       </c>
       <c r="B350" s="11" t="s">
         <v>695</v>
       </c>
       <c r="C350" s="8" t="s">
         <v>696</v>
       </c>
       <c r="D350" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E350" s="14">
-        <v>545</v>
+        <v>556</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" s="5">
         <v>345</v>
       </c>
       <c r="B351" s="11" t="s">
         <v>697</v>
       </c>
       <c r="C351" s="8" t="s">
         <v>698</v>
       </c>
       <c r="D351" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E351" s="14">
-        <v>556</v>
+        <v>545</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" s="5">
         <v>346</v>
       </c>
       <c r="B352" s="11" t="s">
         <v>699</v>
       </c>
       <c r="C352" s="8" t="s">
         <v>700</v>
       </c>
       <c r="D352" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E352" s="14">
-        <v>627</v>
+        <v>596</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" s="5">
         <v>347</v>
       </c>
       <c r="B353" s="11" t="s">
         <v>701</v>
       </c>
       <c r="C353" s="8" t="s">
         <v>702</v>
       </c>
       <c r="D353" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E353" s="14">
-        <v>511</v>
+        <v>627</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" s="5">
         <v>348</v>
       </c>
       <c r="B354" s="11" t="s">
         <v>703</v>
       </c>
       <c r="C354" s="8" t="s">
         <v>704</v>
       </c>
       <c r="D354" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E354" s="14">
-        <v>596</v>
+        <v>511</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" s="5">
         <v>349</v>
       </c>
       <c r="B355" s="11" t="s">
         <v>705</v>
       </c>
       <c r="C355" s="8" t="s">
         <v>706</v>
       </c>
       <c r="D355" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E355" s="14">
         <v>627</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" s="5">
         <v>350</v>
       </c>
       <c r="B356" s="11" t="s">
         <v>707</v>
@@ -10879,85 +10879,85 @@
       </c>
       <c r="C359" s="8" t="s">
         <v>714</v>
       </c>
       <c r="D359" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E359" s="14">
         <v>556</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" s="5">
         <v>354</v>
       </c>
       <c r="B360" s="11" t="s">
         <v>715</v>
       </c>
       <c r="C360" s="8" t="s">
         <v>716</v>
       </c>
       <c r="D360" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E360" s="14">
-        <v>194</v>
+        <v>692</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" s="5">
         <v>355</v>
       </c>
       <c r="B361" s="11" t="s">
         <v>717</v>
       </c>
       <c r="C361" s="8" t="s">
         <v>718</v>
       </c>
       <c r="D361" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E361" s="14">
-        <v>750</v>
+        <v>205</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" s="5">
         <v>356</v>
       </c>
       <c r="B362" s="11" t="s">
         <v>719</v>
       </c>
       <c r="C362" s="8" t="s">
         <v>720</v>
       </c>
       <c r="D362" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E362" s="14">
-        <v>692</v>
+        <v>750</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" s="5">
         <v>357</v>
       </c>
       <c r="B363" s="11" t="s">
         <v>721</v>
       </c>
       <c r="C363" s="8" t="s">
         <v>722</v>
       </c>
       <c r="D363" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E363" s="14">
         <v>226</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" s="5">
         <v>358</v>
       </c>
       <c r="B364" s="11" t="s">
         <v>723</v>
@@ -11168,170 +11168,170 @@
       </c>
       <c r="C376" s="8" t="s">
         <v>748</v>
       </c>
       <c r="D376" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E376" s="14">
         <v>750</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" s="5">
         <v>371</v>
       </c>
       <c r="B377" s="11" t="s">
         <v>749</v>
       </c>
       <c r="C377" s="8" t="s">
         <v>750</v>
       </c>
       <c r="D377" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E377" s="14">
-        <v>193</v>
+        <v>500</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" s="5">
         <v>372</v>
       </c>
       <c r="B378" s="11" t="s">
         <v>751</v>
       </c>
       <c r="C378" s="8" t="s">
         <v>752</v>
       </c>
       <c r="D378" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E378" s="14">
-        <v>500</v>
+        <v>193</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" s="5">
         <v>373</v>
       </c>
       <c r="B379" s="11" t="s">
         <v>753</v>
       </c>
       <c r="C379" s="8" t="s">
         <v>754</v>
       </c>
       <c r="D379" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E379" s="14">
         <v>543</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" s="5">
         <v>374</v>
       </c>
       <c r="B380" s="11" t="s">
         <v>755</v>
       </c>
       <c r="C380" s="8" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="D380" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E380" s="14">
         <v>193</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" s="5">
         <v>375</v>
       </c>
       <c r="B381" s="11" t="s">
         <v>756</v>
       </c>
       <c r="C381" s="8" t="s">
         <v>757</v>
       </c>
       <c r="D381" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E381" s="14">
         <v>445</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" s="5">
         <v>376</v>
       </c>
       <c r="B382" s="11" t="s">
         <v>758</v>
       </c>
       <c r="C382" s="8" t="s">
         <v>759</v>
       </c>
       <c r="D382" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E382" s="14">
         <v>257</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" s="5">
         <v>377</v>
       </c>
       <c r="B383" s="11" t="s">
         <v>760</v>
       </c>
       <c r="C383" s="8" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="D383" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E383" s="14">
-        <v>487</v>
+        <v>257</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" s="5">
         <v>378</v>
       </c>
       <c r="B384" s="11" t="s">
+        <v>761</v>
+      </c>
+      <c r="C384" s="8" t="s">
         <v>762</v>
       </c>
-      <c r="C384" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D384" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E384" s="14">
-        <v>257</v>
+        <v>487</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" s="5">
         <v>379</v>
       </c>
       <c r="B385" s="11" t="s">
         <v>763</v>
       </c>
       <c r="C385" s="8" t="s">
         <v>764</v>
       </c>
       <c r="D385" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E385" s="14">
         <v>487</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" s="5">
         <v>380</v>
       </c>
       <c r="B386" s="11" t="s">
         <v>765</v>
@@ -13711,629 +13711,629 @@
       </c>
       <c r="C527" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D527" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E527" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="528" spans="1:5">
       <c r="A528" s="5">
         <v>1</v>
       </c>
       <c r="B528" s="11" t="s">
         <v>1039</v>
       </c>
       <c r="C528" s="8" t="s">
         <v>1040</v>
       </c>
       <c r="D528" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E528" s="14">
-        <v>1089</v>
+        <v>941</v>
       </c>
     </row>
     <row r="529" spans="1:5">
       <c r="A529" s="5">
         <v>2</v>
       </c>
       <c r="B529" s="11" t="s">
         <v>1041</v>
       </c>
       <c r="C529" s="8" t="s">
         <v>1042</v>
       </c>
       <c r="D529" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E529" s="14">
-        <v>1422</v>
+        <v>813</v>
       </c>
     </row>
     <row r="530" spans="1:5">
       <c r="A530" s="5">
         <v>3</v>
       </c>
       <c r="B530" s="11" t="s">
         <v>1043</v>
       </c>
       <c r="C530" s="8" t="s">
         <v>1044</v>
       </c>
       <c r="D530" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E530" s="14">
-        <v>1052</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="531" spans="1:5">
       <c r="A531" s="5">
         <v>4</v>
       </c>
       <c r="B531" s="11" t="s">
         <v>1045</v>
       </c>
       <c r="C531" s="8" t="s">
         <v>1046</v>
       </c>
       <c r="D531" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E531" s="14">
-        <v>1825</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="532" spans="1:5">
       <c r="A532" s="5">
         <v>5</v>
       </c>
       <c r="B532" s="11" t="s">
         <v>1047</v>
       </c>
       <c r="C532" s="8" t="s">
         <v>1048</v>
       </c>
       <c r="D532" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E532" s="14">
-        <v>1390</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="533" spans="1:5">
       <c r="A533" s="5">
         <v>6</v>
       </c>
       <c r="B533" s="11" t="s">
         <v>1049</v>
       </c>
       <c r="C533" s="8" t="s">
         <v>1050</v>
       </c>
       <c r="D533" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E533" s="14">
-        <v>2750</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="534" spans="1:5">
       <c r="A534" s="5">
         <v>7</v>
       </c>
       <c r="B534" s="11" t="s">
         <v>1051</v>
       </c>
       <c r="C534" s="8" t="s">
         <v>1052</v>
       </c>
       <c r="D534" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E534" s="14">
-        <v>1956</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="535" spans="1:5">
       <c r="A535" s="5">
         <v>8</v>
       </c>
       <c r="B535" s="11" t="s">
         <v>1053</v>
       </c>
       <c r="C535" s="8" t="s">
         <v>1054</v>
       </c>
       <c r="D535" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E535" s="14">
-        <v>1921</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="536" spans="1:5">
       <c r="A536" s="5">
         <v>9</v>
       </c>
       <c r="B536" s="11" t="s">
         <v>1055</v>
       </c>
       <c r="C536" s="8" t="s">
         <v>1056</v>
       </c>
       <c r="D536" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E536" s="14">
-        <v>1238</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="537" spans="1:5">
       <c r="A537" s="5">
         <v>10</v>
       </c>
       <c r="B537" s="11" t="s">
         <v>1057</v>
       </c>
       <c r="C537" s="8" t="s">
         <v>1058</v>
       </c>
       <c r="D537" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E537" s="14">
-        <v>941</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="538" spans="1:5">
       <c r="A538" s="5">
         <v>11</v>
       </c>
       <c r="B538" s="11" t="s">
         <v>1059</v>
       </c>
       <c r="C538" s="8" t="s">
         <v>1060</v>
       </c>
       <c r="D538" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E538" s="14">
-        <v>813</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="539" spans="1:5">
       <c r="A539" s="5">
         <v>12</v>
       </c>
       <c r="B539" s="11" t="s">
         <v>1061</v>
       </c>
       <c r="C539" s="8" t="s">
         <v>1062</v>
       </c>
       <c r="D539" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E539" s="14">
-        <v>2382</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="540" spans="1:5">
       <c r="A540" s="5">
         <v>13</v>
       </c>
       <c r="B540" s="11" t="s">
         <v>1063</v>
       </c>
       <c r="C540" s="8" t="s">
         <v>1064</v>
       </c>
       <c r="D540" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E540" s="14">
-        <v>813</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="541" spans="1:5">
       <c r="A541" s="5">
         <v>14</v>
       </c>
       <c r="B541" s="11" t="s">
         <v>1065</v>
       </c>
       <c r="C541" s="8" t="s">
         <v>1066</v>
       </c>
       <c r="D541" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E541" s="14">
-        <v>2382</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="542" spans="1:5">
       <c r="A542" s="5">
         <v>15</v>
       </c>
       <c r="B542" s="11" t="s">
         <v>1067</v>
       </c>
       <c r="C542" s="8" t="s">
         <v>1068</v>
       </c>
       <c r="D542" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E542" s="14">
-        <v>1089</v>
+        <v>941</v>
       </c>
     </row>
     <row r="543" spans="1:5">
       <c r="A543" s="5">
         <v>16</v>
       </c>
       <c r="B543" s="11" t="s">
         <v>1069</v>
       </c>
       <c r="C543" s="8" t="s">
         <v>1070</v>
       </c>
       <c r="D543" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E543" s="14">
-        <v>1422</v>
+        <v>813</v>
       </c>
     </row>
     <row r="544" spans="1:5">
       <c r="A544" s="5">
         <v>17</v>
       </c>
       <c r="B544" s="11" t="s">
         <v>1071</v>
       </c>
       <c r="C544" s="8" t="s">
         <v>1072</v>
       </c>
       <c r="D544" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E544" s="14">
-        <v>1052</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="545" spans="1:5">
       <c r="A545" s="5">
         <v>18</v>
       </c>
       <c r="B545" s="11" t="s">
         <v>1073</v>
       </c>
       <c r="C545" s="8" t="s">
         <v>1074</v>
       </c>
       <c r="D545" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E545" s="14">
-        <v>1825</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="546" spans="1:5">
       <c r="A546" s="5">
         <v>19</v>
       </c>
       <c r="B546" s="11" t="s">
         <v>1075</v>
       </c>
       <c r="C546" s="8" t="s">
         <v>1076</v>
       </c>
       <c r="D546" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E546" s="14">
-        <v>1390</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="547" spans="1:5">
       <c r="A547" s="5">
         <v>20</v>
       </c>
       <c r="B547" s="11" t="s">
         <v>1077</v>
       </c>
       <c r="C547" s="8" t="s">
         <v>1078</v>
       </c>
       <c r="D547" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E547" s="14">
-        <v>2750</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="548" spans="1:5">
       <c r="A548" s="5">
         <v>21</v>
       </c>
       <c r="B548" s="11" t="s">
         <v>1079</v>
       </c>
       <c r="C548" s="8" t="s">
         <v>1080</v>
       </c>
       <c r="D548" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E548" s="14">
-        <v>1956</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="549" spans="1:5">
       <c r="A549" s="5">
         <v>22</v>
       </c>
       <c r="B549" s="11" t="s">
         <v>1081</v>
       </c>
       <c r="C549" s="8" t="s">
         <v>1082</v>
       </c>
       <c r="D549" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E549" s="14">
-        <v>1921</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="550" spans="1:5">
       <c r="A550" s="5">
         <v>23</v>
       </c>
       <c r="B550" s="11" t="s">
         <v>1083</v>
       </c>
       <c r="C550" s="8" t="s">
         <v>1084</v>
       </c>
       <c r="D550" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E550" s="14">
-        <v>1238</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="551" spans="1:5">
       <c r="A551" s="5">
         <v>24</v>
       </c>
       <c r="B551" s="11" t="s">
         <v>1085</v>
       </c>
       <c r="C551" s="8" t="s">
         <v>1086</v>
       </c>
       <c r="D551" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E551" s="14">
-        <v>941</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="552" spans="1:5">
       <c r="A552" s="5">
         <v>25</v>
       </c>
       <c r="B552" s="11" t="s">
         <v>1087</v>
       </c>
       <c r="C552" s="8" t="s">
         <v>1088</v>
       </c>
       <c r="D552" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E552" s="14">
-        <v>1197</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="553" spans="1:5">
       <c r="A553" s="5">
         <v>26</v>
       </c>
       <c r="B553" s="11" t="s">
         <v>1089</v>
       </c>
       <c r="C553" s="8" t="s">
         <v>1090</v>
       </c>
       <c r="D553" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E553" s="14">
-        <v>1522</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="554" spans="1:5">
       <c r="A554" s="5">
         <v>27</v>
       </c>
       <c r="B554" s="11" t="s">
         <v>1091</v>
       </c>
       <c r="C554" s="8" t="s">
         <v>1092</v>
       </c>
       <c r="D554" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E554" s="14">
-        <v>1630</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="555" spans="1:5">
       <c r="A555" s="5">
         <v>28</v>
       </c>
       <c r="B555" s="11" t="s">
         <v>1093</v>
       </c>
       <c r="C555" s="8" t="s">
         <v>1094</v>
       </c>
       <c r="D555" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E555" s="14">
-        <v>1699</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="556" spans="1:5">
       <c r="A556" s="5">
         <v>29</v>
       </c>
       <c r="B556" s="11" t="s">
         <v>1095</v>
       </c>
       <c r="C556" s="8" t="s">
         <v>1096</v>
       </c>
       <c r="D556" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E556" s="14">
-        <v>1699</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="557" spans="1:5">
       <c r="A557" s="5">
         <v>30</v>
       </c>
       <c r="B557" s="11" t="s">
         <v>1097</v>
       </c>
       <c r="C557" s="8" t="s">
         <v>1098</v>
       </c>
       <c r="D557" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E557" s="14">
-        <v>1197</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="558" spans="1:5">
       <c r="A558" s="5">
         <v>31</v>
       </c>
       <c r="B558" s="11" t="s">
         <v>1099</v>
       </c>
       <c r="C558" s="8" t="s">
         <v>1100</v>
       </c>
       <c r="D558" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E558" s="14">
-        <v>1522</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="559" spans="1:5">
       <c r="A559" s="5">
         <v>32</v>
       </c>
       <c r="B559" s="11" t="s">
         <v>1101</v>
       </c>
       <c r="C559" s="8" t="s">
         <v>1102</v>
       </c>
       <c r="D559" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E559" s="14">
-        <v>1630</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="560" spans="1:5">
       <c r="A560" s="5">
         <v>33</v>
       </c>
       <c r="B560" s="11" t="s">
         <v>1103</v>
       </c>
       <c r="C560" s="8" t="s">
         <v>1104</v>
       </c>
       <c r="D560" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E560" s="14">
-        <v>1460</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="561" spans="1:5">
       <c r="A561" s="5">
         <v>34</v>
       </c>
       <c r="B561" s="11" t="s">
         <v>1105</v>
       </c>
       <c r="C561" s="8" t="s">
         <v>1106</v>
       </c>
       <c r="D561" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E561" s="14">
-        <v>1522</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="562" spans="1:5">
       <c r="A562" s="5">
         <v>35</v>
       </c>
       <c r="B562" s="11" t="s">
         <v>1107</v>
       </c>
       <c r="C562" s="8" t="s">
         <v>1108</v>
       </c>
       <c r="D562" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E562" s="14">
-        <v>1217</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="563" spans="1:5">
       <c r="A563" s="5">
         <v>36</v>
       </c>
       <c r="B563" s="11" t="s">
         <v>1109</v>
       </c>
       <c r="C563" s="8" t="s">
         <v>1110</v>
       </c>
       <c r="D563" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E563" s="14">
         <v>1217</v>
       </c>
     </row>
     <row r="564" spans="1:5">
       <c r="A564" s="5">
         <v>37</v>
       </c>
       <c r="B564" s="11" t="s">
         <v>1111</v>
@@ -14408,85 +14408,85 @@
       </c>
       <c r="C568" s="8" t="s">
         <v>1120</v>
       </c>
       <c r="D568" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E568" s="14">
         <v>1848</v>
       </c>
     </row>
     <row r="569" spans="1:5">
       <c r="A569" s="5">
         <v>42</v>
       </c>
       <c r="B569" s="11" t="s">
         <v>1121</v>
       </c>
       <c r="C569" s="8" t="s">
         <v>1122</v>
       </c>
       <c r="D569" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E569" s="14">
-        <v>1414</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="570" spans="1:5">
       <c r="A570" s="5">
         <v>43</v>
       </c>
       <c r="B570" s="11" t="s">
         <v>1123</v>
       </c>
       <c r="C570" s="8" t="s">
         <v>1124</v>
       </c>
       <c r="D570" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E570" s="14">
-        <v>1460</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="571" spans="1:5">
       <c r="A571" s="5">
         <v>44</v>
       </c>
       <c r="B571" s="11" t="s">
         <v>1125</v>
       </c>
       <c r="C571" s="8" t="s">
         <v>1126</v>
       </c>
       <c r="D571" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E571" s="14">
-        <v>1848</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="572" spans="1:5">
       <c r="A572" s="5">
         <v>45</v>
       </c>
       <c r="B572" s="11" t="s">
         <v>1127</v>
       </c>
       <c r="C572" s="8" t="s">
         <v>1128</v>
       </c>
       <c r="D572" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E572" s="14">
         <v>1369</v>
       </c>
     </row>
     <row r="573" spans="1:5">
       <c r="A573" s="5">
         <v>46</v>
       </c>
       <c r="B573" s="11" t="s">
         <v>1129</v>
@@ -14799,1233 +14799,1233 @@
       </c>
       <c r="C591" s="8" t="s">
         <v>1166</v>
       </c>
       <c r="D591" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E591" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="592" spans="1:5">
       <c r="A592" s="5">
         <v>65</v>
       </c>
       <c r="B592" s="11" t="s">
         <v>1167</v>
       </c>
       <c r="C592" s="8" t="s">
         <v>1168</v>
       </c>
       <c r="D592" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E592" s="14">
-        <v>1630</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="593" spans="1:5">
       <c r="A593" s="5">
         <v>66</v>
       </c>
       <c r="B593" s="11" t="s">
         <v>1169</v>
       </c>
       <c r="C593" s="8" t="s">
         <v>1170</v>
       </c>
       <c r="D593" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E593" s="14">
-        <v>1934</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="594" spans="1:5">
       <c r="A594" s="5">
         <v>67</v>
       </c>
       <c r="B594" s="11" t="s">
         <v>1171</v>
       </c>
       <c r="C594" s="8" t="s">
         <v>1172</v>
       </c>
       <c r="D594" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E594" s="14">
-        <v>1522</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="595" spans="1:5">
       <c r="A595" s="5">
         <v>68</v>
       </c>
       <c r="B595" s="11" t="s">
         <v>1173</v>
       </c>
       <c r="C595" s="8" t="s">
         <v>1174</v>
       </c>
       <c r="D595" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E595" s="14">
-        <v>1522</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="596" spans="1:5">
       <c r="A596" s="5">
         <v>69</v>
       </c>
       <c r="B596" s="11" t="s">
         <v>1175</v>
       </c>
       <c r="C596" s="8" t="s">
         <v>1176</v>
       </c>
       <c r="D596" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E596" s="14">
-        <v>1630</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="597" spans="1:5">
       <c r="A597" s="5">
         <v>70</v>
       </c>
       <c r="B597" s="11" t="s">
         <v>1177</v>
       </c>
       <c r="C597" s="8" t="s">
         <v>1178</v>
       </c>
       <c r="D597" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E597" s="14">
-        <v>1934</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="598" spans="1:5">
       <c r="A598" s="5">
         <v>71</v>
       </c>
       <c r="B598" s="11" t="s">
         <v>1179</v>
       </c>
       <c r="C598" s="8" t="s">
         <v>1180</v>
       </c>
       <c r="D598" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E598" s="14">
-        <v>2719</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="599" spans="1:5">
       <c r="A599" s="5">
         <v>72</v>
       </c>
       <c r="B599" s="11" t="s">
         <v>1181</v>
       </c>
       <c r="C599" s="8" t="s">
         <v>1182</v>
       </c>
       <c r="D599" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E599" s="14">
-        <v>2609</v>
+        <v>2719</v>
       </c>
     </row>
     <row r="600" spans="1:5">
       <c r="A600" s="5">
         <v>73</v>
       </c>
       <c r="B600" s="11" t="s">
         <v>1183</v>
       </c>
       <c r="C600" s="8" t="s">
         <v>1184</v>
       </c>
       <c r="D600" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E600" s="14">
-        <v>2828</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="601" spans="1:5">
       <c r="A601" s="5">
         <v>74</v>
       </c>
       <c r="B601" s="11" t="s">
         <v>1185</v>
       </c>
       <c r="C601" s="8" t="s">
         <v>1186</v>
       </c>
       <c r="D601" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E601" s="14">
-        <v>2171</v>
+        <v>2828</v>
       </c>
     </row>
     <row r="602" spans="1:5">
       <c r="A602" s="5">
         <v>75</v>
       </c>
       <c r="B602" s="11" t="s">
         <v>1187</v>
       </c>
       <c r="C602" s="8" t="s">
         <v>1188</v>
       </c>
       <c r="D602" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E602" s="14">
-        <v>2500</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="603" spans="1:5">
       <c r="A603" s="5">
         <v>76</v>
       </c>
       <c r="B603" s="11" t="s">
         <v>1189</v>
       </c>
       <c r="C603" s="8" t="s">
         <v>1190</v>
       </c>
       <c r="D603" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E603" s="14">
-        <v>2500</v>
+        <v>2828</v>
       </c>
     </row>
     <row r="604" spans="1:5">
       <c r="A604" s="5">
         <v>77</v>
       </c>
       <c r="B604" s="11" t="s">
         <v>1191</v>
       </c>
       <c r="C604" s="8" t="s">
         <v>1192</v>
       </c>
       <c r="D604" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E604" s="14">
-        <v>2719</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="605" spans="1:5">
       <c r="A605" s="5">
         <v>78</v>
       </c>
       <c r="B605" s="11" t="s">
         <v>1193</v>
       </c>
       <c r="C605" s="8" t="s">
         <v>1194</v>
       </c>
       <c r="D605" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E605" s="14">
-        <v>2609</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="606" spans="1:5">
       <c r="A606" s="5">
         <v>79</v>
       </c>
       <c r="B606" s="11" t="s">
         <v>1195</v>
       </c>
       <c r="C606" s="8" t="s">
         <v>1196</v>
       </c>
       <c r="D606" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E606" s="14">
-        <v>2828</v>
+        <v>2719</v>
       </c>
     </row>
     <row r="607" spans="1:5">
       <c r="A607" s="5">
         <v>80</v>
       </c>
       <c r="B607" s="11" t="s">
         <v>1197</v>
       </c>
       <c r="C607" s="8" t="s">
         <v>1198</v>
       </c>
       <c r="D607" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E607" s="14">
-        <v>2171</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="608" spans="1:5">
       <c r="A608" s="3" t="s">
         <v>1199</v>
       </c>
       <c r="B608" s="7"/>
       <c r="C608" s="8"/>
       <c r="D608" s="7"/>
       <c r="E608" s="14"/>
     </row>
     <row r="609" spans="1:5">
       <c r="A609" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B609" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C609" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D609" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E609" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="610" spans="1:5">
       <c r="A610" s="5">
         <v>1</v>
       </c>
       <c r="B610" s="11" t="s">
         <v>1200</v>
       </c>
       <c r="C610" s="8" t="s">
         <v>1201</v>
       </c>
       <c r="D610" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E610" s="14">
-        <v>0</v>
+        <v>3472</v>
       </c>
     </row>
     <row r="611" spans="1:5">
       <c r="A611" s="5">
         <v>2</v>
       </c>
       <c r="B611" s="11" t="s">
         <v>1202</v>
       </c>
       <c r="C611" s="8" t="s">
         <v>1203</v>
       </c>
       <c r="D611" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E611" s="14">
-        <v>3329</v>
+        <v>0</v>
       </c>
     </row>
     <row r="612" spans="1:5">
       <c r="A612" s="5">
         <v>3</v>
       </c>
       <c r="B612" s="11" t="s">
         <v>1204</v>
       </c>
       <c r="C612" s="8" t="s">
         <v>1205</v>
       </c>
       <c r="D612" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E612" s="14">
-        <v>3472</v>
+        <v>3329</v>
       </c>
     </row>
     <row r="613" spans="1:5">
       <c r="A613" s="5">
         <v>4</v>
       </c>
       <c r="B613" s="11" t="s">
         <v>1206</v>
       </c>
       <c r="C613" s="8" t="s">
         <v>1207</v>
       </c>
       <c r="D613" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E613" s="14">
-        <v>3329</v>
+        <v>0</v>
       </c>
     </row>
     <row r="614" spans="1:5">
       <c r="A614" s="5">
         <v>5</v>
       </c>
       <c r="B614" s="11" t="s">
         <v>1208</v>
       </c>
       <c r="C614" s="8" t="s">
         <v>1209</v>
       </c>
       <c r="D614" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E614" s="14">
-        <v>0</v>
+        <v>3472</v>
       </c>
     </row>
     <row r="615" spans="1:5">
       <c r="A615" s="5">
         <v>6</v>
       </c>
       <c r="B615" s="11" t="s">
         <v>1210</v>
       </c>
       <c r="C615" s="8" t="s">
         <v>1211</v>
       </c>
       <c r="D615" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E615" s="14">
-        <v>3472</v>
+        <v>3329</v>
       </c>
     </row>
     <row r="616" spans="1:5">
       <c r="A616" s="5">
         <v>7</v>
       </c>
       <c r="B616" s="11" t="s">
         <v>1212</v>
       </c>
       <c r="C616" s="8" t="s">
         <v>1213</v>
       </c>
       <c r="D616" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E616" s="14">
-        <v>4310</v>
+        <v>4108</v>
       </c>
     </row>
     <row r="617" spans="1:5">
       <c r="A617" s="5">
         <v>8</v>
       </c>
       <c r="B617" s="11" t="s">
         <v>1214</v>
       </c>
       <c r="C617" s="8" t="s">
         <v>1215</v>
       </c>
       <c r="D617" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E617" s="14">
-        <v>0</v>
+        <v>4310</v>
       </c>
     </row>
     <row r="618" spans="1:5">
       <c r="A618" s="5">
         <v>9</v>
       </c>
       <c r="B618" s="11" t="s">
         <v>1216</v>
       </c>
       <c r="C618" s="8" t="s">
         <v>1217</v>
       </c>
       <c r="D618" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E618" s="14">
-        <v>4108</v>
+        <v>0</v>
       </c>
     </row>
     <row r="619" spans="1:5">
       <c r="A619" s="5">
         <v>10</v>
       </c>
       <c r="B619" s="11" t="s">
         <v>1218</v>
       </c>
       <c r="C619" s="8" t="s">
         <v>1219</v>
       </c>
       <c r="D619" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E619" s="14">
         <v>4108</v>
       </c>
     </row>
     <row r="620" spans="1:5">
       <c r="A620" s="5">
         <v>11</v>
       </c>
       <c r="B620" s="11" t="s">
         <v>1220</v>
       </c>
       <c r="C620" s="8" t="s">
         <v>1221</v>
       </c>
       <c r="D620" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E620" s="14">
-        <v>0</v>
+        <v>4310</v>
       </c>
     </row>
     <row r="621" spans="1:5">
       <c r="A621" s="5">
         <v>12</v>
       </c>
       <c r="B621" s="11" t="s">
         <v>1222</v>
       </c>
       <c r="C621" s="8" t="s">
         <v>1223</v>
       </c>
       <c r="D621" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E621" s="14">
-        <v>4310</v>
+        <v>0</v>
       </c>
     </row>
     <row r="622" spans="1:5">
       <c r="A622" s="5">
         <v>13</v>
       </c>
       <c r="B622" s="11" t="s">
         <v>1224</v>
       </c>
       <c r="C622" s="8" t="s">
         <v>1225</v>
       </c>
       <c r="D622" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E622" s="14">
-        <v>3478</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="623" spans="1:5">
       <c r="A623" s="5">
         <v>14</v>
       </c>
       <c r="B623" s="11" t="s">
         <v>1226</v>
       </c>
       <c r="C623" s="8" t="s">
         <v>1227</v>
       </c>
       <c r="D623" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E623" s="14">
-        <v>4187</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="624" spans="1:5">
       <c r="A624" s="5">
         <v>15</v>
       </c>
       <c r="B624" s="11" t="s">
         <v>1228</v>
       </c>
       <c r="C624" s="8" t="s">
         <v>1229</v>
       </c>
       <c r="D624" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E624" s="14">
-        <v>6900</v>
+        <v>3415</v>
       </c>
     </row>
     <row r="625" spans="1:5">
       <c r="A625" s="5">
         <v>16</v>
       </c>
       <c r="B625" s="11" t="s">
         <v>1230</v>
       </c>
       <c r="C625" s="8" t="s">
         <v>1231</v>
       </c>
       <c r="D625" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E625" s="14">
-        <v>3976</v>
+        <v>3478</v>
       </c>
     </row>
     <row r="626" spans="1:5">
       <c r="A626" s="5">
         <v>17</v>
       </c>
       <c r="B626" s="11" t="s">
         <v>1232</v>
       </c>
       <c r="C626" s="8" t="s">
         <v>1233</v>
       </c>
       <c r="D626" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E626" s="14">
-        <v>5473</v>
+        <v>4187</v>
       </c>
     </row>
     <row r="627" spans="1:5">
       <c r="A627" s="5">
         <v>18</v>
       </c>
       <c r="B627" s="11" t="s">
         <v>1234</v>
       </c>
       <c r="C627" s="8" t="s">
         <v>1235</v>
       </c>
       <c r="D627" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E627" s="14">
-        <v>3977</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="628" spans="1:5">
       <c r="A628" s="5">
         <v>19</v>
       </c>
       <c r="B628" s="11" t="s">
         <v>1236</v>
       </c>
       <c r="C628" s="8" t="s">
         <v>1237</v>
       </c>
       <c r="D628" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E628" s="14">
-        <v>3457</v>
+        <v>3976</v>
       </c>
     </row>
     <row r="629" spans="1:5">
       <c r="A629" s="5">
         <v>20</v>
       </c>
       <c r="B629" s="11" t="s">
         <v>1238</v>
       </c>
       <c r="C629" s="8" t="s">
         <v>1239</v>
       </c>
       <c r="D629" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E629" s="14">
-        <v>2597</v>
+        <v>5473</v>
       </c>
     </row>
     <row r="630" spans="1:5">
       <c r="A630" s="5">
         <v>21</v>
       </c>
       <c r="B630" s="11" t="s">
         <v>1240</v>
       </c>
       <c r="C630" s="8" t="s">
         <v>1241</v>
       </c>
       <c r="D630" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E630" s="14">
-        <v>3590</v>
+        <v>3977</v>
       </c>
     </row>
     <row r="631" spans="1:5">
       <c r="A631" s="5">
         <v>22</v>
       </c>
       <c r="B631" s="11" t="s">
         <v>1242</v>
       </c>
       <c r="C631" s="8" t="s">
         <v>1243</v>
       </c>
       <c r="D631" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E631" s="14">
-        <v>2597</v>
+        <v>3457</v>
       </c>
     </row>
     <row r="632" spans="1:5">
       <c r="A632" s="5">
         <v>23</v>
       </c>
       <c r="B632" s="11" t="s">
         <v>1244</v>
       </c>
       <c r="C632" s="8" t="s">
         <v>1245</v>
       </c>
       <c r="D632" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E632" s="14">
-        <v>3590</v>
+        <v>3415</v>
       </c>
     </row>
     <row r="633" spans="1:5">
       <c r="A633" s="5">
         <v>24</v>
       </c>
       <c r="B633" s="11" t="s">
         <v>1246</v>
       </c>
       <c r="C633" s="8" t="s">
         <v>1247</v>
       </c>
       <c r="D633" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E633" s="14">
-        <v>3478</v>
+        <v>3977</v>
       </c>
     </row>
     <row r="634" spans="1:5">
       <c r="A634" s="5">
         <v>25</v>
       </c>
       <c r="B634" s="11" t="s">
         <v>1248</v>
       </c>
       <c r="C634" s="8" t="s">
         <v>1249</v>
       </c>
       <c r="D634" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E634" s="14">
-        <v>4187</v>
+        <v>0</v>
       </c>
     </row>
     <row r="635" spans="1:5">
       <c r="A635" s="5">
         <v>26</v>
       </c>
       <c r="B635" s="11" t="s">
         <v>1250</v>
       </c>
       <c r="C635" s="8" t="s">
         <v>1251</v>
       </c>
       <c r="D635" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E635" s="14">
-        <v>0</v>
+        <v>3457</v>
       </c>
     </row>
     <row r="636" spans="1:5">
       <c r="A636" s="5">
         <v>27</v>
       </c>
       <c r="B636" s="11" t="s">
         <v>1252</v>
       </c>
       <c r="C636" s="8" t="s">
         <v>1253</v>
       </c>
       <c r="D636" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E636" s="14">
-        <v>3976</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="637" spans="1:5">
       <c r="A637" s="5">
         <v>28</v>
       </c>
       <c r="B637" s="11" t="s">
         <v>1254</v>
       </c>
       <c r="C637" s="8" t="s">
         <v>1255</v>
       </c>
       <c r="D637" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E637" s="14">
-        <v>5473</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="638" spans="1:5">
       <c r="A638" s="5">
         <v>29</v>
       </c>
       <c r="B638" s="11" t="s">
         <v>1256</v>
       </c>
       <c r="C638" s="8" t="s">
         <v>1257</v>
       </c>
       <c r="D638" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E638" s="14">
-        <v>3415</v>
+        <v>3478</v>
       </c>
     </row>
     <row r="639" spans="1:5">
       <c r="A639" s="5">
         <v>30</v>
       </c>
       <c r="B639" s="11" t="s">
         <v>1258</v>
       </c>
       <c r="C639" s="8" t="s">
         <v>1259</v>
       </c>
       <c r="D639" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E639" s="14">
-        <v>3977</v>
+        <v>4187</v>
       </c>
     </row>
     <row r="640" spans="1:5">
       <c r="A640" s="5">
         <v>31</v>
       </c>
       <c r="B640" s="11" t="s">
         <v>1260</v>
       </c>
       <c r="C640" s="8" t="s">
         <v>1261</v>
       </c>
       <c r="D640" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E640" s="14">
-        <v>3457</v>
+        <v>3976</v>
       </c>
     </row>
     <row r="641" spans="1:5">
       <c r="A641" s="5">
         <v>32</v>
       </c>
       <c r="B641" s="11" t="s">
         <v>1262</v>
       </c>
       <c r="C641" s="8" t="s">
         <v>1263</v>
       </c>
       <c r="D641" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E641" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="642" spans="1:5">
       <c r="A642" s="5">
         <v>33</v>
       </c>
       <c r="B642" s="11" t="s">
         <v>1264</v>
       </c>
       <c r="C642" s="8" t="s">
         <v>1265</v>
       </c>
       <c r="D642" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E642" s="14">
-        <v>4739</v>
+        <v>5473</v>
       </c>
     </row>
     <row r="643" spans="1:5">
       <c r="A643" s="5">
         <v>34</v>
       </c>
       <c r="B643" s="11" t="s">
         <v>1266</v>
       </c>
       <c r="C643" s="8" t="s">
         <v>1267</v>
       </c>
       <c r="D643" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E643" s="14">
-        <v>3974</v>
+        <v>5457</v>
       </c>
     </row>
     <row r="644" spans="1:5">
       <c r="A644" s="5">
         <v>35</v>
       </c>
       <c r="B644" s="11" t="s">
         <v>1268</v>
       </c>
       <c r="C644" s="8" t="s">
         <v>1269</v>
       </c>
       <c r="D644" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E644" s="14">
-        <v>4540</v>
+        <v>0</v>
       </c>
     </row>
     <row r="645" spans="1:5">
       <c r="A645" s="5">
         <v>36</v>
       </c>
       <c r="B645" s="11" t="s">
         <v>1270</v>
       </c>
       <c r="C645" s="8" t="s">
         <v>1271</v>
       </c>
       <c r="D645" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E645" s="14">
-        <v>0</v>
+        <v>6367</v>
       </c>
     </row>
     <row r="646" spans="1:5">
       <c r="A646" s="5">
         <v>37</v>
       </c>
       <c r="B646" s="11" t="s">
         <v>1272</v>
       </c>
       <c r="C646" s="8" t="s">
         <v>1273</v>
       </c>
       <c r="D646" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E646" s="14">
-        <v>4321</v>
+        <v>5697</v>
       </c>
     </row>
     <row r="647" spans="1:5">
       <c r="A647" s="5">
         <v>38</v>
       </c>
       <c r="B647" s="11" t="s">
         <v>1274</v>
       </c>
       <c r="C647" s="8" t="s">
         <v>1275</v>
       </c>
       <c r="D647" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E647" s="14">
-        <v>5640</v>
+        <v>0</v>
       </c>
     </row>
     <row r="648" spans="1:5">
       <c r="A648" s="5">
         <v>39</v>
       </c>
       <c r="B648" s="11" t="s">
         <v>1276</v>
       </c>
       <c r="C648" s="8" t="s">
         <v>1277</v>
       </c>
       <c r="D648" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E648" s="14">
-        <v>0</v>
+        <v>4739</v>
       </c>
     </row>
     <row r="649" spans="1:5">
       <c r="A649" s="5">
         <v>40</v>
       </c>
       <c r="B649" s="11" t="s">
         <v>1278</v>
       </c>
       <c r="C649" s="8" t="s">
         <v>1279</v>
       </c>
       <c r="D649" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E649" s="14">
-        <v>5457</v>
+        <v>3974</v>
       </c>
     </row>
     <row r="650" spans="1:5">
       <c r="A650" s="5">
         <v>41</v>
       </c>
       <c r="B650" s="11" t="s">
         <v>1280</v>
       </c>
       <c r="C650" s="8" t="s">
         <v>1281</v>
       </c>
       <c r="D650" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E650" s="14">
-        <v>6367</v>
+        <v>4540</v>
       </c>
     </row>
     <row r="651" spans="1:5">
       <c r="A651" s="5">
         <v>42</v>
       </c>
       <c r="B651" s="11" t="s">
         <v>1282</v>
       </c>
       <c r="C651" s="8" t="s">
         <v>1283</v>
       </c>
       <c r="D651" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E651" s="14">
-        <v>5697</v>
+        <v>0</v>
       </c>
     </row>
     <row r="652" spans="1:5">
       <c r="A652" s="5">
         <v>43</v>
       </c>
       <c r="B652" s="11" t="s">
         <v>1284</v>
       </c>
       <c r="C652" s="8" t="s">
         <v>1285</v>
       </c>
       <c r="D652" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E652" s="14">
-        <v>6367</v>
+        <v>5640</v>
       </c>
     </row>
     <row r="653" spans="1:5">
       <c r="A653" s="5">
         <v>44</v>
       </c>
       <c r="B653" s="11" t="s">
         <v>1286</v>
       </c>
       <c r="C653" s="8" t="s">
         <v>1287</v>
       </c>
       <c r="D653" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E653" s="14">
-        <v>5697</v>
+        <v>0</v>
       </c>
     </row>
     <row r="654" spans="1:5">
       <c r="A654" s="5">
         <v>45</v>
       </c>
       <c r="B654" s="11" t="s">
         <v>1288</v>
       </c>
       <c r="C654" s="8" t="s">
         <v>1289</v>
       </c>
       <c r="D654" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E654" s="14">
-        <v>0</v>
+        <v>5640</v>
       </c>
     </row>
     <row r="655" spans="1:5">
       <c r="A655" s="5">
         <v>46</v>
       </c>
       <c r="B655" s="11" t="s">
         <v>1290</v>
       </c>
       <c r="C655" s="8" t="s">
         <v>1291</v>
       </c>
       <c r="D655" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E655" s="14">
-        <v>4321</v>
+        <v>5457</v>
       </c>
     </row>
     <row r="656" spans="1:5">
       <c r="A656" s="5">
         <v>47</v>
       </c>
       <c r="B656" s="11" t="s">
         <v>1292</v>
       </c>
       <c r="C656" s="8" t="s">
         <v>1293</v>
       </c>
       <c r="D656" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E656" s="14">
-        <v>4739</v>
+        <v>0</v>
       </c>
     </row>
     <row r="657" spans="1:5">
       <c r="A657" s="5">
         <v>48</v>
       </c>
       <c r="B657" s="11" t="s">
         <v>1294</v>
       </c>
       <c r="C657" s="8" t="s">
         <v>1295</v>
       </c>
       <c r="D657" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E657" s="14">
-        <v>3974</v>
+        <v>6367</v>
       </c>
     </row>
     <row r="658" spans="1:5">
       <c r="A658" s="5">
         <v>49</v>
       </c>
       <c r="B658" s="11" t="s">
         <v>1296</v>
       </c>
       <c r="C658" s="8" t="s">
         <v>1297</v>
       </c>
       <c r="D658" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E658" s="14">
-        <v>4540</v>
+        <v>5697</v>
       </c>
     </row>
     <row r="659" spans="1:5">
       <c r="A659" s="5">
         <v>50</v>
       </c>
       <c r="B659" s="11" t="s">
         <v>1298</v>
       </c>
       <c r="C659" s="8" t="s">
         <v>1299</v>
       </c>
       <c r="D659" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E659" s="14">
-        <v>0</v>
+        <v>4321</v>
       </c>
     </row>
     <row r="660" spans="1:5">
       <c r="A660" s="5">
         <v>51</v>
       </c>
       <c r="B660" s="11" t="s">
         <v>1300</v>
       </c>
       <c r="C660" s="8" t="s">
         <v>1301</v>
       </c>
       <c r="D660" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E660" s="14">
-        <v>5640</v>
+        <v>4739</v>
       </c>
     </row>
     <row r="661" spans="1:5">
       <c r="A661" s="5">
         <v>52</v>
       </c>
       <c r="B661" s="11" t="s">
         <v>1302</v>
       </c>
       <c r="C661" s="8" t="s">
         <v>1303</v>
       </c>
       <c r="D661" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E661" s="14">
-        <v>5457</v>
+        <v>3974</v>
       </c>
     </row>
     <row r="662" spans="1:5">
       <c r="A662" s="5">
         <v>53</v>
       </c>
       <c r="B662" s="11" t="s">
         <v>1304</v>
       </c>
       <c r="C662" s="8" t="s">
         <v>1305</v>
       </c>
       <c r="D662" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E662" s="14">
-        <v>0</v>
+        <v>4540</v>
       </c>
     </row>
     <row r="663" spans="1:5">
       <c r="A663" s="5">
         <v>54</v>
       </c>
       <c r="B663" s="11" t="s">
         <v>1306</v>
       </c>
       <c r="C663" s="8" t="s">
         <v>1307</v>
       </c>
       <c r="D663" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E663" s="14">
         <v>4445</v>
       </c>
     </row>
     <row r="664" spans="1:5">
       <c r="A664" s="5">
         <v>55</v>
       </c>
       <c r="B664" s="11" t="s">
         <v>1308</v>
@@ -16364,85 +16364,85 @@
       </c>
       <c r="C684" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D684" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E684" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="685" spans="1:5">
       <c r="A685" s="5">
         <v>1</v>
       </c>
       <c r="B685" s="11" t="s">
         <v>1347</v>
       </c>
       <c r="C685" s="8" t="s">
         <v>1348</v>
       </c>
       <c r="D685" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E685" s="14">
-        <v>529</v>
+        <v>5457</v>
       </c>
     </row>
     <row r="686" spans="1:5">
       <c r="A686" s="5">
         <v>2</v>
       </c>
       <c r="B686" s="11" t="s">
         <v>1349</v>
       </c>
       <c r="C686" s="8" t="s">
         <v>1350</v>
       </c>
       <c r="D686" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E686" s="14">
-        <v>5457</v>
+        <v>3947</v>
       </c>
     </row>
     <row r="687" spans="1:5">
       <c r="A687" s="5">
         <v>3</v>
       </c>
       <c r="B687" s="11" t="s">
         <v>1351</v>
       </c>
       <c r="C687" s="8" t="s">
         <v>1352</v>
       </c>
       <c r="D687" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E687" s="14">
-        <v>3947</v>
+        <v>529</v>
       </c>
     </row>
     <row r="688" spans="1:5">
       <c r="A688" s="5">
         <v>4</v>
       </c>
       <c r="B688" s="11" t="s">
         <v>1353</v>
       </c>
       <c r="C688" s="8" t="s">
         <v>1354</v>
       </c>
       <c r="D688" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E688" s="14">
         <v>5457</v>
       </c>
     </row>
     <row r="689" spans="1:5">
       <c r="A689" s="5">
         <v>5</v>
       </c>
       <c r="B689" s="11" t="s">
         <v>1355</v>
@@ -16568,136 +16568,136 @@
       </c>
       <c r="C696" s="8" t="s">
         <v>1370</v>
       </c>
       <c r="D696" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E696" s="14">
         <v>476</v>
       </c>
     </row>
     <row r="697" spans="1:5">
       <c r="A697" s="5">
         <v>13</v>
       </c>
       <c r="B697" s="11" t="s">
         <v>1371</v>
       </c>
       <c r="C697" s="8" t="s">
         <v>1372</v>
       </c>
       <c r="D697" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E697" s="14">
-        <v>2893</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="698" spans="1:5">
       <c r="A698" s="5">
         <v>14</v>
       </c>
       <c r="B698" s="11" t="s">
         <v>1373</v>
       </c>
       <c r="C698" s="8" t="s">
         <v>1374</v>
       </c>
       <c r="D698" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E698" s="14">
-        <v>2457</v>
+        <v>3909</v>
       </c>
     </row>
     <row r="699" spans="1:5">
       <c r="A699" s="5">
         <v>15</v>
       </c>
       <c r="B699" s="11" t="s">
         <v>1375</v>
       </c>
       <c r="C699" s="8" t="s">
         <v>1376</v>
       </c>
       <c r="D699" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E699" s="14">
-        <v>2390</v>
+        <v>2893</v>
       </c>
     </row>
     <row r="700" spans="1:5">
       <c r="A700" s="5">
         <v>16</v>
       </c>
       <c r="B700" s="11" t="s">
         <v>1377</v>
       </c>
       <c r="C700" s="8" t="s">
         <v>1378</v>
       </c>
       <c r="D700" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E700" s="14">
-        <v>3558</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="701" spans="1:5">
       <c r="A701" s="5">
         <v>17</v>
       </c>
       <c r="B701" s="11" t="s">
         <v>1379</v>
       </c>
       <c r="C701" s="8" t="s">
         <v>1380</v>
       </c>
       <c r="D701" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E701" s="14">
-        <v>2640</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="702" spans="1:5">
       <c r="A702" s="5">
         <v>18</v>
       </c>
       <c r="B702" s="11" t="s">
         <v>1381</v>
       </c>
       <c r="C702" s="8" t="s">
         <v>1382</v>
       </c>
       <c r="D702" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E702" s="14">
-        <v>3909</v>
+        <v>3558</v>
       </c>
     </row>
     <row r="703" spans="1:5">
       <c r="A703" s="5">
         <v>19</v>
       </c>
       <c r="B703" s="11" t="s">
         <v>1383</v>
       </c>
       <c r="C703" s="8" t="s">
         <v>1384</v>
       </c>
       <c r="D703" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E703" s="14">
         <v>2640</v>
       </c>
     </row>
     <row r="704" spans="1:5">
       <c r="A704" s="5">
         <v>20</v>
       </c>
       <c r="B704" s="11" t="s">
         <v>1385</v>
@@ -16772,238 +16772,238 @@
       </c>
       <c r="C708" s="8" t="s">
         <v>1394</v>
       </c>
       <c r="D708" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E708" s="14">
         <v>2390</v>
       </c>
     </row>
     <row r="709" spans="1:5">
       <c r="A709" s="5">
         <v>25</v>
       </c>
       <c r="B709" s="11" t="s">
         <v>1395</v>
       </c>
       <c r="C709" s="8" t="s">
         <v>1396</v>
       </c>
       <c r="D709" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E709" s="14">
-        <v>3747</v>
+        <v>2975</v>
       </c>
     </row>
     <row r="710" spans="1:5">
       <c r="A710" s="5">
         <v>26</v>
       </c>
       <c r="B710" s="11" t="s">
         <v>1397</v>
       </c>
       <c r="C710" s="8" t="s">
         <v>1398</v>
       </c>
       <c r="D710" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E710" s="14">
-        <v>5026</v>
+        <v>4551</v>
       </c>
     </row>
     <row r="711" spans="1:5">
       <c r="A711" s="5">
         <v>27</v>
       </c>
       <c r="B711" s="11" t="s">
         <v>1399</v>
       </c>
       <c r="C711" s="8" t="s">
         <v>1400</v>
       </c>
       <c r="D711" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E711" s="14">
-        <v>3960</v>
+        <v>3747</v>
       </c>
     </row>
     <row r="712" spans="1:5">
       <c r="A712" s="5">
         <v>28</v>
       </c>
       <c r="B712" s="11" t="s">
         <v>1401</v>
       </c>
       <c r="C712" s="8" t="s">
         <v>1402</v>
       </c>
       <c r="D712" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E712" s="14">
-        <v>4050</v>
+        <v>5026</v>
       </c>
     </row>
     <row r="713" spans="1:5">
       <c r="A713" s="5">
         <v>29</v>
       </c>
       <c r="B713" s="11" t="s">
         <v>1403</v>
       </c>
       <c r="C713" s="8" t="s">
         <v>1404</v>
       </c>
       <c r="D713" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E713" s="14">
-        <v>2975</v>
+        <v>3960</v>
       </c>
     </row>
     <row r="714" spans="1:5">
       <c r="A714" s="5">
         <v>30</v>
       </c>
       <c r="B714" s="11" t="s">
         <v>1405</v>
       </c>
       <c r="C714" s="8" t="s">
         <v>1406</v>
       </c>
       <c r="D714" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E714" s="14">
-        <v>4551</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="715" spans="1:5">
       <c r="A715" s="5">
         <v>31</v>
       </c>
       <c r="B715" s="11" t="s">
         <v>1407</v>
       </c>
       <c r="C715" s="8" t="s">
         <v>1408</v>
       </c>
       <c r="D715" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E715" s="14">
-        <v>4583</v>
+        <v>3960</v>
       </c>
     </row>
     <row r="716" spans="1:5">
       <c r="A716" s="5">
         <v>32</v>
       </c>
       <c r="B716" s="11" t="s">
         <v>1409</v>
       </c>
       <c r="C716" s="8" t="s">
         <v>1410</v>
       </c>
       <c r="D716" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E716" s="14">
-        <v>3747</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="717" spans="1:5">
       <c r="A717" s="5">
         <v>33</v>
       </c>
       <c r="B717" s="11" t="s">
         <v>1411</v>
       </c>
       <c r="C717" s="8" t="s">
         <v>1412</v>
       </c>
       <c r="D717" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E717" s="14">
-        <v>5026</v>
+        <v>2975</v>
       </c>
     </row>
     <row r="718" spans="1:5">
       <c r="A718" s="5">
         <v>34</v>
       </c>
       <c r="B718" s="11" t="s">
         <v>1413</v>
       </c>
       <c r="C718" s="8" t="s">
         <v>1414</v>
       </c>
       <c r="D718" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E718" s="14">
-        <v>3960</v>
+        <v>4583</v>
       </c>
     </row>
     <row r="719" spans="1:5">
       <c r="A719" s="5">
         <v>35</v>
       </c>
       <c r="B719" s="11" t="s">
         <v>1415</v>
       </c>
       <c r="C719" s="8" t="s">
         <v>1416</v>
       </c>
       <c r="D719" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E719" s="14">
-        <v>4050</v>
+        <v>3747</v>
       </c>
     </row>
     <row r="720" spans="1:5">
       <c r="A720" s="5">
         <v>36</v>
       </c>
       <c r="B720" s="11" t="s">
         <v>1417</v>
       </c>
       <c r="C720" s="8" t="s">
         <v>1418</v>
       </c>
       <c r="D720" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E720" s="14">
-        <v>2975</v>
+        <v>5026</v>
       </c>
     </row>
     <row r="721" spans="1:5">
       <c r="A721" s="5">
         <v>37</v>
       </c>
       <c r="B721" s="11" t="s">
         <v>1419</v>
       </c>
       <c r="C721" s="8" t="s">
         <v>1420</v>
       </c>
       <c r="D721" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E721" s="14">
         <v>582</v>
       </c>
     </row>
     <row r="722" spans="1:5">
       <c r="A722" s="5">
         <v>38</v>
       </c>
       <c r="B722" s="11" t="s">
         <v>1421</v>
@@ -17121,119 +17121,119 @@
       </c>
       <c r="C729" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D729" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E729" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="730" spans="1:5">
       <c r="A730" s="5">
         <v>1</v>
       </c>
       <c r="B730" s="11" t="s">
         <v>1434</v>
       </c>
       <c r="C730" s="8" t="s">
         <v>1435</v>
       </c>
       <c r="D730" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E730" s="14">
-        <v>4200</v>
+        <v>4737</v>
       </c>
     </row>
     <row r="731" spans="1:5">
       <c r="A731" s="5">
         <v>2</v>
       </c>
       <c r="B731" s="11" t="s">
         <v>1436</v>
       </c>
       <c r="C731" s="8" t="s">
         <v>1437</v>
       </c>
       <c r="D731" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E731" s="14">
-        <v>4737</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="732" spans="1:5">
       <c r="A732" s="5">
         <v>3</v>
       </c>
       <c r="B732" s="11" t="s">
         <v>1438</v>
       </c>
       <c r="C732" s="8" t="s">
         <v>1439</v>
       </c>
       <c r="D732" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E732" s="14">
         <v>4737</v>
       </c>
     </row>
     <row r="733" spans="1:5">
       <c r="A733" s="5">
         <v>4</v>
       </c>
       <c r="B733" s="11" t="s">
         <v>1440</v>
       </c>
       <c r="C733" s="8" t="s">
         <v>1441</v>
       </c>
       <c r="D733" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E733" s="14">
-        <v>0</v>
+        <v>5457</v>
       </c>
     </row>
     <row r="734" spans="1:5">
       <c r="A734" s="5">
         <v>5</v>
       </c>
       <c r="B734" s="11" t="s">
         <v>1442</v>
       </c>
       <c r="C734" s="8" t="s">
         <v>1443</v>
       </c>
       <c r="D734" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E734" s="14">
-        <v>5457</v>
+        <v>0</v>
       </c>
     </row>
     <row r="735" spans="1:5">
       <c r="A735" s="5">
         <v>6</v>
       </c>
       <c r="B735" s="11" t="s">
         <v>1444</v>
       </c>
       <c r="C735" s="8" t="s">
         <v>1445</v>
       </c>
       <c r="D735" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E735" s="14">
         <v>6157</v>
       </c>
     </row>
     <row r="736" spans="1:5">
       <c r="A736" s="6" t="s">
         <v>1446</v>
       </c>
       <c r="B736" s="7"/>
       <c r="C736" s="8"/>
@@ -17249,51 +17249,51 @@
       </c>
       <c r="C737" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D737" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E737" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="738" spans="1:5">
       <c r="A738" s="5">
         <v>1</v>
       </c>
       <c r="B738" s="11" t="s">
         <v>1447</v>
       </c>
       <c r="C738" s="8" t="s">
         <v>1448</v>
       </c>
       <c r="D738" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E738" s="14">
-        <v>3415</v>
+        <v>4321</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A434:E434"/>
     <mergeCell ref="A516:E516"/>
     <mergeCell ref="A526:E526"/>
     <mergeCell ref="A608:E608"/>
     <mergeCell ref="A683:E683"/>
     <mergeCell ref="A728:E728"/>
     <mergeCell ref="A736:E736"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>