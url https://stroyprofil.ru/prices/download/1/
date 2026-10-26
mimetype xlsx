--- v1 (2026-07-28)
+++ v2 (2026-10-26)
@@ -38,425 +38,425 @@
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Профиль для плитки</t>
   </si>
   <si>
     <t>Алюминиевые профили для плитки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>STR82</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 6 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>Есть</t>
+  </si>
+  <si>
+    <t>STR197</t>
+  </si>
+  <si>
+    <t>Внутренний угол для плитки ПО В9 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR446</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 02 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR513</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 10 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR229</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г10 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR722</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый декоративный ПН 15х15 (ГРАВИРОВКА) 01 - Серебро глянец</t>
+  </si>
+  <si>
     <t>STR138</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 01 - Серебро глянец</t>
   </si>
   <si>
-    <t>Есть</t>
-[...1 lines deleted...]
-  <si>
     <t>STR273</t>
   </si>
   <si>
     <t>Алюминиевый гнущиеся профиль ПО-П10 02 - Серебро матовое</t>
   </si>
   <si>
-    <t>STR82</t>
-[...32 lines deleted...]
-    <t>Алюминиевый профиль ПО Г10 02 - Серебро матовое</t>
+    <t>STR137</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR274</t>
+  </si>
+  <si>
+    <t>Алюминиевый гнущиеся профиль ПО-П10 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR1935</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 6 01 - Серебро глянец, 2.7 м</t>
+  </si>
+  <si>
+    <t>STR198</t>
+  </si>
+  <si>
+    <t>Внутренний угол для плитки ПО В9 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR447</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 02 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR514</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 10 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR230</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г10 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR723</t>
   </si>
   <si>
     <t>Уголок алюминиевый декоративный ПН 15х15 (ГРАВИРОВКА) 02 - Серебро матовое</t>
   </si>
   <si>
-    <t>STR137</t>
-[...32 lines deleted...]
-    <t>Алюминиевый профиль ПТ 10 02 - Серебро матовое</t>
+    <t>STR275</t>
+  </si>
+  <si>
+    <t>Алюминиевый гнущиеся профиль ПО-П10 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR1936</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 6 02 - Серебро матовое, 2.7 м</t>
+  </si>
+  <si>
+    <t>STR199</t>
+  </si>
+  <si>
+    <t>Внутренний угол для плитки ПО В9 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR448</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 02 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR139</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR515</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 10 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR231</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г10 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR724</t>
   </si>
   <si>
     <t>Уголок алюминиевый декоративный ПН 15х15 (ГРАВИРОВКА) 03 - Золото глянец</t>
   </si>
   <si>
-    <t>STR275</t>
-[...26 lines deleted...]
-    <t>Алюминиевая анодированная раскладка ПО 10 04 - Золото матовое</t>
+    <t>STR517</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 10 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR140</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR232</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г10 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR725</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый декоративный ПН 15х15 (ГРАВИРОВКА) 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR276</t>
+  </si>
+  <si>
+    <t>Алюминиевый гнущиеся профиль ПО-П10 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR1937</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 6 03 - Золото глянец, 2.7 м</t>
   </si>
   <si>
     <t>STR200</t>
   </si>
   <si>
     <t>Внутренний угол для плитки ПО В9 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR449</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 02 04 - Золото матовое</t>
   </si>
   <si>
-    <t>STR140</t>
-[...32 lines deleted...]
-    <t>Алюминиевая анодированная раскладка ПО 6 03 - Золото глянец, 2.7 м</t>
+    <t>STR201</t>
+  </si>
+  <si>
+    <t>Внутренний угол для плитки ПО В9 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR450</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 02 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR521</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 10 08 - Черный глянец</t>
+  </si>
+  <si>
+    <t>STR141</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR233</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г10 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR726</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый декоративный ПН 15х15 (ГРАВИРОВКА) 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR277</t>
   </si>
   <si>
     <t>Алюминиевый гнущиеся профиль ПО-П10 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR1938</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 6 04 - Золото матовое, 2.7 м</t>
   </si>
   <si>
-    <t>STR201</t>
-[...34 lines deleted...]
-  <si>
     <t>STR278</t>
   </si>
   <si>
     <t>Алюминиевый гнущиеся профиль ПО-П10 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR1939</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 6 05 - Бронза глянец, 2.7 м</t>
   </si>
   <si>
     <t>STR202</t>
   </si>
   <si>
     <t>Внутренний угол для плитки ПО В9 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR451</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 02 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR142</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR234</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г10 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR727</t>
   </si>
   <si>
     <t>Уголок алюминиевый декоративный ПН 15х15 (ГРАВИРОВКА) 06 - Бронза матовое</t>
   </si>
   <si>
+    <t>STR2008</t>
+  </si>
+  <si>
+    <t>Алюминиевый гнущиеся профиль ПО-П10 09 -Черный матовый</t>
+  </si>
+  <si>
+    <t>STR1940</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 6 06 - Бронза матовое, 2.7 м</t>
+  </si>
+  <si>
+    <t>STR239</t>
+  </si>
+  <si>
+    <t>Внутренний угол для плитки ПО В9 08 - Черный глянец</t>
+  </si>
+  <si>
+    <t>STR452</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 02 07 - Бронза светлая глянец</t>
+  </si>
+  <si>
+    <t>STR143</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 07 - Бронза светлая глянец</t>
+  </si>
+  <si>
     <t>STR235</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г10 09 - Черный матовый</t>
   </si>
   <si>
-    <t>STR2008</t>
-[...26 lines deleted...]
-    <t>Алюминиевая анодированная раскладка ПО 10 07 - Бронза светлая глянец</t>
+    <t>STR236</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г10 10 - Белый глянец</t>
+  </si>
+  <si>
+    <t>STR144</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 08 - Черный глянец</t>
+  </si>
+  <si>
+    <t>STR2009</t>
+  </si>
+  <si>
+    <t>Алюминиевый гнущиеся профиль ПО-П10 35 - Белый муар</t>
+  </si>
+  <si>
+    <t>STR204</t>
+  </si>
+  <si>
+    <t>Внутренний угол для плитки ПО В9 21 - Графит глянец</t>
   </si>
   <si>
     <t>STR453</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 02 08 - Черный глянец</t>
   </si>
   <si>
-    <t>STR236</t>
-[...20 lines deleted...]
-    <t>Внутренний угол для плитки ПО В9 21 - Графит глянец</t>
+    <t>STR237</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г10 08 - Черный глянец</t>
+  </si>
+  <si>
+    <t>STR158</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 09 - Черный матовый</t>
   </si>
   <si>
     <t>STR205</t>
   </si>
   <si>
     <t>Внутренний угол для плитки ПО В9 22 - Розовый глянец</t>
   </si>
   <si>
     <t>STR454</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 02 21 - Графит глянец</t>
   </si>
   <si>
-    <t>STR237</t>
-[...10 lines deleted...]
-  <si>
     <t>STR455</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 02 22 - Розовый глянец</t>
   </si>
   <si>
     <t>STR145</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 10 - Белый глянец</t>
   </si>
   <si>
     <t>STR238</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г10 23 - Слоновая кость</t>
   </si>
   <si>
     <t>STR146</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 11 - Серебро глянец / браш</t>
   </si>
   <si>
     <t>STR147</t>
@@ -509,596 +509,596 @@
   <si>
     <t>STR155</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 22 - Розовый глянец</t>
   </si>
   <si>
     <t>STR156</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 31 - Графит глянец / браш</t>
   </si>
   <si>
     <t>STR157</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 32 - Розовый глянец / браш</t>
   </si>
   <si>
     <t>STR227</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 23 - Слоновая кость</t>
   </si>
   <si>
+    <t>STR187</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10,5 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR825</t>
+  </si>
+  <si>
+    <t>Угловой алюминиевый профиль ПВ-20x20 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR105</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 8 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR495</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 04 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR605</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 13 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR280</t>
+  </si>
+  <si>
+    <t>Алюминиевый гнущиеся профиль ПО-П12 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR252</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г12 02 - Серебро матовое</t>
+  </si>
+  <si>
     <t>STR744</t>
   </si>
   <si>
     <t>Уголок алюминиевый декоративный ПН 20х20 (ГРАВИРОВКА) 01 - Серебро глянец</t>
   </si>
   <si>
-    <t>STR187</t>
-[...38 lines deleted...]
-    <t>Алюминиевый профиль ПО Г12 02 - Серебро матовое</t>
+    <t>STR745</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый декоративный ПН 20х20 (ГРАВИРОВКА) 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR188</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10,5 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR826</t>
+  </si>
+  <si>
+    <t>Угловой алюминиевый профиль ПВ-20x20 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR496</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 04 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR606</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 13 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR104</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 8 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR281</t>
   </si>
   <si>
     <t>Алюминиевый гнущиеся профиль ПО-П12 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR253</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г12 01 - Серебро глянец</t>
   </si>
   <si>
-    <t>STR745</t>
-[...26 lines deleted...]
-    <t>Алюминиевый профиль ПТ 13 02 - Серебро матовое</t>
+    <t>STR254</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г12 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR746</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый декоративный ПН 20х20 (ГРАВИРОВКА) 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR189</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10,5 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR827</t>
+  </si>
+  <si>
+    <t>Угловой алюминиевый профиль ПВ-20x20 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR107</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 8 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR497</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 04 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR607</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 13 03 - Золото глянец</t>
   </si>
   <si>
-    <t>STR254</t>
-[...28 lines deleted...]
-  <si>
     <t>STR106</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 8 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR498</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 04 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR610</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 13 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR255</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г12 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR747</t>
   </si>
   <si>
     <t>Уголок алюминиевый декоративный ПН 20х20 (ГРАВИРОВКА) 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR190</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10,5 03 - Золото глянец</t>
   </si>
   <si>
+    <t>STR608</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 13 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR499</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 04 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR256</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г12 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR109</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 8 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR748</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый декоративный ПН 20х20 (ГРАВИРОВКА) 05 - Бронза глянец</t>
+  </si>
+  <si>
     <t>STR191</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10,5 06 - Бронза матовое</t>
   </si>
   <si>
-    <t>STR608</t>
-[...26 lines deleted...]
-    <t>Уголок алюминиевый декоративный ПН 20х20 (ГРАВИРОВКА) 05 - Бронза глянец</t>
+    <t>STR192</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10,5 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR108</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 8 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR500</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 04 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR611</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 13 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR257</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г12 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR749</t>
   </si>
   <si>
     <t>Уголок алюминиевый декоративный ПН 20х20 (ГРАВИРОВКА) 06 - Бронза матовое</t>
   </si>
   <si>
-    <t>STR192</t>
-[...20 lines deleted...]
-    <t>Алюминиевый профиль ПТ 13 06 - Бронза матовое</t>
+    <t>STR259</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г12 10 - Белый глянец</t>
+  </si>
+  <si>
+    <t>STR501</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 04 07 - Бронза светлая глянец</t>
   </si>
   <si>
     <t>STR612</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 13 07 - Бронза светлая глянец</t>
   </si>
   <si>
-    <t>STR259</t>
-[...8 lines deleted...]
-    <t>Алюминиевый профиль - ПО 04 07 - Бронза светлая глянец</t>
+    <t>STR613</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 13 22 - Розовый глянец</t>
+  </si>
+  <si>
+    <t>STR260</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г12 08 - Черный глянец</t>
   </si>
   <si>
     <t>STR502</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 04 08 - Черный глянец</t>
   </si>
   <si>
-    <t>STR613</t>
-[...10 lines deleted...]
-  <si>
     <t>STR615</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 13 00 - Без покрытия</t>
   </si>
   <si>
     <t>STR261</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г12 23 - Слоновая кость</t>
   </si>
   <si>
     <t>STR616</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 13 11 - Серебро глянец / браш</t>
   </si>
   <si>
     <t>STR1840</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г12 09 - Черный матовый</t>
   </si>
   <si>
     <t>STR617</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 13 12 - Серебро матовое / браш</t>
   </si>
   <si>
     <t>STR618</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 13 31 - Графит глянец / браш</t>
   </si>
   <si>
+    <t>STR620</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 18 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR458</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 109 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR160</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 12 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR287</t>
+  </si>
+  <si>
+    <t>Алюминиевый гнущиеся профиль ПО-П7 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR683</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 10х10 01 - Серебро глянец</t>
+  </si>
+  <si>
     <t>STR829</t>
   </si>
   <si>
     <t>Угловой алюминиевый профиль ПВ-30x30 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR126</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 9 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR207</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г6 02 - Серебро матовое</t>
   </si>
   <si>
-    <t>STR620</t>
-[...28 lines deleted...]
-  <si>
     <t>STR830</t>
   </si>
   <si>
     <t>Угловой алюминиевый профиль ПВ-30x30 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR208</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г6 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR288</t>
   </si>
   <si>
     <t>Алюминиевый гнущиеся профиль ПО-П7 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR621</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 18 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR459</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 109 03 - Золото глянец</t>
   </si>
   <si>
+    <t>STR684</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 10х10 02 - Серебро матовое</t>
+  </si>
+  <si>
     <t>STR161</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 12 01 - Серебро глянец</t>
   </si>
   <si>
-    <t>STR684</t>
-[...4 lines deleted...]
-  <si>
     <t>STR127</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 9 01 - Серебро глянец</t>
   </si>
   <si>
+    <t>STR209</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г6 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR128</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 9 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR622</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 18 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR461</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 109 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR685</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 10х10 03 - Золото глянец</t>
+  </si>
+  <si>
     <t>STR162</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 12 04 - Золото матовое</t>
   </si>
   <si>
-    <t>STR685</t>
-[...26 lines deleted...]
-    <t>Алюминиевый профиль - ПО 109 05 - Бронза глянец</t>
+    <t>STR686</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 10х10 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR163</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 12 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR129</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 9 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR210</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г6 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR623</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 18 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR463</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 109 07 - Бронза светлая глянец</t>
   </si>
   <si>
-    <t>STR163</t>
-[...20 lines deleted...]
-    <t>Алюминиевый профиль ПО Г6 03 - Золото глянец</t>
+    <t>STR130</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 9 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR687</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 10х10 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR164</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 12 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR211</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г6 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR624</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 18 05 - Бронза глянец</t>
   </si>
   <si>
-    <t>STR130</t>
-[...14 lines deleted...]
-    <t>Уголок алюминиевый ПН 10х10 05 - Бронза глянец</t>
+    <t>STR212</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г6 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR625</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 18 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR688</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 10х10 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR165</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 12 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR131</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 9 05 - Бронза глянец</t>
   </si>
   <si>
-    <t>STR212</t>
-[...22 lines deleted...]
-  <si>
     <t>STR626</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 18 07 - Бронза светлая глянец</t>
   </si>
   <si>
     <t>STR132</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 9 07 - Бронза светлая глянец</t>
   </si>
   <si>
     <t>STR689</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 10х10 07 - Бронза светлая глянец</t>
   </si>
   <si>
     <t>STR695</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 10х10 08 - Черный глянец</t>
   </si>
   <si>
     <t>STR133</t>
@@ -1109,386 +1109,386 @@
   <si>
     <t>STR627</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 18 22 - Розовый глянец</t>
   </si>
   <si>
     <t>STR629</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 18 11 - Серебро глянец / браш</t>
   </si>
   <si>
     <t>STR134</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 9 21 - Графит глянец</t>
   </si>
   <si>
     <t>STR1934</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 10х10 09 -Черный матовый</t>
   </si>
   <si>
+    <t>STR630</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 18 12 - Серебро матовое / браш</t>
+  </si>
+  <si>
+    <t>STR696</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 10х10 10 - Белый глянец</t>
+  </si>
+  <si>
     <t>STR135</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 9 22 - Розовый глянец</t>
   </si>
   <si>
-    <t>STR630</t>
-[...10 lines deleted...]
-  <si>
     <t>STR632</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 18 21 - Графит глянец</t>
   </si>
   <si>
     <t>STR697</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 10х10 21 - Графит глянец</t>
   </si>
   <si>
     <t>STR628</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 18 00 - Без покрытия</t>
   </si>
   <si>
     <t>STR690</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 10х10 22 - Розовый глянец</t>
   </si>
   <si>
+    <t>STR647</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 18 30 - Антик (старая бронза)</t>
+  </si>
+  <si>
     <t>STR698</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 10х10 23 - Слоновая кость</t>
   </si>
   <si>
-    <t>STR647</t>
-[...2 lines deleted...]
-    <t>Алюминиевый профиль ПТ 18 30 - Антик (старая бронза)</t>
+    <t>STR700</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 15х15 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR468</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 10 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR217</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г8 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR290</t>
+  </si>
+  <si>
+    <t>Алюминиевый гнущиеся профиль ПО-П9 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR167</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 13 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR634</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 26 01 - Серебро глянец</t>
   </si>
   <si>
-    <t>STR700</t>
-[...26 lines deleted...]
-    <t>Алюминиевая анодированная раскладка ПО 13 02 - Серебро матовое</t>
+    <t>STR635</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 26 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR701</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 15х15 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR218</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г8 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR472</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 10 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR291</t>
   </si>
   <si>
     <t>Алюминиевый гнущиеся профиль ПО-П9 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR168</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 13 01 - Серебро глянец</t>
   </si>
   <si>
-    <t>STR635</t>
-[...22 lines deleted...]
-  <si>
     <t>STR169</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 13 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR469</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПФ 10 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR636</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 26 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR702</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR219</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г8 04 - Золото матовое</t>
   </si>
   <si>
+    <t>STR170</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 13 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR637</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 26 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR703</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 15х15 04 - Золото матовое</t>
+  </si>
+  <si>
     <t>STR220</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г8 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR473</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПФ 10 04 - Золото матовое</t>
   </si>
   <si>
-    <t>STR170</t>
-[...14 lines deleted...]
-    <t>Уголок алюминиевый ПН 15х15 04 - Золото матовое</t>
+    <t>STR221</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г8 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR470</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 10 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR171</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 13 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR638</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 26 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR704</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 05 - Бронза глянец</t>
   </si>
   <si>
-    <t>STR221</t>
-[...14 lines deleted...]
-    <t>Алюминиевая анодированная раскладка ПО 13 06 - Бронза матовое</t>
+    <t>STR639</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 26 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR705</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 15х15 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR474</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 10 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR222</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г8 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR172</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 13 05 - Бронза глянец</t>
   </si>
   <si>
-    <t>STR639</t>
-[...22 lines deleted...]
-  <si>
     <t>STR173</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 13 18 - Черный глянец / браш</t>
   </si>
   <si>
     <t>STR640</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 26 07 - Бронза светлая глянец</t>
   </si>
   <si>
     <t>STR706</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 07 - Бронза светлая глянец</t>
   </si>
   <si>
     <t>STR223</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г8 09 - Черный матовый</t>
   </si>
   <si>
+    <t>STR174</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 13 21 - Графит глянец</t>
+  </si>
+  <si>
+    <t>STR641</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 26 22 - Розовый глянец</t>
+  </si>
+  <si>
+    <t>STR707</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 15х15 22 - Розовый глянец</t>
+  </si>
+  <si>
     <t>STR224</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г8 10 - Белый глянец</t>
   </si>
   <si>
-    <t>STR174</t>
-[...14 lines deleted...]
-    <t>Уголок алюминиевый ПН 15х15 22 - Розовый глянец</t>
+    <t>STR175</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 13 22 - Розовый глянец</t>
+  </si>
+  <si>
+    <t>STR642</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 26 11 - Серебро глянец / браш</t>
   </si>
   <si>
     <t>STR708</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 08 - Черный глянец</t>
   </si>
   <si>
     <t>STR225</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г8 08 - Черный глянец</t>
   </si>
   <si>
-    <t>STR175</t>
-[...8 lines deleted...]
-    <t>Алюминиевый профиль ПТ 26 11 - Серебро глянец / браш</t>
+    <t>STR226</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г8 23 - Слоновая кость</t>
   </si>
   <si>
     <t>STR643</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 26 12 - Серебро матовое / браш</t>
   </si>
   <si>
     <t>STR709</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 10 - Белый глянец</t>
   </si>
   <si>
-    <t>STR226</t>
-[...4 lines deleted...]
-  <si>
     <t>STR644</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 26 21 - Графит глянец</t>
   </si>
   <si>
     <t>STR710</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 21 - Графит глянец</t>
   </si>
   <si>
     <t>STR645</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 26 00 - Без покрытия</t>
   </si>
   <si>
     <t>STR711</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 23 - Слоновая кость</t>
   </si>
   <si>
     <t>STR646</t>
@@ -1529,128 +1529,128 @@
   <si>
     <t>STR717</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 16 - Бронза матовое / браш</t>
   </si>
   <si>
     <t>STR718</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 17 - Бронза светлая глянец / браш</t>
   </si>
   <si>
     <t>STR719</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 18 - Черный глянец / браш</t>
   </si>
   <si>
     <t>STR720</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 15х15 31 - Графит глянец / браш</t>
   </si>
   <si>
+    <t>STR345</t>
+  </si>
+  <si>
+    <t>Алюминиевый декоративный бордюр П 10 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR477</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 11 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR806</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х10 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR177</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 14 02 - Серебро матовое</t>
+  </si>
+  <si>
     <t>STR649</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 30 01 - Серебро глянец</t>
   </si>
   <si>
-    <t>STR345</t>
-[...20 lines deleted...]
-    <t>Алюминиевая анодированная раскладка ПО 14 02 - Серебро матовое</t>
+    <t>STR650</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 30 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR346</t>
+  </si>
+  <si>
+    <t>Алюминиевый декоративный бордюр П 10 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR478</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 11 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR807</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х10 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR178</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 14 01 - Серебро глянец</t>
   </si>
   <si>
-    <t>STR650</t>
-[...14 lines deleted...]
-    <t>Алюминиевый профиль ПФ 11 02 - Серебро матовое</t>
+    <t>STR179</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 14 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR651</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 30 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR479</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПФ 11 03 - Золото глянец</t>
   </si>
   <si>
-    <t>STR179</t>
-[...10 lines deleted...]
-  <si>
     <t>STR481</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПФ 11 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR180</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 14 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR652</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 30 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR483</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПФ 11 07 - Бронза светлая глянец</t>
   </si>
   <si>
     <t>STR181</t>
@@ -1703,98 +1703,98 @@
   <si>
     <t>STR752</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR664</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПТ 40 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR486</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПФ 12 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR349</t>
   </si>
   <si>
     <t>Алюминиевый декоративный бордюр П 20 01 - Серебро глянец</t>
   </si>
   <si>
+    <t>STR753</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х20 03 - Золото глянец</t>
+  </si>
+  <si>
     <t>STR487</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПФ 12 03 - Золото глянец</t>
   </si>
   <si>
-    <t>STR753</t>
-[...4 lines deleted...]
-  <si>
     <t>STR490</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПФ 12 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR754</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 04 - Золото матовое</t>
   </si>
   <si>
+    <t>STR488</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 12 05 - Бронза глянец</t>
+  </si>
+  <si>
     <t>STR755</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 05 - Бронза глянец</t>
   </si>
   <si>
-    <t>STR488</t>
-[...2 lines deleted...]
-    <t>Алюминиевый профиль ПФ 12 05 - Бронза глянец</t>
+    <t>STR756</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х20 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR491</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПФ 12 06 - Бронза матовое</t>
   </si>
   <si>
-    <t>STR756</t>
-[...4 lines deleted...]
-  <si>
     <t>STR489</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПФ 12 07 - Бронза светлая глянец</t>
   </si>
   <si>
     <t>STR757</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 07 - Бронза светлая глянец</t>
   </si>
   <si>
     <t>STR758</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 08 - Черный глянец</t>
   </si>
   <si>
     <t>STR768</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 21 - Графит глянец</t>
   </si>
   <si>
     <t>STR759</t>
@@ -1847,98 +1847,98 @@
   <si>
     <t>STR766</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 17 - Бронза светлая глянец / браш</t>
   </si>
   <si>
     <t>STR767</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 18 - Черный глянец / браш</t>
   </si>
   <si>
     <t>STR770</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 31 - Графит глянец / браш</t>
   </si>
   <si>
     <t>STR771</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 20х20 32 - Розовый глянец / браш</t>
   </si>
   <si>
+    <t>STR773</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 25х25 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR507</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПЗ 10 02 - Серебро матовое</t>
+  </si>
+  <si>
     <t>STR353</t>
   </si>
   <si>
     <t>Алюминиевый декоративный бордюр П 30 02 - Серебро матовое</t>
   </si>
   <si>
-    <t>STR773</t>
-[...8 lines deleted...]
-    <t>Алюминиевый профиль ПЗ 10 02 - Серебро матовое</t>
+    <t>STR354</t>
+  </si>
+  <si>
+    <t>Алюминиевый декоративный бордюр П 30 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR506</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПЗ 10 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR774</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 25х25 02 - Серебро матовое</t>
   </si>
   <si>
-    <t>STR354</t>
-[...8 lines deleted...]
-    <t>Алюминиевый профиль ПЗ 10 01 - Серебро глянец</t>
+    <t>STR775</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 25х25 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR508</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПЗ 10 03 - Золото глянец</t>
   </si>
   <si>
-    <t>STR775</t>
-[...4 lines deleted...]
-  <si>
     <t>STR509</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПЗ 10 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR776</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 25х25 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR510</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПЗ 10 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR777</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 25х25 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR511</t>
@@ -1955,284 +1955,284 @@
   <si>
     <t>STR779</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 25х25 07 - Бронза светлая глянец</t>
   </si>
   <si>
     <t>STR780</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 25х25 08 - Черный глянец</t>
   </si>
   <si>
     <t>STR781</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 25х25 21 - Графит глянец</t>
   </si>
   <si>
     <t>STR782</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 25х25 22 - Розовый глянец</t>
   </si>
   <si>
+    <t>STR373</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль П-10х10 02 - Серебро матовое</t>
+  </si>
+  <si>
     <t>STR815</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 30х15 01 - Серебро глянец</t>
   </si>
   <si>
-    <t>STR373</t>
-[...4 lines deleted...]
-  <si>
     <t>STR816</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 30х15 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR374</t>
   </si>
   <si>
     <t>Алюминиевый профиль П-10х10 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR375</t>
   </si>
   <si>
     <t>Алюминиевый профиль П-10х10 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR376</t>
   </si>
   <si>
     <t>Алюминиевый профиль П-10х10 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR2007</t>
   </si>
   <si>
     <t>Алюминиевый профиль П-10х10 09 -Черный матовый</t>
   </si>
   <si>
+    <t>STR399</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-10х10 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR784</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 30х30 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR368</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль П-12х12 02 - Серебро матовое</t>
+  </si>
+  <si>
     <t>STR392</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО-8х8 02 - Серебро матовое</t>
   </si>
   <si>
-    <t>STR399</t>
-[...16 lines deleted...]
-  <si>
     <t>STR400</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО-10х10 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR785</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 30х30 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR369</t>
   </si>
   <si>
     <t>Алюминиевый профиль П-12х12 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR393</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО-8х8 01 - Серебро глянец</t>
   </si>
   <si>
+    <t>STR394</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-8х8 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR401</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-10х10 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR786</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 30х30 03 - Золото глянец</t>
+  </si>
+  <si>
     <t>STR2005</t>
   </si>
   <si>
     <t>Алюминиевый профиль П-12х12 03 - Золото глянец</t>
   </si>
   <si>
-    <t>STR394</t>
-[...14 lines deleted...]
-    <t>Уголок алюминиевый ПН 30х30 03 - Золото глянец</t>
+    <t>STR2006</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль П-12х12 09 -Черный матовый</t>
+  </si>
+  <si>
+    <t>STR395</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-8х8 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR402</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-10х10 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR787</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 30х30 04 - Золото матовое</t>
   </si>
   <si>
-    <t>STR2006</t>
-[...14 lines deleted...]
-    <t>Алюминиевый профиль ПО-10х10 03 - Золото глянец</t>
+    <t>STR788</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 30х30 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR396</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-8х8 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR403</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО-10х10 06 - Бронза матовое</t>
   </si>
   <si>
-    <t>STR788</t>
-[...8 lines deleted...]
-    <t>Алюминиевый профиль ПО-8х8 06 - Бронза матовое</t>
+    <t>STR404</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-10х10 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR789</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 30х30 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR397</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО-8х8 05 - Бронза глянец</t>
   </si>
   <si>
-    <t>STR404</t>
-[...10 lines deleted...]
-  <si>
     <t>STR405</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО-10х10 07 - Бронза светлая глянец</t>
   </si>
   <si>
     <t>STR790</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 30х30 07 - Бронза светлая глянец</t>
   </si>
   <si>
     <t>STR791</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 30х30 08 - Черный глянец</t>
   </si>
   <si>
     <t>STR792</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 30х30 21 - Графит глянец</t>
   </si>
   <si>
     <t>STR793</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 30х30 22 - Розовый глянец</t>
   </si>
   <si>
+    <t>STR356</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль П-8х8 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR795</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 40х40 01 - Серебро глянец</t>
+  </si>
+  <si>
     <t>STR408</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО-12х12 01 - Серебро глянец</t>
   </si>
   <si>
-    <t>STR356</t>
-[...8 lines deleted...]
-    <t>Уголок алюминиевый ПН 40х40 01 - Серебро глянец</t>
+    <t>STR407</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-12х12 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR357</t>
   </si>
   <si>
     <t>Алюминиевый профиль П-8х8 01 - Серебро глянец</t>
   </si>
   <si>
-    <t>STR407</t>
-[...4 lines deleted...]
-  <si>
     <t>STR796</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 40х40 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR2004</t>
   </si>
   <si>
     <t>Алюминиевый профиль П-8х8 09 -Черный матовый</t>
   </si>
   <si>
     <t>STR797</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 40х40 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR409</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО-12х12 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR798</t>
@@ -2261,92 +2261,92 @@
   <si>
     <t>STR800</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 40х40 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR412</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО-12х12 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR803</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 40х40 21 - Графит глянец</t>
   </si>
   <si>
     <t>STR804</t>
   </si>
   <si>
     <t>Уголок алюминиевый ПН 40х40 22 - Розовый глянец</t>
   </si>
   <si>
+    <t>STR819</t>
+  </si>
+  <si>
+    <t>Уголок декоративный ПН-12х12 02 - Серебро матовое</t>
+  </si>
+  <si>
     <t>STR306</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО 98 02 - Серебро матовое</t>
   </si>
   <si>
-    <t>STR819</t>
-[...4 lines deleted...]
-  <si>
     <t>STR307</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО 98 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR1543</t>
   </si>
   <si>
     <t>STR383</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО П10х10 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR821</t>
   </si>
   <si>
     <t>Уголок декоративный ПН-16х16 02 - Серебро матовое</t>
   </si>
   <si>
+    <t>STR384</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО П10х10 01 - Серебро глянец</t>
+  </si>
+  <si>
     <t>STR1542</t>
   </si>
   <si>
-    <t>STR384</t>
-[...4 lines deleted...]
-  <si>
     <t>STR385</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО П10х10 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR386</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО П10х10 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR387</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО П10х10 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR388</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО П10х10 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR389</t>
@@ -3131,314 +3131,314 @@
   <si>
     <t>Г- образный профиль алюминиевый ПО-202 06 - Бронза матовое, 2.7 м</t>
   </si>
   <si>
     <t>STR1954</t>
   </si>
   <si>
     <t>Г- образный профиль алюминиевый ПО-202 09 -Черный матовый, 2.7 м</t>
   </si>
   <si>
     <t>STR1955</t>
   </si>
   <si>
     <t>Г- образный профиль алюминиевый ПО-202 35 - Белый муар, 2.7 м</t>
   </si>
   <si>
     <t>STR1956</t>
   </si>
   <si>
     <t>Г- образный профиль алюминиевый ПО-202 36 - Бежевый муар, 2.7 м</t>
   </si>
   <si>
     <t>Профили из нержавеющей стали для плитки</t>
   </si>
   <si>
+    <t>STR530</t>
+  </si>
+  <si>
+    <t>Г-образный профиль под плитку из нержавеющей стали SL005-8H Глянцевая</t>
+  </si>
+  <si>
+    <t>STR1830</t>
+  </si>
+  <si>
+    <t>Угловой профиль из нержавеющей стали SAO12-30W Браш-сатинированная</t>
+  </si>
+  <si>
+    <t>STR1826</t>
+  </si>
+  <si>
+    <t>Угловой профиль из нержавеющей стали SAO12-20W Браш-сатинированная</t>
+  </si>
+  <si>
+    <t>STR303</t>
+  </si>
+  <si>
+    <t>Профиль раскладка из нержавеющей стали под плитку SR029-10H Глянцевая</t>
+  </si>
+  <si>
+    <t>STR338</t>
+  </si>
+  <si>
+    <t>П-образный профиль из нержавеющей стали SB017-8H Глянцевая</t>
+  </si>
+  <si>
+    <t>STR1836</t>
+  </si>
+  <si>
+    <t>Угловой профиль из нержавеющей стали SAO12-60W Браш-сатинированная</t>
+  </si>
+  <si>
+    <t>STR538</t>
+  </si>
+  <si>
+    <t>Т-образный профиль под плитку из нержавеющей стали SТO015-25W Глянцевая</t>
+  </si>
+  <si>
+    <t>STR1832</t>
+  </si>
+  <si>
+    <t>Угловой профиль из нержавеющей стали SAO12-40W Браш-сатинированная</t>
+  </si>
+  <si>
+    <t>STR1828</t>
+  </si>
+  <si>
+    <t>Угловой профиль из нержавеющей стали SAO12-25W Браш-сатинированная</t>
+  </si>
+  <si>
     <t>STR1824</t>
   </si>
   <si>
     <t>Угловой профиль из нержавеющей стали SAO12-15W Браш-сатинированная</t>
   </si>
   <si>
     <t>STR1838</t>
   </si>
   <si>
     <t>Угловой профиль из нержавеющей стали SAO12-10W Браш-сатинированная</t>
   </si>
   <si>
     <t>STR1834</t>
   </si>
   <si>
     <t>Угловой профиль из нержавеющей стали SAO12-50W Браш-сатинированная</t>
   </si>
   <si>
-    <t>STR530</t>
-[...50 lines deleted...]
-    <t>Угловой профиль из нержавеющей стали SAO12-25W Браш-сатинированная</t>
+    <t>STR1825</t>
+  </si>
+  <si>
+    <t>Угловой профиль из нержавеющей стали SAO12-15W Глянцевая</t>
+  </si>
+  <si>
+    <t>STR1839</t>
+  </si>
+  <si>
+    <t>Угловой профиль из нержавеющей стали SAO12-10W Глянцевая</t>
+  </si>
+  <si>
+    <t>STR1835</t>
+  </si>
+  <si>
+    <t>Угловой профиль из нержавеющей стали SAO12-50W Глянцевая</t>
+  </si>
+  <si>
+    <t>STR531</t>
+  </si>
+  <si>
+    <t>Г-образный профиль под плитку из нержавеющей стали SL005-8H Брашированная-сатинированная</t>
+  </si>
+  <si>
+    <t>STR1831</t>
+  </si>
+  <si>
+    <t>Угловой профиль из нержавеющей стали SAO12-30W Глянцевая</t>
+  </si>
+  <si>
+    <t>STR1827</t>
+  </si>
+  <si>
+    <t>Угловой профиль из нержавеющей стали SAO12-20W Глянцевая</t>
+  </si>
+  <si>
+    <t>STR304</t>
+  </si>
+  <si>
+    <t>Профиль раскладка из нержавеющей стали под плитку SR029-10H Брашированная-сатинированная</t>
+  </si>
+  <si>
+    <t>STR339</t>
+  </si>
+  <si>
+    <t>П-образный профиль из нержавеющей стали SB017-8H Брашированная-сатинированная</t>
+  </si>
+  <si>
+    <t>STR1837</t>
+  </si>
+  <si>
+    <t>Угловой профиль из нержавеющей стали SAO12-60W Глянцевая</t>
+  </si>
+  <si>
+    <t>STR539</t>
+  </si>
+  <si>
+    <t>Т-образный профиль под плитку из нержавеющей стали SТO015-25W Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR1833</t>
   </si>
   <si>
     <t>Угловой профиль из нержавеющей стали SAO12-40W Глянцевая</t>
   </si>
   <si>
     <t>STR1829</t>
   </si>
   <si>
     <t>Угловой профиль из нержавеющей стали SAO12-25W Глянцевая</t>
   </si>
   <si>
-    <t>STR1825</t>
-[...56 lines deleted...]
-    <t>Т-образный профиль под плитку из нержавеющей стали SТO015-25W Брашированная-сатинированная</t>
+    <t>STR532</t>
+  </si>
+  <si>
+    <t>Г-образный профиль под плитку из нержавеющей стали SL005-10H Глянцевая</t>
   </si>
   <si>
     <t>STR301</t>
   </si>
   <si>
     <t>Профиль раскладка из нержавеющей стали под плитку SR003-12H Глянцевая</t>
   </si>
   <si>
     <t>STR342</t>
   </si>
   <si>
     <t>П-образный профиль из нержавеющей стали SB017-12H Глянцевая</t>
   </si>
   <si>
     <t>STR540</t>
   </si>
   <si>
     <t>Т-образный профиль под плитку из нержавеющей стали SТO015-20W Глянцевая</t>
   </si>
   <si>
-    <t>STR532</t>
-[...2 lines deleted...]
-    <t>Г-образный профиль под плитку из нержавеющей стали SL005-10H Глянцевая</t>
+    <t>STR343</t>
+  </si>
+  <si>
+    <t>П-образный профиль из нержавеющей стали SB017-12H Брашированная-сатинированная</t>
+  </si>
+  <si>
+    <t>STR541</t>
+  </si>
+  <si>
+    <t>Т-образный профиль под плитку из нержавеющей стали SТO015-20W Брашированная-сатинированная</t>
+  </si>
+  <si>
+    <t>STR533</t>
+  </si>
+  <si>
+    <t>Г-образный профиль под плитку из нержавеющей стали SL005-10H Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR302</t>
   </si>
   <si>
     <t>Профиль раскладка из нержавеющей стали под плитку SR003-12H Брашированная-сатинированная</t>
   </si>
   <si>
-    <t>STR343</t>
-[...14 lines deleted...]
-    <t>Г-образный профиль под плитку из нержавеющей стали SL005-10H Брашированная-сатинированная</t>
+    <t>STR299</t>
+  </si>
+  <si>
+    <t>Профиль раскладка из нержавеющей стали под плитку SR003-10H Глянцевая</t>
+  </si>
+  <si>
+    <t>STR350</t>
+  </si>
+  <si>
+    <t>П-образный профиль из нержавеющей стали SB017-10H Глянцевая</t>
   </si>
   <si>
     <t>STR534</t>
   </si>
   <si>
     <t>Г-образный профиль под плитку из нержавеющей стали SL005-12H Глянцевая</t>
   </si>
   <si>
-    <t>STR299</t>
-[...10 lines deleted...]
-  <si>
     <t>STR535</t>
   </si>
   <si>
     <t>Г-образный профиль под плитку из нержавеющей стали SL005-12H Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR300</t>
   </si>
   <si>
     <t>Профиль раскладка из нержавеющей стали под плитку SR003-10H Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR351</t>
   </si>
   <si>
     <t>П-образный профиль из нержавеющей стали SB017-10H Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR536</t>
   </si>
   <si>
     <t>Г-образный профиль под плитку из нержавеющей стали SL005-15H Глянцевая</t>
   </si>
   <si>
     <t>STR297</t>
   </si>
   <si>
     <t>Профиль раскладка из нержавеющей стали под плитку SR001-12H Глянцевая</t>
   </si>
   <si>
     <t>STR358</t>
   </si>
   <si>
     <t>П-образный профиль из нержавеющей стали SBP110-10H Глянцевая</t>
   </si>
   <si>
+    <t>STR537</t>
+  </si>
+  <si>
+    <t>Г-образный профиль под плитку из нержавеющей стали SL005-15H Брашированная-сатинированная</t>
+  </si>
+  <si>
     <t>STR298</t>
   </si>
   <si>
     <t>Профиль раскладка из нержавеющей стали под плитку SR001-12H Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR359</t>
   </si>
   <si>
     <t>П-образный профиль из нержавеющей стали SBP110-10H Брашированная-сатинированная</t>
   </si>
   <si>
-    <t>STR537</t>
-[...4 lines deleted...]
-  <si>
     <t>STR295</t>
   </si>
   <si>
     <t>Профиль раскладка из нержавеющей стали под плитку SR001-10H Глянцевая</t>
   </si>
   <si>
     <t>STR360</t>
   </si>
   <si>
     <t>П-образный профиль из нержавеющей стали SBP110-12H Глянцевая</t>
   </si>
   <si>
     <t>STR296</t>
   </si>
   <si>
     <t>Профиль раскладка из нержавеющей стали под плитку SR001-10H Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR361</t>
   </si>
   <si>
     <t>П-образный профиль из нержавеющей стали SBP110-12H Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR492</t>
@@ -3515,894 +3515,894 @@
   <si>
     <t xml:space="preserve">SUP055 </t>
   </si>
   <si>
     <t>П - образный профиль из нержавеющей стали SUP055 Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR1537</t>
   </si>
   <si>
     <t>П - образный профиль из нержавеющей стали SUP055</t>
   </si>
   <si>
     <t>SUP051</t>
   </si>
   <si>
     <t>П - образный профиль из нержавеющей стали SUP051 Глянцевый</t>
   </si>
   <si>
     <t>STR1823</t>
   </si>
   <si>
     <t>П - образный профиль из нержавеющей стали SUP051</t>
   </si>
   <si>
+    <t>STR524</t>
+  </si>
+  <si>
+    <t>Профиль под плитку из нержавеющей стали SB016-12H Глянцевая</t>
+  </si>
+  <si>
+    <t>STR526</t>
+  </si>
+  <si>
+    <t>Профиль раскладка из нержавеющей стали под плитку SR029-12H Глянцевыая</t>
+  </si>
+  <si>
     <t>STR522</t>
   </si>
   <si>
     <t>Профиль под плитку из нержавеющей стали SB016-10H Глянцевая</t>
   </si>
   <si>
-    <t>STR524</t>
-[...8 lines deleted...]
-    <t>Профиль раскладка из нержавеющей стали под плитку SR029-12H Глянцевыая</t>
+    <t>STR523</t>
+  </si>
+  <si>
+    <t>Профиль под плитку из нержавеющей стали SB016-10H Брашированная-сатинированная</t>
+  </si>
+  <si>
+    <t>STR525</t>
+  </si>
+  <si>
+    <t>Профиль под плитку из нержавеющей стали SB016-12H Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR527</t>
   </si>
   <si>
     <t>Профиль раскладка из нержавеющей стали под плитку SR029-12H Брашированная</t>
   </si>
   <si>
-    <t>STR523</t>
-[...10 lines deleted...]
-  <si>
     <t>STR562</t>
   </si>
   <si>
     <t>Профиль из нержавеющей стали SBP025-14,5H Глянцевая</t>
   </si>
   <si>
     <t>STR558</t>
   </si>
   <si>
     <t>Профиль из нержавеющей стали SB020-10H Глянцевая</t>
   </si>
   <si>
     <t>STR554</t>
   </si>
   <si>
     <t>Плинтус из нержавейки с кабель-каналом Н60 Глянцевая</t>
   </si>
   <si>
     <t>STR560</t>
   </si>
   <si>
     <t>Профиль из нержавеющей стали SB020-12H Глянцевая</t>
   </si>
   <si>
     <t>STR556</t>
   </si>
   <si>
     <t>Плинтус из нержавейки с кабель-каналом Н40 Глянцевая</t>
   </si>
   <si>
+    <t>STR563</t>
+  </si>
+  <si>
+    <t>Профиль из нержавеющей стали SBP025-14,5H Брашированная-сатинированная</t>
+  </si>
+  <si>
+    <t>STR559</t>
+  </si>
+  <si>
+    <t>Профиль из нержавеющей стали SB020-10H Брашированная-сатинированная</t>
+  </si>
+  <si>
+    <t>STR555</t>
+  </si>
+  <si>
+    <t>Плинтус из нержавейки с кабель-каналом Н60 Брашированная-сатинированная</t>
+  </si>
+  <si>
     <t>STR561</t>
   </si>
   <si>
     <t>Профиль из нержавеющей стали SB020-12H Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR557</t>
   </si>
   <si>
     <t>Плинтус из нержавейки с кабель-каналом Н40 Брашированная-сатинированная</t>
   </si>
   <si>
-    <t>STR563</t>
-[...16 lines deleted...]
-  <si>
     <t>Латунные профили для плитки</t>
   </si>
   <si>
+    <t>STR580</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-8 Полированная</t>
+  </si>
+  <si>
+    <t>STR600</t>
+  </si>
+  <si>
+    <t>Латунный Г-образный профиль ЛПО-Г8 Полированная</t>
+  </si>
+  <si>
     <t>STR901</t>
   </si>
   <si>
     <t>Латунный П-образный профиль  ЛП-10х10 Полированная</t>
   </si>
   <si>
-    <t>STR580</t>
-[...8 lines deleted...]
-    <t>Латунный Г-образный профиль ЛПО-Г8 Полированная</t>
+    <t>STR902</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛП-10х10 Брашированная</t>
+  </si>
+  <si>
+    <t>STR601</t>
+  </si>
+  <si>
+    <t>Латунный Г-образный профиль ЛПО-Г8 Брашированная</t>
   </si>
   <si>
     <t>STR581</t>
   </si>
   <si>
     <t>Латунный профиль-раскладка ЛПО-8 Брошированная</t>
   </si>
   <si>
-    <t>STR902</t>
-[...8 lines deleted...]
-    <t>Латунный Г-образный профиль ЛПО-Г8 Брашированная</t>
+    <t>STR903</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛП-10х10 Антик</t>
+  </si>
+  <si>
+    <t>STR582</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-8 Антик</t>
   </si>
   <si>
     <t>STR602</t>
   </si>
   <si>
     <t>Латунный Г-образный профиль ЛПО-Г8 Антик</t>
   </si>
   <si>
-    <t>STR903</t>
-[...10 lines deleted...]
-  <si>
     <t>STR603</t>
   </si>
   <si>
     <t>Латунный Г-образный профиль ЛПО-Г8 Хромированная</t>
   </si>
   <si>
+    <t>STR583</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-8 Хромированная</t>
+  </si>
+  <si>
     <t>STR904</t>
   </si>
   <si>
     <t>Латунный П-образный профиль  ЛП-10х10 Хромированная</t>
   </si>
   <si>
-    <t>STR583</t>
-[...2 lines deleted...]
-    <t>Латунный профиль-раскладка ЛПО-8 Хромированная</t>
+    <t>STR857</t>
+  </si>
+  <si>
+    <t>Латунный Г-образный профиль ЛПО-Г10 Полированная</t>
+  </si>
+  <si>
+    <t>STR592</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка внутренная ЛПО-В9 Полированная</t>
+  </si>
+  <si>
+    <t>STR588</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-12 Полированная</t>
+  </si>
+  <si>
+    <t>STR584</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-9 Полированная</t>
+  </si>
+  <si>
+    <t>STR897</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-30/30 Полированная</t>
+  </si>
+  <si>
+    <t>STR893</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-25/25 Полированная</t>
+  </si>
+  <si>
+    <t>STR889</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-20/20 Полированная</t>
+  </si>
+  <si>
+    <t>STR885</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-15/15 Полированная</t>
   </si>
   <si>
     <t>STR881</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-10/10 Полированная</t>
   </si>
   <si>
     <t>STR877</t>
   </si>
   <si>
     <t>Латунный Т-образный профиль ЛПТ-26 Полированная</t>
   </si>
   <si>
-    <t>STR857</t>
-[...44 lines deleted...]
-    <t>Латунный уголок ЛПН-15/15 Полированная</t>
+    <t>STR882</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-10/10 Брашированная</t>
+  </si>
+  <si>
+    <t>STR878</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-26 Брашированная</t>
+  </si>
+  <si>
+    <t>STR593</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка внутренная ЛПО-В9 Брашированная</t>
+  </si>
+  <si>
+    <t>STR589</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-12 Брашированная</t>
+  </si>
+  <si>
+    <t>STR585</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-9 Брашированная</t>
+  </si>
+  <si>
+    <t>STR1322</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-30/30 Брашированная</t>
+  </si>
+  <si>
+    <t>STR894</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-25/25 Брашированная</t>
+  </si>
+  <si>
+    <t>STR890</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-20/20 Брашированная</t>
+  </si>
+  <si>
+    <t>STR886</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-15/15 Брашированная</t>
+  </si>
+  <si>
+    <t>STR891</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-20/20 Антик</t>
+  </si>
+  <si>
+    <t>STR907</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛП-12х12 Антик</t>
+  </si>
+  <si>
+    <t>STR887</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-15/15 Антик</t>
+  </si>
+  <si>
+    <t>STR883</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-10/10 Антик</t>
+  </si>
+  <si>
+    <t>STR879</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-26 Антик</t>
+  </si>
+  <si>
+    <t>STR594</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка внутренная ЛПО-В9 Антик</t>
+  </si>
+  <si>
+    <t>STR859</t>
+  </si>
+  <si>
+    <t>Латунный Г-образный профиль ЛПО-Г10 Антик</t>
+  </si>
+  <si>
+    <t>STR590</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-12 Антик</t>
+  </si>
+  <si>
+    <t>STR1323</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-30/30 Антик</t>
+  </si>
+  <si>
+    <t>STR586</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-9 Антик</t>
+  </si>
+  <si>
+    <t>STR895</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-25/25 Антик</t>
+  </si>
+  <si>
+    <t>STR1324</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-30/30 Хромированная</t>
+  </si>
+  <si>
+    <t>STR587</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-9 Хромированная</t>
+  </si>
+  <si>
+    <t>STR896</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-25/25 Хромированная</t>
+  </si>
+  <si>
+    <t>STR892</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-20/20 Хромированная</t>
+  </si>
+  <si>
+    <t>STR908</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛП-12х12 Хромированная</t>
+  </si>
+  <si>
+    <t>STR860</t>
+  </si>
+  <si>
+    <t>Латунный Г-образный профиль ЛПО-Г10 Хромированная</t>
+  </si>
+  <si>
+    <t>STR888</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-15/15 Хромированная</t>
+  </si>
+  <si>
+    <t>STR884</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-10/10 Хромированная</t>
+  </si>
+  <si>
+    <t>STR880</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-26 Хромированная</t>
+  </si>
+  <si>
+    <t>STR595</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка внутренная ЛПО-В9 Хромированная</t>
+  </si>
+  <si>
+    <t>STR591</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-12 Хромированная</t>
+  </si>
+  <si>
+    <t>STR1545</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль ЛПП-10 Полированная</t>
+  </si>
+  <si>
+    <t>STR1546</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль ЛПП-10 Брашированная</t>
+  </si>
+  <si>
+    <t>STR1547</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль ЛПП-10 Антик</t>
+  </si>
+  <si>
+    <t>STR1548</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль ЛПП-10 Хромированная</t>
+  </si>
+  <si>
+    <t>STR1565</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛП-8х15х8 Полированная</t>
+  </si>
+  <si>
+    <t>STR1566</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛП-8х15х8 Брашированная</t>
+  </si>
+  <si>
+    <t>STR1567</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛП-8х15х8 Антик</t>
+  </si>
+  <si>
+    <t>STR1568</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛП-8х15х8 Хромированная</t>
+  </si>
+  <si>
+    <t>STR1569</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛП-8х20х8 Полированная</t>
+  </si>
+  <si>
+    <t>STR1570</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛП-8х20х8 Брашированная</t>
+  </si>
+  <si>
+    <t>STR1571</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛП-8х20х8 Антик</t>
+  </si>
+  <si>
+    <t>STR1572</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛП-8х20х8 Хромированная</t>
+  </si>
+  <si>
+    <t>STR1553</t>
+  </si>
+  <si>
+    <t>Латунная полоса ЛРР-20 Полированная</t>
+  </si>
+  <si>
+    <t>STR1549</t>
+  </si>
+  <si>
+    <t>Латунная полоса ЛРР-10 Полированная</t>
+  </si>
+  <si>
+    <t>STR1554</t>
+  </si>
+  <si>
+    <t>Латунная полоса ЛРР-20 Брашированная</t>
+  </si>
+  <si>
+    <t>STR1550</t>
+  </si>
+  <si>
+    <t>Латунная полоса ЛРР-10 Брашированная</t>
+  </si>
+  <si>
+    <t>STR1555</t>
+  </si>
+  <si>
+    <t>Латунная полоса ЛРР-20 Антик</t>
+  </si>
+  <si>
+    <t>STR1551</t>
+  </si>
+  <si>
+    <t>Латунная полоса ЛРР-10 Антик</t>
+  </si>
+  <si>
+    <t>STR1556</t>
+  </si>
+  <si>
+    <t>Латунная полоса ЛРР-20 Хромированная</t>
+  </si>
+  <si>
+    <t>STR1552</t>
+  </si>
+  <si>
+    <t>Латунная полоса ЛРР-10 Хромированная</t>
+  </si>
+  <si>
+    <t>Т-образные профили латунные</t>
+  </si>
+  <si>
+    <t>STR677</t>
+  </si>
+  <si>
+    <t>База для Т-образного профиля ПТО 10 00 - Без покрытия</t>
+  </si>
+  <si>
+    <t>STR1561</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-20/10 Полированная</t>
+  </si>
+  <si>
+    <t>STR1557</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-12/7 Полированная</t>
+  </si>
+  <si>
+    <t>STR1562</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-20/10 Брашированная</t>
+  </si>
+  <si>
+    <t>STR1558</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-12/7 Брашированная</t>
+  </si>
+  <si>
+    <t>STR1941</t>
+  </si>
+  <si>
+    <t>База для Т-образного профиля ПТО 10</t>
+  </si>
+  <si>
+    <t>STR1563</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-20/10 Антик</t>
+  </si>
+  <si>
+    <t>STR1559</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-12/7 Антик</t>
+  </si>
+  <si>
+    <t>STR1942</t>
+  </si>
+  <si>
+    <t>База для Т-образного профиля ПТО 10 33 -Без покрытия, 0.9 м</t>
+  </si>
+  <si>
+    <t>STR1564</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-20/10 Хромированная</t>
+  </si>
+  <si>
+    <t>STR1560</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-12/7 Хромированная</t>
+  </si>
+  <si>
+    <t>STR1943</t>
+  </si>
+  <si>
+    <t>База для Т-образного профиля ПТО 10 33 -Без покрытия, 2.7 м</t>
+  </si>
+  <si>
+    <t>STR873</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-18 Полированная</t>
+  </si>
+  <si>
+    <t>STR869</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-13 Полированная</t>
+  </si>
+  <si>
+    <t>STR865</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-10 Полированная</t>
+  </si>
+  <si>
+    <t>STR861</t>
+  </si>
+  <si>
+    <t>Латунный Г-образный профиль ЛПО-Г12 Полированная</t>
+  </si>
+  <si>
+    <t>STR913</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-05 Полированная</t>
+  </si>
+  <si>
+    <t>STR596</t>
+  </si>
+  <si>
+    <t>Латунный Z-образный профиль ЛПЗ-10 Полированная</t>
+  </si>
+  <si>
+    <t>STR914</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-05 Брашированная</t>
+  </si>
+  <si>
+    <t>STR597</t>
+  </si>
+  <si>
+    <t>Латунный Z-образный профиль ЛПЗ-10 Брашированная</t>
+  </si>
+  <si>
+    <t>STR874</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-18 Брашированная</t>
+  </si>
+  <si>
+    <t>STR870</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-13 Брашированная</t>
+  </si>
+  <si>
+    <t>STR862</t>
+  </si>
+  <si>
+    <t>Латунный Г-образный профиль ЛПО-Г12 Брашированная</t>
+  </si>
+  <si>
+    <t>STR866</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-10 Брашированная</t>
+  </si>
+  <si>
+    <t>STR915</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-05 Антик</t>
+  </si>
+  <si>
+    <t>STR598</t>
+  </si>
+  <si>
+    <t>Латунный Z-образный профиль ЛПЗ-10 Антик</t>
+  </si>
+  <si>
+    <t>STR875</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-18 Антик</t>
+  </si>
+  <si>
+    <t>STR871</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-13 Антик</t>
+  </si>
+  <si>
+    <t>STR867</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-10 Антик</t>
+  </si>
+  <si>
+    <t>STR863</t>
+  </si>
+  <si>
+    <t>Латунный Г-образный профиль ЛПО-Г12 Антик</t>
+  </si>
+  <si>
+    <t>STR868</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-10 Хромированная</t>
+  </si>
+  <si>
+    <t>STR864</t>
+  </si>
+  <si>
+    <t>Латунный Г-образный профиль ЛПО-Г12 Хромированная</t>
+  </si>
+  <si>
+    <t>STR916</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-05 Хромированная</t>
+  </si>
+  <si>
+    <t>STR599</t>
+  </si>
+  <si>
+    <t>Латунный Z-образный профиль ЛПЗ-10 Хромированная</t>
+  </si>
+  <si>
+    <t>STR876</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-18 Хромированная</t>
+  </si>
+  <si>
+    <t>STR872</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-13 Хромированная</t>
+  </si>
+  <si>
+    <t>STR679</t>
+  </si>
+  <si>
+    <t>База для Т-образного профиля ПТО 12 00 - Без покрытия</t>
+  </si>
+  <si>
+    <t>STR1944</t>
+  </si>
+  <si>
+    <t>База для Т-образного профиля ПТО 12</t>
+  </si>
+  <si>
+    <t>STR1945</t>
+  </si>
+  <si>
+    <t>База для Т-образного профиля ПТО 12 33 -Без покрытия, 0.9 м</t>
+  </si>
+  <si>
+    <t>STR1946</t>
+  </si>
+  <si>
+    <t>База для Т-образного профиля ПТО 12 33 -Без покрытия, 2.7 м</t>
+  </si>
+  <si>
+    <t>STR681</t>
+  </si>
+  <si>
+    <t>База для Т-образного профиля ПТО 14 00 - Без покрытия</t>
+  </si>
+  <si>
+    <t>STR1948</t>
+  </si>
+  <si>
+    <t>База для Т-образного профиля ПТО 14 33 -Без покрытия, 0.9 м</t>
+  </si>
+  <si>
+    <t>STR675</t>
+  </si>
+  <si>
+    <t>База для Т-образного профиля ПТО 7 00 - Без покрытия</t>
+  </si>
+  <si>
+    <t>П-образные профили латунные</t>
+  </si>
+  <si>
+    <t>STR905</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛП-12х12 Полированная</t>
+  </si>
+  <si>
+    <t>STR909</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛПО-П10х10 Полированная</t>
+  </si>
+  <si>
+    <t>STR910</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛПО-П10х10 Брашированная</t>
+  </si>
+  <si>
+    <t>STR906</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛП-12х12 Брашированная</t>
+  </si>
+  <si>
+    <t>STR911</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛПО-П10х10 Антик</t>
+  </si>
+  <si>
+    <t>STR912</t>
+  </si>
+  <si>
+    <t>Латунный П-образный профиль  ЛПО-П10х10 Хромированная</t>
+  </si>
+  <si>
+    <t>Г-образные профили латунные</t>
   </si>
   <si>
     <t>STR858</t>
   </si>
   <si>
     <t>Латунный Г-образный профиль ЛПО-Г10 Брашированная</t>
-  </si>
-[...607 lines deleted...]
-    <t>Латунный Г-образный профиль ЛПО-Г10 Антик</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -4878,714 +4878,714 @@
       </c>
       <c r="C6" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="5">
         <v>1</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E7" s="14">
-        <v>339</v>
+        <v>227</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="5">
         <v>2</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>12</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E8" s="14">
-        <v>509</v>
+        <v>278</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="5">
         <v>3</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="8" t="s">
         <v>14</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E9" s="14">
-        <v>227</v>
+        <v>697</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="5">
         <v>4</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="14">
-        <v>278</v>
+        <v>208</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="5">
         <v>5</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="14">
-        <v>697</v>
+        <v>266</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="5">
         <v>6</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="8" t="s">
         <v>20</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E12" s="14">
-        <v>208</v>
+        <v>403</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="5">
         <v>7</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="14">
-        <v>403</v>
+        <v>339</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="5">
         <v>8</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>23</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E14" s="14">
-        <v>266</v>
+        <v>509</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="5">
         <v>9</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>25</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E15" s="14">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="5">
         <v>10</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>27</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E16" s="14">
-        <v>376</v>
+        <v>583</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="5">
         <v>11</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>29</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E17" s="14">
-        <v>317</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="5">
         <v>12</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E18" s="14">
-        <v>583</v>
+        <v>322</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="5">
         <v>13</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>33</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E19" s="14">
-        <v>250</v>
+        <v>747</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="5">
         <v>14</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>35</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E20" s="14">
-        <v>322</v>
+        <v>177</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="5">
         <v>15</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>37</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E21" s="14">
-        <v>747</v>
+        <v>318</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="5">
         <v>16</v>
       </c>
       <c r="B22" s="11" t="s">
         <v>39</v>
       </c>
       <c r="C22" s="8" t="s">
         <v>40</v>
       </c>
       <c r="D22" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E22" s="14">
-        <v>177</v>
+        <v>376</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="5">
         <v>17</v>
       </c>
       <c r="B23" s="11" t="s">
         <v>41</v>
       </c>
       <c r="C23" s="8" t="s">
         <v>42</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E23" s="14">
-        <v>208</v>
+        <v>509</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="5">
         <v>18</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>43</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>44</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E24" s="14">
-        <v>266</v>
+        <v>227</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="5">
         <v>19</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>46</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E25" s="14">
-        <v>403</v>
+        <v>278</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="5">
         <v>20</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>47</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>48</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E26" s="14">
-        <v>509</v>
+        <v>747</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="5">
         <v>21</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>49</v>
       </c>
       <c r="C27" s="8" t="s">
         <v>50</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E27" s="14">
-        <v>227</v>
+        <v>317</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="5">
         <v>22</v>
       </c>
       <c r="B28" s="11" t="s">
         <v>51</v>
       </c>
       <c r="C28" s="8" t="s">
         <v>52</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E28" s="14">
-        <v>278</v>
+        <v>208</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="5">
         <v>23</v>
       </c>
       <c r="B29" s="11" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="8" t="s">
         <v>54</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E29" s="14">
-        <v>747</v>
+        <v>266</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="5">
         <v>24</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>55</v>
       </c>
       <c r="C30" s="8" t="s">
         <v>56</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E30" s="14">
-        <v>317</v>
+        <v>403</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="5">
         <v>25</v>
       </c>
       <c r="B31" s="11" t="s">
         <v>57</v>
       </c>
       <c r="C31" s="8" t="s">
         <v>58</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E31" s="14">
-        <v>322</v>
+        <v>208</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="5">
         <v>26</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>59</v>
       </c>
       <c r="C32" s="8" t="s">
         <v>60</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E32" s="14">
-        <v>697</v>
+        <v>339</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="5">
         <v>27</v>
       </c>
       <c r="B33" s="11" t="s">
         <v>61</v>
       </c>
       <c r="C33" s="8" t="s">
         <v>62</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E33" s="14">
-        <v>339</v>
+        <v>318</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="5">
         <v>28</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>63</v>
       </c>
       <c r="C34" s="8" t="s">
         <v>64</v>
       </c>
       <c r="D34" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E34" s="14">
-        <v>208</v>
+        <v>376</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="5">
         <v>29</v>
       </c>
       <c r="B35" s="11" t="s">
         <v>65</v>
       </c>
       <c r="C35" s="8" t="s">
         <v>66</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E35" s="14">
-        <v>318</v>
+        <v>583</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="5">
         <v>30</v>
       </c>
       <c r="B36" s="11" t="s">
         <v>67</v>
       </c>
       <c r="C36" s="8" t="s">
         <v>68</v>
       </c>
       <c r="D36" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E36" s="14">
-        <v>376</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="5">
         <v>31</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>69</v>
       </c>
       <c r="C37" s="8" t="s">
         <v>70</v>
       </c>
       <c r="D37" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E37" s="14">
-        <v>583</v>
+        <v>322</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="5">
         <v>32</v>
       </c>
       <c r="B38" s="11" t="s">
         <v>71</v>
       </c>
       <c r="C38" s="8" t="s">
         <v>72</v>
       </c>
       <c r="D38" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E38" s="14">
-        <v>250</v>
+        <v>697</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="5">
         <v>33</v>
       </c>
       <c r="B39" s="11" t="s">
         <v>73</v>
       </c>
       <c r="C39" s="8" t="s">
         <v>74</v>
       </c>
       <c r="D39" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E39" s="14">
-        <v>509</v>
+        <v>278</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="5">
         <v>34</v>
       </c>
       <c r="B40" s="11" t="s">
         <v>75</v>
       </c>
       <c r="C40" s="8" t="s">
         <v>76</v>
       </c>
       <c r="D40" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E40" s="14">
-        <v>227</v>
+        <v>747</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="5">
         <v>35</v>
       </c>
       <c r="B41" s="11" t="s">
         <v>77</v>
       </c>
       <c r="C41" s="8" t="s">
         <v>78</v>
       </c>
       <c r="D41" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E41" s="14">
-        <v>278</v>
+        <v>208</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="5">
         <v>36</v>
       </c>
       <c r="B42" s="11" t="s">
         <v>79</v>
       </c>
       <c r="C42" s="8" t="s">
         <v>80</v>
       </c>
       <c r="D42" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E42" s="14">
-        <v>747</v>
+        <v>317</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="5">
         <v>37</v>
       </c>
       <c r="B43" s="11" t="s">
         <v>81</v>
       </c>
       <c r="C43" s="8" t="s">
         <v>82</v>
       </c>
       <c r="D43" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E43" s="14">
-        <v>317</v>
+        <v>266</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="5">
         <v>38</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>83</v>
       </c>
       <c r="C44" s="8" t="s">
         <v>84</v>
       </c>
       <c r="D44" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E44" s="14">
-        <v>208</v>
+        <v>403</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="5">
         <v>39</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>85</v>
       </c>
       <c r="C45" s="8" t="s">
         <v>86</v>
       </c>
       <c r="D45" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E45" s="14">
-        <v>266</v>
+        <v>509</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="5">
         <v>40</v>
       </c>
       <c r="B46" s="11" t="s">
         <v>87</v>
       </c>
       <c r="C46" s="8" t="s">
         <v>88</v>
       </c>
       <c r="D46" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E46" s="14">
-        <v>403</v>
+        <v>227</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="5">
         <v>41</v>
       </c>
       <c r="B47" s="11" t="s">
         <v>89</v>
       </c>
       <c r="C47" s="8" t="s">
         <v>90</v>
       </c>
       <c r="D47" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E47" s="14">
         <v>583</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="5">
         <v>42</v>
       </c>
       <c r="B48" s="11" t="s">
         <v>91</v>
@@ -5677,289 +5677,289 @@
       </c>
       <c r="C53" s="8" t="s">
         <v>102</v>
       </c>
       <c r="D53" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E53" s="14">
         <v>376</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="5">
         <v>48</v>
       </c>
       <c r="B54" s="11" t="s">
         <v>103</v>
       </c>
       <c r="C54" s="8" t="s">
         <v>104</v>
       </c>
       <c r="D54" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E54" s="14">
-        <v>318</v>
+        <v>583</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="5">
         <v>49</v>
       </c>
       <c r="B55" s="11" t="s">
         <v>105</v>
       </c>
       <c r="C55" s="8" t="s">
         <v>106</v>
       </c>
       <c r="D55" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E55" s="14">
-        <v>583</v>
+        <v>227</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="5">
         <v>50</v>
       </c>
       <c r="B56" s="11" t="s">
         <v>107</v>
       </c>
       <c r="C56" s="8" t="s">
         <v>108</v>
       </c>
       <c r="D56" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E56" s="14">
-        <v>227</v>
+        <v>322</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="5">
         <v>51</v>
       </c>
       <c r="B57" s="11" t="s">
         <v>109</v>
       </c>
       <c r="C57" s="8" t="s">
         <v>110</v>
       </c>
       <c r="D57" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E57" s="14">
-        <v>322</v>
+        <v>747</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="5">
         <v>52</v>
       </c>
       <c r="B58" s="11" t="s">
         <v>111</v>
       </c>
       <c r="C58" s="8" t="s">
         <v>112</v>
       </c>
       <c r="D58" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E58" s="14">
-        <v>747</v>
+        <v>339</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="5">
         <v>53</v>
       </c>
       <c r="B59" s="11" t="s">
         <v>113</v>
       </c>
       <c r="C59" s="8" t="s">
         <v>114</v>
       </c>
       <c r="D59" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E59" s="14">
-        <v>339</v>
+        <v>318</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="5">
         <v>54</v>
       </c>
       <c r="B60" s="11" t="s">
         <v>115</v>
       </c>
       <c r="C60" s="8" t="s">
         <v>116</v>
       </c>
       <c r="D60" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E60" s="14">
-        <v>747</v>
+        <v>318</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="5">
         <v>55</v>
       </c>
       <c r="B61" s="11" t="s">
         <v>117</v>
       </c>
       <c r="C61" s="8" t="s">
         <v>118</v>
       </c>
       <c r="D61" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E61" s="14">
-        <v>318</v>
+        <v>339</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="5">
         <v>56</v>
       </c>
       <c r="B62" s="11" t="s">
         <v>119</v>
       </c>
       <c r="C62" s="8" t="s">
         <v>120</v>
       </c>
       <c r="D62" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E62" s="14">
-        <v>339</v>
+        <v>583</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="5">
         <v>57</v>
       </c>
       <c r="B63" s="11" t="s">
         <v>121</v>
       </c>
       <c r="C63" s="8" t="s">
         <v>122</v>
       </c>
       <c r="D63" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E63" s="14">
-        <v>583</v>
+        <v>322</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="5">
         <v>58</v>
       </c>
       <c r="B64" s="11" t="s">
         <v>123</v>
       </c>
       <c r="C64" s="8" t="s">
         <v>124</v>
       </c>
       <c r="D64" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E64" s="14">
-        <v>322</v>
+        <v>747</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="5">
         <v>59</v>
       </c>
       <c r="B65" s="11" t="s">
         <v>125</v>
       </c>
       <c r="C65" s="8" t="s">
         <v>126</v>
       </c>
       <c r="D65" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E65" s="14">
-        <v>322</v>
+        <v>318</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="5">
         <v>60</v>
       </c>
       <c r="B66" s="11" t="s">
         <v>127</v>
       </c>
       <c r="C66" s="8" t="s">
         <v>128</v>
       </c>
       <c r="D66" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E66" s="14">
-        <v>747</v>
+        <v>339</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="5">
         <v>61</v>
       </c>
       <c r="B67" s="11" t="s">
         <v>129</v>
       </c>
       <c r="C67" s="8" t="s">
         <v>130</v>
       </c>
       <c r="D67" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E67" s="14">
-        <v>318</v>
+        <v>322</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="5">
         <v>62</v>
       </c>
       <c r="B68" s="11" t="s">
         <v>131</v>
       </c>
       <c r="C68" s="8" t="s">
         <v>132</v>
       </c>
       <c r="D68" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E68" s="14">
-        <v>339</v>
+        <v>747</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="5">
         <v>63</v>
       </c>
       <c r="B69" s="11" t="s">
         <v>133</v>
       </c>
       <c r="C69" s="8" t="s">
         <v>134</v>
       </c>
       <c r="D69" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E69" s="14">
         <v>747</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="5">
         <v>64</v>
       </c>
       <c r="B70" s="11" t="s">
         <v>135</v>
@@ -6204,425 +6204,425 @@
       </c>
       <c r="C84" s="8" t="s">
         <v>164</v>
       </c>
       <c r="D84" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E84" s="14">
         <v>339</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="5">
         <v>79</v>
       </c>
       <c r="B85" s="11" t="s">
         <v>165</v>
       </c>
       <c r="C85" s="8" t="s">
         <v>166</v>
       </c>
       <c r="D85" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E85" s="14">
-        <v>500</v>
+        <v>513</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="5">
         <v>80</v>
       </c>
       <c r="B86" s="11" t="s">
         <v>167</v>
       </c>
       <c r="C86" s="8" t="s">
         <v>168</v>
       </c>
       <c r="D86" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E86" s="14">
-        <v>513</v>
+        <v>363</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="5">
         <v>81</v>
       </c>
       <c r="B87" s="11" t="s">
         <v>169</v>
       </c>
       <c r="C87" s="8" t="s">
         <v>170</v>
       </c>
       <c r="D87" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E87" s="14">
-        <v>363</v>
+        <v>266</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="5">
         <v>82</v>
       </c>
       <c r="B88" s="11" t="s">
         <v>171</v>
       </c>
       <c r="C88" s="8" t="s">
         <v>172</v>
       </c>
       <c r="D88" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E88" s="14">
-        <v>266</v>
+        <v>482</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="5">
         <v>83</v>
       </c>
       <c r="B89" s="11" t="s">
         <v>173</v>
       </c>
       <c r="C89" s="8" t="s">
         <v>174</v>
       </c>
       <c r="D89" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E89" s="14">
-        <v>482</v>
+        <v>276</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="5">
         <v>84</v>
       </c>
       <c r="B90" s="11" t="s">
         <v>175</v>
       </c>
       <c r="C90" s="8" t="s">
         <v>176</v>
       </c>
       <c r="D90" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E90" s="14">
-        <v>276</v>
+        <v>538</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="5">
         <v>85</v>
       </c>
       <c r="B91" s="11" t="s">
         <v>177</v>
       </c>
       <c r="C91" s="8" t="s">
         <v>178</v>
       </c>
       <c r="D91" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E91" s="14">
-        <v>538</v>
+        <v>319</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="5">
         <v>86</v>
       </c>
       <c r="B92" s="11" t="s">
         <v>179</v>
       </c>
       <c r="C92" s="8" t="s">
         <v>180</v>
       </c>
       <c r="D92" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E92" s="14">
-        <v>319</v>
+        <v>500</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="5">
         <v>87</v>
       </c>
       <c r="B93" s="11" t="s">
         <v>181</v>
       </c>
       <c r="C93" s="8" t="s">
         <v>182</v>
       </c>
       <c r="D93" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E93" s="14">
-        <v>306</v>
+        <v>458</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="5">
         <v>88</v>
       </c>
       <c r="B94" s="11" t="s">
         <v>183</v>
       </c>
       <c r="C94" s="8" t="s">
         <v>184</v>
       </c>
       <c r="D94" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E94" s="14">
-        <v>599</v>
+        <v>567</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="5">
         <v>89</v>
       </c>
       <c r="B95" s="11" t="s">
         <v>185</v>
       </c>
       <c r="C95" s="8" t="s">
         <v>186</v>
       </c>
       <c r="D95" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E95" s="14">
-        <v>343</v>
+        <v>333</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="5">
         <v>90</v>
       </c>
       <c r="B96" s="11" t="s">
         <v>187</v>
       </c>
       <c r="C96" s="8" t="s">
         <v>188</v>
       </c>
       <c r="D96" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E96" s="14">
-        <v>458</v>
+        <v>500</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="5">
         <v>91</v>
       </c>
       <c r="B97" s="11" t="s">
         <v>189</v>
       </c>
       <c r="C97" s="8" t="s">
         <v>190</v>
       </c>
       <c r="D97" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E97" s="14">
-        <v>567</v>
+        <v>203</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="5">
         <v>92</v>
       </c>
       <c r="B98" s="11" t="s">
         <v>191</v>
       </c>
       <c r="C98" s="8" t="s">
         <v>192</v>
       </c>
       <c r="D98" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E98" s="14">
-        <v>333</v>
+        <v>306</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="5">
         <v>93</v>
       </c>
       <c r="B99" s="11" t="s">
         <v>193</v>
       </c>
       <c r="C99" s="8" t="s">
         <v>194</v>
       </c>
       <c r="D99" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E99" s="14">
-        <v>500</v>
+        <v>599</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="5">
         <v>94</v>
       </c>
       <c r="B100" s="11" t="s">
         <v>195</v>
       </c>
       <c r="C100" s="8" t="s">
         <v>196</v>
       </c>
       <c r="D100" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E100" s="14">
-        <v>203</v>
+        <v>343</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="5">
         <v>95</v>
       </c>
       <c r="B101" s="11" t="s">
         <v>197</v>
       </c>
       <c r="C101" s="8" t="s">
         <v>198</v>
       </c>
       <c r="D101" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E101" s="14">
-        <v>500</v>
+        <v>319</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="5">
         <v>96</v>
       </c>
       <c r="B102" s="11" t="s">
         <v>199</v>
       </c>
       <c r="C102" s="8" t="s">
         <v>200</v>
       </c>
       <c r="D102" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E102" s="14">
-        <v>276</v>
+        <v>500</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="5">
         <v>97</v>
       </c>
       <c r="B103" s="11" t="s">
         <v>201</v>
       </c>
       <c r="C103" s="8" t="s">
         <v>202</v>
       </c>
       <c r="D103" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E103" s="14">
-        <v>319</v>
+        <v>513</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="5">
         <v>98</v>
       </c>
       <c r="B104" s="11" t="s">
         <v>203</v>
       </c>
       <c r="C104" s="8" t="s">
         <v>204</v>
       </c>
       <c r="D104" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E104" s="14">
-        <v>500</v>
+        <v>363</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="5">
         <v>99</v>
       </c>
       <c r="B105" s="11" t="s">
         <v>205</v>
       </c>
       <c r="C105" s="8" t="s">
         <v>206</v>
       </c>
       <c r="D105" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E105" s="14">
-        <v>513</v>
+        <v>266</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="5">
         <v>100</v>
       </c>
       <c r="B106" s="11" t="s">
         <v>207</v>
       </c>
       <c r="C106" s="8" t="s">
         <v>208</v>
       </c>
       <c r="D106" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E106" s="14">
-        <v>363</v>
+        <v>500</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="5">
         <v>101</v>
       </c>
       <c r="B107" s="11" t="s">
         <v>209</v>
       </c>
       <c r="C107" s="8" t="s">
         <v>210</v>
       </c>
       <c r="D107" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E107" s="14">
-        <v>266</v>
+        <v>276</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="5">
         <v>102</v>
       </c>
       <c r="B108" s="11" t="s">
         <v>211</v>
       </c>
       <c r="C108" s="8" t="s">
         <v>212</v>
       </c>
       <c r="D108" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E108" s="14">
         <v>306</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="5">
         <v>103</v>
       </c>
       <c r="B109" s="11" t="s">
         <v>213</v>
@@ -6697,340 +6697,340 @@
       </c>
       <c r="C113" s="8" t="s">
         <v>222</v>
       </c>
       <c r="D113" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E113" s="14">
         <v>567</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="5">
         <v>108</v>
       </c>
       <c r="B114" s="11" t="s">
         <v>223</v>
       </c>
       <c r="C114" s="8" t="s">
         <v>224</v>
       </c>
       <c r="D114" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E114" s="14">
-        <v>513</v>
+        <v>276</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="5">
         <v>109</v>
       </c>
       <c r="B115" s="11" t="s">
         <v>225</v>
       </c>
       <c r="C115" s="8" t="s">
         <v>226</v>
       </c>
       <c r="D115" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E115" s="14">
-        <v>276</v>
+        <v>500</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="5">
         <v>110</v>
       </c>
       <c r="B116" s="11" t="s">
         <v>227</v>
       </c>
       <c r="C116" s="8" t="s">
         <v>228</v>
       </c>
       <c r="D116" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E116" s="14">
-        <v>500</v>
+        <v>319</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="5">
         <v>111</v>
       </c>
       <c r="B117" s="11" t="s">
         <v>229</v>
       </c>
       <c r="C117" s="8" t="s">
         <v>230</v>
       </c>
       <c r="D117" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E117" s="14">
-        <v>319</v>
+        <v>266</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="5">
         <v>112</v>
       </c>
       <c r="B118" s="11" t="s">
         <v>231</v>
       </c>
       <c r="C118" s="8" t="s">
         <v>232</v>
       </c>
       <c r="D118" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E118" s="14">
-        <v>266</v>
+        <v>500</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="5">
         <v>113</v>
       </c>
       <c r="B119" s="11" t="s">
         <v>233</v>
       </c>
       <c r="C119" s="8" t="s">
         <v>234</v>
       </c>
       <c r="D119" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E119" s="14">
-        <v>500</v>
+        <v>513</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="5">
         <v>114</v>
       </c>
       <c r="B120" s="11" t="s">
         <v>235</v>
       </c>
       <c r="C120" s="8" t="s">
         <v>236</v>
       </c>
       <c r="D120" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E120" s="14">
-        <v>343</v>
+        <v>567</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="5">
         <v>115</v>
       </c>
       <c r="B121" s="11" t="s">
         <v>237</v>
       </c>
       <c r="C121" s="8" t="s">
         <v>238</v>
       </c>
       <c r="D121" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E121" s="14">
-        <v>458</v>
+        <v>306</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="5">
         <v>116</v>
       </c>
       <c r="B122" s="11" t="s">
         <v>239</v>
       </c>
       <c r="C122" s="8" t="s">
         <v>240</v>
       </c>
       <c r="D122" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E122" s="14">
-        <v>567</v>
+        <v>482</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="5">
         <v>117</v>
       </c>
       <c r="B123" s="11" t="s">
         <v>241</v>
       </c>
       <c r="C123" s="8" t="s">
         <v>242</v>
       </c>
       <c r="D123" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E123" s="14">
-        <v>306</v>
+        <v>203</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="5">
         <v>118</v>
       </c>
       <c r="B124" s="11" t="s">
         <v>243</v>
       </c>
       <c r="C124" s="8" t="s">
         <v>244</v>
       </c>
       <c r="D124" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E124" s="14">
-        <v>482</v>
+        <v>343</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="5">
         <v>119</v>
       </c>
       <c r="B125" s="11" t="s">
         <v>245</v>
       </c>
       <c r="C125" s="8" t="s">
         <v>246</v>
       </c>
       <c r="D125" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E125" s="14">
-        <v>203</v>
+        <v>458</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="5">
         <v>120</v>
       </c>
       <c r="B126" s="11" t="s">
         <v>247</v>
       </c>
       <c r="C126" s="8" t="s">
         <v>248</v>
       </c>
       <c r="D126" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E126" s="14">
-        <v>276</v>
+        <v>343</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="5">
         <v>121</v>
       </c>
       <c r="B127" s="11" t="s">
         <v>249</v>
       </c>
       <c r="C127" s="8" t="s">
         <v>250</v>
       </c>
       <c r="D127" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E127" s="14">
-        <v>343</v>
+        <v>500</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="5">
         <v>122</v>
       </c>
       <c r="B128" s="11" t="s">
         <v>251</v>
       </c>
       <c r="C128" s="8" t="s">
         <v>252</v>
       </c>
       <c r="D128" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E128" s="14">
-        <v>500</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="5">
         <v>123</v>
       </c>
       <c r="B129" s="11" t="s">
         <v>253</v>
       </c>
       <c r="C129" s="8" t="s">
         <v>254</v>
       </c>
       <c r="D129" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E129" s="14">
-        <v>500</v>
+        <v>276</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="5">
         <v>124</v>
       </c>
       <c r="B130" s="11" t="s">
         <v>255</v>
       </c>
       <c r="C130" s="8" t="s">
         <v>256</v>
       </c>
       <c r="D130" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E130" s="14">
-        <v>276</v>
+        <v>343</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="5">
         <v>125</v>
       </c>
       <c r="B131" s="11" t="s">
         <v>257</v>
       </c>
       <c r="C131" s="8" t="s">
         <v>258</v>
       </c>
       <c r="D131" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E131" s="14">
-        <v>343</v>
+        <v>500</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="5">
         <v>126</v>
       </c>
       <c r="B132" s="11" t="s">
         <v>259</v>
       </c>
       <c r="C132" s="8" t="s">
         <v>260</v>
       </c>
       <c r="D132" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E132" s="14">
         <v>160</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="5">
         <v>127</v>
       </c>
       <c r="B133" s="11" t="s">
         <v>261</v>
@@ -7105,170 +7105,170 @@
       </c>
       <c r="C137" s="8" t="s">
         <v>270</v>
       </c>
       <c r="D137" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E137" s="14">
         <v>307</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="5">
         <v>132</v>
       </c>
       <c r="B138" s="11" t="s">
         <v>271</v>
       </c>
       <c r="C138" s="8" t="s">
         <v>272</v>
       </c>
       <c r="D138" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E138" s="14">
-        <v>459</v>
+        <v>307</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="5">
         <v>133</v>
       </c>
       <c r="B139" s="11" t="s">
         <v>273</v>
       </c>
       <c r="C139" s="8" t="s">
         <v>274</v>
       </c>
       <c r="D139" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E139" s="14">
-        <v>317</v>
+        <v>800</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="5">
         <v>134</v>
       </c>
       <c r="B140" s="11" t="s">
         <v>275</v>
       </c>
       <c r="C140" s="8" t="s">
         <v>276</v>
       </c>
       <c r="D140" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E140" s="14">
-        <v>238</v>
+        <v>371</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="5">
         <v>135</v>
       </c>
       <c r="B141" s="11" t="s">
         <v>277</v>
       </c>
       <c r="C141" s="8" t="s">
         <v>278</v>
       </c>
       <c r="D141" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E141" s="14">
-        <v>307</v>
+        <v>374</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="5">
         <v>136</v>
       </c>
       <c r="B142" s="11" t="s">
         <v>279</v>
       </c>
       <c r="C142" s="8" t="s">
         <v>280</v>
       </c>
       <c r="D142" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E142" s="14">
-        <v>800</v>
+        <v>217</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="5">
         <v>137</v>
       </c>
       <c r="B143" s="11" t="s">
         <v>281</v>
       </c>
       <c r="C143" s="8" t="s">
         <v>282</v>
       </c>
       <c r="D143" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E143" s="14">
-        <v>371</v>
+        <v>459</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="5">
         <v>138</v>
       </c>
       <c r="B144" s="11" t="s">
         <v>283</v>
       </c>
       <c r="C144" s="8" t="s">
         <v>284</v>
       </c>
       <c r="D144" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E144" s="14">
-        <v>374</v>
+        <v>317</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="5">
         <v>139</v>
       </c>
       <c r="B145" s="11" t="s">
         <v>285</v>
       </c>
       <c r="C145" s="8" t="s">
         <v>286</v>
       </c>
       <c r="D145" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E145" s="14">
-        <v>217</v>
+        <v>238</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="5">
         <v>140</v>
       </c>
       <c r="B146" s="11" t="s">
         <v>287</v>
       </c>
       <c r="C146" s="8" t="s">
         <v>288</v>
       </c>
       <c r="D146" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E146" s="14">
         <v>500</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="5">
         <v>141</v>
       </c>
       <c r="B147" s="11" t="s">
         <v>289</v>
@@ -7326,459 +7326,459 @@
       </c>
       <c r="C150" s="8" t="s">
         <v>296</v>
       </c>
       <c r="D150" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E150" s="14">
         <v>800</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="5">
         <v>145</v>
       </c>
       <c r="B151" s="11" t="s">
         <v>297</v>
       </c>
       <c r="C151" s="8" t="s">
         <v>298</v>
       </c>
       <c r="D151" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E151" s="14">
-        <v>397</v>
+        <v>193</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="5">
         <v>146</v>
       </c>
       <c r="B152" s="11" t="s">
         <v>299</v>
       </c>
       <c r="C152" s="8" t="s">
         <v>300</v>
       </c>
       <c r="D152" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E152" s="14">
-        <v>193</v>
+        <v>397</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="5">
         <v>147</v>
       </c>
       <c r="B153" s="11" t="s">
         <v>301</v>
       </c>
       <c r="C153" s="8" t="s">
         <v>302</v>
       </c>
       <c r="D153" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E153" s="14">
         <v>343</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="5">
         <v>148</v>
       </c>
       <c r="B154" s="11" t="s">
         <v>303</v>
       </c>
       <c r="C154" s="8" t="s">
         <v>304</v>
       </c>
       <c r="D154" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E154" s="14">
-        <v>371</v>
+        <v>238</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="5">
         <v>149</v>
       </c>
       <c r="B155" s="11" t="s">
         <v>305</v>
       </c>
       <c r="C155" s="8" t="s">
         <v>306</v>
       </c>
       <c r="D155" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E155" s="14">
-        <v>217</v>
+        <v>317</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="5">
         <v>150</v>
       </c>
       <c r="B156" s="11" t="s">
         <v>307</v>
       </c>
       <c r="C156" s="8" t="s">
         <v>308</v>
       </c>
       <c r="D156" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E156" s="14">
-        <v>238</v>
+        <v>307</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="5">
         <v>151</v>
       </c>
       <c r="B157" s="11" t="s">
         <v>309</v>
       </c>
       <c r="C157" s="8" t="s">
         <v>310</v>
       </c>
       <c r="D157" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E157" s="14">
-        <v>317</v>
+        <v>800</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="5">
         <v>152</v>
       </c>
       <c r="B158" s="11" t="s">
         <v>311</v>
       </c>
       <c r="C158" s="8" t="s">
         <v>312</v>
       </c>
       <c r="D158" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E158" s="14">
-        <v>307</v>
+        <v>217</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="5">
         <v>153</v>
       </c>
       <c r="B159" s="11" t="s">
         <v>313</v>
       </c>
       <c r="C159" s="8" t="s">
         <v>314</v>
       </c>
       <c r="D159" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E159" s="14">
-        <v>800</v>
+        <v>371</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="5">
         <v>154</v>
       </c>
       <c r="B160" s="11" t="s">
         <v>315</v>
       </c>
       <c r="C160" s="8" t="s">
         <v>316</v>
       </c>
       <c r="D160" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E160" s="14">
-        <v>241</v>
+        <v>193</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="5">
         <v>155</v>
       </c>
       <c r="B161" s="11" t="s">
         <v>317</v>
       </c>
       <c r="C161" s="8" t="s">
         <v>318</v>
       </c>
       <c r="D161" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E161" s="14">
-        <v>800</v>
+        <v>397</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="5">
         <v>156</v>
       </c>
       <c r="B162" s="11" t="s">
         <v>319</v>
       </c>
       <c r="C162" s="8" t="s">
         <v>320</v>
       </c>
       <c r="D162" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E162" s="14">
-        <v>397</v>
+        <v>343</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="5">
         <v>157</v>
       </c>
       <c r="B163" s="11" t="s">
         <v>321</v>
       </c>
       <c r="C163" s="8" t="s">
         <v>322</v>
       </c>
       <c r="D163" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E163" s="14">
-        <v>193</v>
+        <v>271</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="5">
         <v>158</v>
       </c>
       <c r="B164" s="11" t="s">
         <v>323</v>
       </c>
       <c r="C164" s="8" t="s">
         <v>324</v>
       </c>
       <c r="D164" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E164" s="14">
-        <v>343</v>
+        <v>241</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="5">
         <v>159</v>
       </c>
       <c r="B165" s="11" t="s">
         <v>325</v>
       </c>
       <c r="C165" s="8" t="s">
         <v>326</v>
       </c>
       <c r="D165" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E165" s="14">
-        <v>271</v>
+        <v>800</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="5">
         <v>160</v>
       </c>
       <c r="B166" s="11" t="s">
         <v>327</v>
       </c>
       <c r="C166" s="8" t="s">
         <v>328</v>
       </c>
       <c r="D166" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E166" s="14">
-        <v>238</v>
+        <v>317</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="5">
         <v>161</v>
       </c>
       <c r="B167" s="11" t="s">
         <v>329</v>
       </c>
       <c r="C167" s="8" t="s">
         <v>330</v>
       </c>
       <c r="D167" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E167" s="14">
-        <v>307</v>
+        <v>217</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="5">
         <v>162</v>
       </c>
       <c r="B168" s="11" t="s">
         <v>331</v>
       </c>
       <c r="C168" s="8" t="s">
         <v>332</v>
       </c>
       <c r="D168" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E168" s="14">
-        <v>317</v>
+        <v>371</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="5">
         <v>163</v>
       </c>
       <c r="B169" s="11" t="s">
         <v>333</v>
       </c>
       <c r="C169" s="8" t="s">
         <v>334</v>
       </c>
       <c r="D169" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E169" s="14">
-        <v>371</v>
+        <v>238</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="5">
         <v>164</v>
       </c>
       <c r="B170" s="11" t="s">
         <v>335</v>
       </c>
       <c r="C170" s="8" t="s">
         <v>336</v>
       </c>
       <c r="D170" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E170" s="14">
-        <v>217</v>
+        <v>307</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="5">
         <v>165</v>
       </c>
       <c r="B171" s="11" t="s">
         <v>337</v>
       </c>
       <c r="C171" s="8" t="s">
         <v>338</v>
       </c>
       <c r="D171" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E171" s="14">
-        <v>343</v>
+        <v>271</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="5">
         <v>166</v>
       </c>
       <c r="B172" s="11" t="s">
         <v>339</v>
       </c>
       <c r="C172" s="8" t="s">
         <v>340</v>
       </c>
       <c r="D172" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E172" s="14">
-        <v>271</v>
+        <v>241</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="5">
         <v>167</v>
       </c>
       <c r="B173" s="11" t="s">
         <v>341</v>
       </c>
       <c r="C173" s="8" t="s">
         <v>342</v>
       </c>
       <c r="D173" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E173" s="14">
-        <v>241</v>
+        <v>193</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="5">
         <v>168</v>
       </c>
       <c r="B174" s="11" t="s">
         <v>343</v>
       </c>
       <c r="C174" s="8" t="s">
         <v>344</v>
       </c>
       <c r="D174" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E174" s="14">
         <v>397</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="5">
         <v>169</v>
       </c>
       <c r="B175" s="11" t="s">
         <v>345</v>
       </c>
       <c r="C175" s="8" t="s">
         <v>346</v>
       </c>
       <c r="D175" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E175" s="14">
-        <v>193</v>
+        <v>343</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="5">
         <v>170</v>
       </c>
       <c r="B176" s="11" t="s">
         <v>347</v>
       </c>
       <c r="C176" s="8" t="s">
         <v>348</v>
       </c>
       <c r="D176" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E176" s="14">
         <v>307</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="5">
         <v>171</v>
       </c>
       <c r="B177" s="11" t="s">
         <v>349</v>
@@ -7904,85 +7904,85 @@
       </c>
       <c r="C184" s="8" t="s">
         <v>364</v>
       </c>
       <c r="D184" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E184" s="14">
         <v>217</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="5">
         <v>179</v>
       </c>
       <c r="B185" s="11" t="s">
         <v>365</v>
       </c>
       <c r="C185" s="8" t="s">
         <v>366</v>
       </c>
       <c r="D185" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E185" s="14">
-        <v>343</v>
+        <v>266</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="5">
         <v>180</v>
       </c>
       <c r="B186" s="11" t="s">
         <v>367</v>
       </c>
       <c r="C186" s="8" t="s">
         <v>368</v>
       </c>
       <c r="D186" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E186" s="14">
-        <v>266</v>
+        <v>217</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="5">
         <v>181</v>
       </c>
       <c r="B187" s="11" t="s">
         <v>369</v>
       </c>
       <c r="C187" s="8" t="s">
         <v>370</v>
       </c>
       <c r="D187" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E187" s="14">
-        <v>217</v>
+        <v>343</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="5">
         <v>182</v>
       </c>
       <c r="B188" s="11" t="s">
         <v>371</v>
       </c>
       <c r="C188" s="8" t="s">
         <v>372</v>
       </c>
       <c r="D188" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E188" s="14">
         <v>307</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="5">
         <v>183</v>
       </c>
       <c r="B189" s="11" t="s">
         <v>373</v>
@@ -8023,272 +8023,272 @@
       </c>
       <c r="C191" s="8" t="s">
         <v>378</v>
       </c>
       <c r="D191" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E191" s="14">
         <v>217</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="5">
         <v>186</v>
       </c>
       <c r="B192" s="11" t="s">
         <v>379</v>
       </c>
       <c r="C192" s="8" t="s">
         <v>380</v>
       </c>
       <c r="D192" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E192" s="14">
-        <v>217</v>
+        <v>490</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="5">
         <v>187</v>
       </c>
       <c r="B193" s="11" t="s">
         <v>381</v>
       </c>
       <c r="C193" s="8" t="s">
         <v>382</v>
       </c>
       <c r="D193" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E193" s="14">
-        <v>490</v>
+        <v>217</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="5">
         <v>188</v>
       </c>
       <c r="B194" s="11" t="s">
         <v>383</v>
       </c>
       <c r="C194" s="8" t="s">
         <v>384</v>
       </c>
       <c r="D194" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E194" s="14">
-        <v>381</v>
+        <v>256</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="5">
         <v>189</v>
       </c>
       <c r="B195" s="11" t="s">
         <v>385</v>
       </c>
       <c r="C195" s="8" t="s">
         <v>386</v>
       </c>
       <c r="D195" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E195" s="14">
-        <v>256</v>
+        <v>528</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="5">
         <v>190</v>
       </c>
       <c r="B196" s="11" t="s">
         <v>387</v>
       </c>
       <c r="C196" s="8" t="s">
         <v>388</v>
       </c>
       <c r="D196" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E196" s="14">
-        <v>528</v>
+        <v>252</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="5">
         <v>191</v>
       </c>
       <c r="B197" s="11" t="s">
         <v>389</v>
       </c>
       <c r="C197" s="8" t="s">
         <v>390</v>
       </c>
       <c r="D197" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E197" s="14">
-        <v>252</v>
+        <v>399</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="5">
         <v>192</v>
       </c>
       <c r="B198" s="11" t="s">
         <v>391</v>
       </c>
       <c r="C198" s="8" t="s">
         <v>392</v>
       </c>
       <c r="D198" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E198" s="14">
-        <v>399</v>
+        <v>347</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="5">
         <v>193</v>
       </c>
       <c r="B199" s="11" t="s">
         <v>393</v>
       </c>
       <c r="C199" s="8" t="s">
         <v>394</v>
       </c>
       <c r="D199" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E199" s="14">
-        <v>347</v>
+        <v>381</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="5">
         <v>194</v>
       </c>
       <c r="B200" s="11" t="s">
         <v>395</v>
       </c>
       <c r="C200" s="8" t="s">
         <v>396</v>
       </c>
       <c r="D200" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E200" s="14">
-        <v>452</v>
+        <v>308</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="5">
         <v>195</v>
       </c>
       <c r="B201" s="11" t="s">
         <v>397</v>
       </c>
       <c r="C201" s="8" t="s">
         <v>398</v>
       </c>
       <c r="D201" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E201" s="14">
-        <v>371</v>
+        <v>278</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="5">
         <v>196</v>
       </c>
       <c r="B202" s="11" t="s">
         <v>399</v>
       </c>
       <c r="C202" s="8" t="s">
         <v>400</v>
       </c>
       <c r="D202" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E202" s="14">
-        <v>308</v>
+        <v>298</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="5">
         <v>197</v>
       </c>
       <c r="B203" s="11" t="s">
         <v>401</v>
       </c>
       <c r="C203" s="8" t="s">
         <v>402</v>
       </c>
       <c r="D203" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E203" s="14">
-        <v>278</v>
+        <v>488</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="5">
         <v>198</v>
       </c>
       <c r="B204" s="11" t="s">
         <v>403</v>
       </c>
       <c r="C204" s="8" t="s">
         <v>404</v>
       </c>
       <c r="D204" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E204" s="14">
-        <v>298</v>
+        <v>452</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="5">
         <v>199</v>
       </c>
       <c r="B205" s="11" t="s">
         <v>405</v>
       </c>
       <c r="C205" s="8" t="s">
         <v>406</v>
       </c>
       <c r="D205" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E205" s="14">
-        <v>488</v>
+        <v>371</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="5">
         <v>200</v>
       </c>
       <c r="B206" s="11" t="s">
         <v>407</v>
       </c>
       <c r="C206" s="8" t="s">
         <v>408</v>
       </c>
       <c r="D206" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E206" s="14">
         <v>347</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="5">
         <v>201</v>
       </c>
       <c r="B207" s="11" t="s">
         <v>409</v>
@@ -8346,289 +8346,289 @@
       </c>
       <c r="C210" s="8" t="s">
         <v>416</v>
       </c>
       <c r="D210" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E210" s="14">
         <v>252</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="5">
         <v>205</v>
       </c>
       <c r="B211" s="11" t="s">
         <v>417</v>
       </c>
       <c r="C211" s="8" t="s">
         <v>418</v>
       </c>
       <c r="D211" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E211" s="14">
-        <v>298</v>
+        <v>371</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="5">
         <v>206</v>
       </c>
       <c r="B212" s="11" t="s">
         <v>419</v>
       </c>
       <c r="C212" s="8" t="s">
         <v>420</v>
       </c>
       <c r="D212" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E212" s="14">
-        <v>488</v>
+        <v>308</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="5">
         <v>207</v>
       </c>
       <c r="B213" s="11" t="s">
         <v>421</v>
       </c>
       <c r="C213" s="8" t="s">
         <v>422</v>
       </c>
       <c r="D213" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E213" s="14">
-        <v>371</v>
+        <v>256</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="5">
         <v>208</v>
       </c>
       <c r="B214" s="11" t="s">
         <v>423</v>
       </c>
       <c r="C214" s="8" t="s">
         <v>424</v>
       </c>
       <c r="D214" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E214" s="14">
-        <v>308</v>
+        <v>298</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="5">
         <v>209</v>
       </c>
       <c r="B215" s="11" t="s">
         <v>425</v>
       </c>
       <c r="C215" s="8" t="s">
         <v>426</v>
       </c>
       <c r="D215" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E215" s="14">
-        <v>256</v>
+        <v>488</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="5">
         <v>210</v>
       </c>
       <c r="B216" s="11" t="s">
         <v>427</v>
       </c>
       <c r="C216" s="8" t="s">
         <v>428</v>
       </c>
       <c r="D216" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E216" s="14">
-        <v>381</v>
+        <v>252</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="5">
         <v>211</v>
       </c>
       <c r="B217" s="11" t="s">
         <v>429</v>
       </c>
       <c r="C217" s="8" t="s">
         <v>430</v>
       </c>
       <c r="D217" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E217" s="14">
-        <v>278</v>
+        <v>528</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="5">
         <v>212</v>
       </c>
       <c r="B218" s="11" t="s">
         <v>431</v>
       </c>
       <c r="C218" s="8" t="s">
         <v>432</v>
       </c>
       <c r="D218" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E218" s="14">
-        <v>252</v>
+        <v>347</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="5">
         <v>213</v>
       </c>
       <c r="B219" s="11" t="s">
         <v>433</v>
       </c>
       <c r="C219" s="8" t="s">
         <v>434</v>
       </c>
       <c r="D219" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E219" s="14">
-        <v>528</v>
+        <v>381</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="5">
         <v>214</v>
       </c>
       <c r="B220" s="11" t="s">
         <v>435</v>
       </c>
       <c r="C220" s="8" t="s">
         <v>436</v>
       </c>
       <c r="D220" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E220" s="14">
-        <v>347</v>
+        <v>278</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="5">
         <v>215</v>
       </c>
       <c r="B221" s="11" t="s">
         <v>437</v>
       </c>
       <c r="C221" s="8" t="s">
         <v>438</v>
       </c>
       <c r="D221" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E221" s="14">
-        <v>371</v>
+        <v>308</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="5">
         <v>216</v>
       </c>
       <c r="B222" s="11" t="s">
         <v>439</v>
       </c>
       <c r="C222" s="8" t="s">
         <v>440</v>
       </c>
       <c r="D222" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E222" s="14">
-        <v>308</v>
+        <v>256</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="5">
         <v>217</v>
       </c>
       <c r="B223" s="11" t="s">
         <v>441</v>
       </c>
       <c r="C223" s="8" t="s">
         <v>442</v>
       </c>
       <c r="D223" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E223" s="14">
-        <v>256</v>
+        <v>488</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="5">
         <v>218</v>
       </c>
       <c r="B224" s="11" t="s">
         <v>443</v>
       </c>
       <c r="C224" s="8" t="s">
         <v>444</v>
       </c>
       <c r="D224" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E224" s="14">
-        <v>488</v>
+        <v>298</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="5">
         <v>219</v>
       </c>
       <c r="B225" s="11" t="s">
         <v>445</v>
       </c>
       <c r="C225" s="8" t="s">
         <v>446</v>
       </c>
       <c r="D225" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E225" s="14">
-        <v>298</v>
+        <v>371</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="5">
         <v>220</v>
       </c>
       <c r="B226" s="11" t="s">
         <v>447</v>
       </c>
       <c r="C226" s="8" t="s">
         <v>448</v>
       </c>
       <c r="D226" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E226" s="14">
         <v>371</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="5">
         <v>221</v>
       </c>
       <c r="B227" s="11" t="s">
         <v>449</v>
@@ -8669,221 +8669,221 @@
       </c>
       <c r="C229" s="8" t="s">
         <v>454</v>
       </c>
       <c r="D229" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E229" s="14">
         <v>298</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="5">
         <v>224</v>
       </c>
       <c r="B230" s="11" t="s">
         <v>455</v>
       </c>
       <c r="C230" s="8" t="s">
         <v>456</v>
       </c>
       <c r="D230" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E230" s="14">
-        <v>298</v>
+        <v>371</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="5">
         <v>225</v>
       </c>
       <c r="B231" s="11" t="s">
         <v>457</v>
       </c>
       <c r="C231" s="8" t="s">
         <v>458</v>
       </c>
       <c r="D231" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E231" s="14">
-        <v>371</v>
+        <v>381</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="5">
         <v>226</v>
       </c>
       <c r="B232" s="11" t="s">
         <v>459</v>
       </c>
       <c r="C232" s="8" t="s">
         <v>460</v>
       </c>
       <c r="D232" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E232" s="14">
-        <v>381</v>
+        <v>278</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="5">
         <v>227</v>
       </c>
       <c r="B233" s="11" t="s">
         <v>461</v>
       </c>
       <c r="C233" s="8" t="s">
         <v>462</v>
       </c>
       <c r="D233" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E233" s="14">
-        <v>278</v>
+        <v>298</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="5">
         <v>228</v>
       </c>
       <c r="B234" s="11" t="s">
         <v>463</v>
       </c>
       <c r="C234" s="8" t="s">
         <v>464</v>
       </c>
       <c r="D234" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E234" s="14">
-        <v>278</v>
+        <v>371</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="5">
         <v>229</v>
       </c>
       <c r="B235" s="11" t="s">
         <v>465</v>
       </c>
       <c r="C235" s="8" t="s">
         <v>466</v>
       </c>
       <c r="D235" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E235" s="14">
-        <v>298</v>
+        <v>418</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="5">
         <v>230</v>
       </c>
       <c r="B236" s="11" t="s">
         <v>467</v>
       </c>
       <c r="C236" s="8" t="s">
         <v>468</v>
       </c>
       <c r="D236" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E236" s="14">
-        <v>371</v>
+        <v>278</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="5">
         <v>231</v>
       </c>
       <c r="B237" s="11" t="s">
         <v>469</v>
       </c>
       <c r="C237" s="8" t="s">
         <v>470</v>
       </c>
       <c r="D237" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E237" s="14">
-        <v>418</v>
+        <v>298</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="5">
         <v>232</v>
       </c>
       <c r="B238" s="11" t="s">
         <v>471</v>
       </c>
       <c r="C238" s="8" t="s">
         <v>472</v>
       </c>
       <c r="D238" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E238" s="14">
-        <v>406</v>
+        <v>298</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="5">
         <v>233</v>
       </c>
       <c r="B239" s="11" t="s">
         <v>473</v>
       </c>
       <c r="C239" s="8" t="s">
         <v>474</v>
       </c>
       <c r="D239" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E239" s="14">
-        <v>278</v>
+        <v>406</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="5">
         <v>234</v>
       </c>
       <c r="B240" s="11" t="s">
         <v>475</v>
       </c>
       <c r="C240" s="8" t="s">
         <v>476</v>
       </c>
       <c r="D240" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E240" s="14">
-        <v>298</v>
+        <v>278</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="5">
         <v>235</v>
       </c>
       <c r="B241" s="11" t="s">
         <v>477</v>
       </c>
       <c r="C241" s="8" t="s">
         <v>478</v>
       </c>
       <c r="D241" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E241" s="14">
         <v>390</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="5">
         <v>236</v>
       </c>
       <c r="B242" s="11" t="s">
         <v>479</v>
@@ -9094,255 +9094,255 @@
       </c>
       <c r="C254" s="8" t="s">
         <v>504</v>
       </c>
       <c r="D254" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E254" s="14">
         <v>320</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="5">
         <v>249</v>
       </c>
       <c r="B255" s="11" t="s">
         <v>505</v>
       </c>
       <c r="C255" s="8" t="s">
         <v>506</v>
       </c>
       <c r="D255" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E255" s="14">
-        <v>433</v>
+        <v>309</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="5">
         <v>250</v>
       </c>
       <c r="B256" s="11" t="s">
         <v>507</v>
       </c>
       <c r="C256" s="8" t="s">
         <v>508</v>
       </c>
       <c r="D256" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E256" s="14">
-        <v>309</v>
+        <v>528</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="5">
         <v>251</v>
       </c>
       <c r="B257" s="11" t="s">
         <v>509</v>
       </c>
       <c r="C257" s="8" t="s">
         <v>510</v>
       </c>
       <c r="D257" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E257" s="14">
-        <v>528</v>
+        <v>278</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="5">
         <v>252</v>
       </c>
       <c r="B258" s="11" t="s">
         <v>511</v>
       </c>
       <c r="C258" s="8" t="s">
         <v>512</v>
       </c>
       <c r="D258" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E258" s="14">
-        <v>278</v>
+        <v>522</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="5">
         <v>253</v>
       </c>
       <c r="B259" s="11" t="s">
         <v>513</v>
       </c>
       <c r="C259" s="8" t="s">
         <v>514</v>
       </c>
       <c r="D259" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E259" s="14">
-        <v>522</v>
+        <v>433</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="5">
         <v>254</v>
       </c>
       <c r="B260" s="11" t="s">
         <v>515</v>
       </c>
       <c r="C260" s="8" t="s">
         <v>516</v>
       </c>
       <c r="D260" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E260" s="14">
-        <v>256</v>
+        <v>390</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="5">
         <v>255</v>
       </c>
       <c r="B261" s="11" t="s">
         <v>517</v>
       </c>
       <c r="C261" s="8" t="s">
         <v>518</v>
       </c>
       <c r="D261" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E261" s="14">
-        <v>599</v>
+        <v>333</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="5">
         <v>256</v>
       </c>
       <c r="B262" s="11" t="s">
         <v>519</v>
       </c>
       <c r="C262" s="8" t="s">
         <v>520</v>
       </c>
       <c r="D262" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E262" s="14">
-        <v>390</v>
+        <v>488</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="5">
         <v>257</v>
       </c>
       <c r="B263" s="11" t="s">
         <v>521</v>
       </c>
       <c r="C263" s="8" t="s">
         <v>522</v>
       </c>
       <c r="D263" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E263" s="14">
-        <v>333</v>
+        <v>256</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="5">
         <v>258</v>
       </c>
       <c r="B264" s="11" t="s">
         <v>523</v>
       </c>
       <c r="C264" s="8" t="s">
         <v>524</v>
       </c>
       <c r="D264" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E264" s="14">
-        <v>488</v>
+        <v>599</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="5">
         <v>259</v>
       </c>
       <c r="B265" s="11" t="s">
         <v>525</v>
       </c>
       <c r="C265" s="8" t="s">
         <v>526</v>
       </c>
       <c r="D265" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E265" s="14">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="5">
         <v>260</v>
       </c>
       <c r="B266" s="11" t="s">
         <v>527</v>
       </c>
       <c r="C266" s="8" t="s">
         <v>528</v>
       </c>
       <c r="D266" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E266" s="14">
-        <v>522</v>
+        <v>433</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="5">
         <v>261</v>
       </c>
       <c r="B267" s="11" t="s">
         <v>529</v>
       </c>
       <c r="C267" s="8" t="s">
         <v>530</v>
       </c>
       <c r="D267" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E267" s="14">
-        <v>433</v>
+        <v>528</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="5">
         <v>262</v>
       </c>
       <c r="B268" s="11" t="s">
         <v>531</v>
       </c>
       <c r="C268" s="8" t="s">
         <v>532</v>
       </c>
       <c r="D268" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E268" s="14">
         <v>528</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="5">
         <v>263</v>
       </c>
       <c r="B269" s="11" t="s">
         <v>533</v>
@@ -9587,170 +9587,170 @@
       </c>
       <c r="C283" s="8" t="s">
         <v>562</v>
       </c>
       <c r="D283" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E283" s="14">
         <v>378</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="5">
         <v>278</v>
       </c>
       <c r="B284" s="11" t="s">
         <v>563</v>
       </c>
       <c r="C284" s="8" t="s">
         <v>564</v>
       </c>
       <c r="D284" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E284" s="14">
-        <v>577</v>
+        <v>389</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="5">
         <v>279</v>
       </c>
       <c r="B285" s="11" t="s">
         <v>565</v>
       </c>
       <c r="C285" s="8" t="s">
         <v>566</v>
       </c>
       <c r="D285" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E285" s="14">
-        <v>389</v>
+        <v>577</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="5">
         <v>280</v>
       </c>
       <c r="B286" s="11" t="s">
         <v>567</v>
       </c>
       <c r="C286" s="8" t="s">
         <v>568</v>
       </c>
       <c r="D286" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E286" s="14">
         <v>533</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="5">
         <v>281</v>
       </c>
       <c r="B287" s="11" t="s">
         <v>569</v>
       </c>
       <c r="C287" s="8" t="s">
         <v>570</v>
       </c>
       <c r="D287" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E287" s="14">
         <v>361</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="5">
         <v>282</v>
       </c>
       <c r="B288" s="11" t="s">
         <v>571</v>
       </c>
       <c r="C288" s="8" t="s">
         <v>572</v>
       </c>
       <c r="D288" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E288" s="14">
-        <v>389</v>
+        <v>577</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" s="5">
         <v>283</v>
       </c>
       <c r="B289" s="11" t="s">
         <v>573</v>
       </c>
       <c r="C289" s="8" t="s">
         <v>574</v>
       </c>
       <c r="D289" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E289" s="14">
-        <v>577</v>
+        <v>389</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" s="5">
         <v>284</v>
       </c>
       <c r="B290" s="11" t="s">
         <v>575</v>
       </c>
       <c r="C290" s="8" t="s">
         <v>576</v>
       </c>
       <c r="D290" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E290" s="14">
-        <v>533</v>
+        <v>361</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="5">
         <v>285</v>
       </c>
       <c r="B291" s="11" t="s">
         <v>577</v>
       </c>
       <c r="C291" s="8" t="s">
         <v>578</v>
       </c>
       <c r="D291" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E291" s="14">
-        <v>361</v>
+        <v>533</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="5">
         <v>286</v>
       </c>
       <c r="B292" s="11" t="s">
         <v>579</v>
       </c>
       <c r="C292" s="8" t="s">
         <v>580</v>
       </c>
       <c r="D292" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E292" s="14">
         <v>577</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="5">
         <v>287</v>
       </c>
       <c r="B293" s="11" t="s">
         <v>581</v>
@@ -9995,170 +9995,170 @@
       </c>
       <c r="C307" s="8" t="s">
         <v>610</v>
       </c>
       <c r="D307" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E307" s="14">
         <v>445</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="5">
         <v>302</v>
       </c>
       <c r="B308" s="11" t="s">
         <v>611</v>
       </c>
       <c r="C308" s="8" t="s">
         <v>612</v>
       </c>
       <c r="D308" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E308" s="14">
-        <v>429</v>
+        <v>500</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="5">
         <v>303</v>
       </c>
       <c r="B309" s="11" t="s">
         <v>613</v>
       </c>
       <c r="C309" s="8" t="s">
         <v>614</v>
       </c>
       <c r="D309" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E309" s="14">
-        <v>500</v>
+        <v>487</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" s="5">
         <v>304</v>
       </c>
       <c r="B310" s="11" t="s">
         <v>615</v>
       </c>
       <c r="C310" s="8" t="s">
         <v>616</v>
       </c>
       <c r="D310" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E310" s="14">
-        <v>487</v>
+        <v>429</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" s="5">
         <v>305</v>
       </c>
       <c r="B311" s="11" t="s">
         <v>617</v>
       </c>
       <c r="C311" s="8" t="s">
         <v>618</v>
       </c>
       <c r="D311" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E311" s="14">
-        <v>445</v>
+        <v>487</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" s="5">
         <v>306</v>
       </c>
       <c r="B312" s="11" t="s">
         <v>619</v>
       </c>
       <c r="C312" s="8" t="s">
         <v>620</v>
       </c>
       <c r="D312" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E312" s="14">
-        <v>487</v>
+        <v>543</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" s="5">
         <v>307</v>
       </c>
       <c r="B313" s="11" t="s">
         <v>621</v>
       </c>
       <c r="C313" s="8" t="s">
         <v>622</v>
       </c>
       <c r="D313" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E313" s="14">
-        <v>543</v>
+        <v>445</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" s="5">
         <v>308</v>
       </c>
       <c r="B314" s="11" t="s">
         <v>623</v>
       </c>
       <c r="C314" s="8" t="s">
         <v>624</v>
       </c>
       <c r="D314" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E314" s="14">
-        <v>543</v>
+        <v>500</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" s="5">
         <v>309</v>
       </c>
       <c r="B315" s="11" t="s">
         <v>625</v>
       </c>
       <c r="C315" s="8" t="s">
         <v>626</v>
       </c>
       <c r="D315" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E315" s="14">
-        <v>500</v>
+        <v>543</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="5">
         <v>310</v>
       </c>
       <c r="B316" s="11" t="s">
         <v>627</v>
       </c>
       <c r="C316" s="8" t="s">
         <v>628</v>
       </c>
       <c r="D316" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E316" s="14">
         <v>487</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" s="5">
         <v>311</v>
       </c>
       <c r="B317" s="11" t="s">
         <v>629</v>
@@ -10301,68 +10301,68 @@
       </c>
       <c r="C325" s="8" t="s">
         <v>646</v>
       </c>
       <c r="D325" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E325" s="14">
         <v>500</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="5">
         <v>320</v>
       </c>
       <c r="B326" s="11" t="s">
         <v>647</v>
       </c>
       <c r="C326" s="8" t="s">
         <v>648</v>
       </c>
       <c r="D326" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E326" s="14">
-        <v>411</v>
+        <v>228</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="5">
         <v>321</v>
       </c>
       <c r="B327" s="11" t="s">
         <v>649</v>
       </c>
       <c r="C327" s="8" t="s">
         <v>650</v>
       </c>
       <c r="D327" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E327" s="14">
-        <v>228</v>
+        <v>411</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="5">
         <v>322</v>
       </c>
       <c r="B328" s="11" t="s">
         <v>651</v>
       </c>
       <c r="C328" s="8" t="s">
         <v>652</v>
       </c>
       <c r="D328" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E328" s="14">
         <v>385</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="5">
         <v>323</v>
       </c>
       <c r="B329" s="11" t="s">
         <v>653</v>
@@ -10420,102 +10420,102 @@
       </c>
       <c r="C332" s="8" t="s">
         <v>660</v>
       </c>
       <c r="D332" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E332" s="14">
         <v>267</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" s="5">
         <v>327</v>
       </c>
       <c r="B333" s="11" t="s">
         <v>661</v>
       </c>
       <c r="C333" s="8" t="s">
         <v>662</v>
       </c>
       <c r="D333" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E333" s="14">
-        <v>545</v>
+        <v>556</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" s="5">
         <v>328</v>
       </c>
       <c r="B334" s="11" t="s">
         <v>663</v>
       </c>
       <c r="C334" s="8" t="s">
         <v>664</v>
       </c>
       <c r="D334" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E334" s="14">
         <v>556</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" s="5">
         <v>329</v>
       </c>
       <c r="B335" s="11" t="s">
         <v>665</v>
       </c>
       <c r="C335" s="8" t="s">
         <v>666</v>
       </c>
       <c r="D335" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E335" s="14">
-        <v>556</v>
+        <v>268</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" s="5">
         <v>330</v>
       </c>
       <c r="B336" s="11" t="s">
         <v>667</v>
       </c>
       <c r="C336" s="8" t="s">
         <v>668</v>
       </c>
       <c r="D336" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E336" s="14">
-        <v>268</v>
+        <v>545</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" s="5">
         <v>331</v>
       </c>
       <c r="B337" s="11" t="s">
         <v>669</v>
       </c>
       <c r="C337" s="8" t="s">
         <v>670</v>
       </c>
       <c r="D337" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E337" s="14">
         <v>627</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" s="5">
         <v>332</v>
       </c>
       <c r="B338" s="11" t="s">
         <v>671</v>
@@ -10556,272 +10556,272 @@
       </c>
       <c r="C340" s="8" t="s">
         <v>676</v>
       </c>
       <c r="D340" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E340" s="14">
         <v>596</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" s="5">
         <v>335</v>
       </c>
       <c r="B341" s="11" t="s">
         <v>677</v>
       </c>
       <c r="C341" s="8" t="s">
         <v>678</v>
       </c>
       <c r="D341" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E341" s="14">
-        <v>299</v>
+        <v>545</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" s="5">
         <v>336</v>
       </c>
       <c r="B342" s="11" t="s">
         <v>679</v>
       </c>
       <c r="C342" s="8" t="s">
         <v>680</v>
       </c>
       <c r="D342" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E342" s="14">
-        <v>545</v>
+        <v>556</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" s="5">
         <v>337</v>
       </c>
       <c r="B343" s="11" t="s">
         <v>681</v>
       </c>
       <c r="C343" s="8" t="s">
         <v>682</v>
       </c>
       <c r="D343" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E343" s="14">
         <v>556</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" s="5">
         <v>338</v>
       </c>
       <c r="B344" s="11" t="s">
         <v>683</v>
       </c>
       <c r="C344" s="8" t="s">
         <v>684</v>
       </c>
       <c r="D344" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E344" s="14">
-        <v>556</v>
+        <v>299</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" s="5">
         <v>339</v>
       </c>
       <c r="B345" s="11" t="s">
         <v>685</v>
       </c>
       <c r="C345" s="8" t="s">
         <v>686</v>
       </c>
       <c r="D345" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E345" s="14">
-        <v>511</v>
+        <v>299</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" s="5">
         <v>340</v>
       </c>
       <c r="B346" s="11" t="s">
         <v>687</v>
       </c>
       <c r="C346" s="8" t="s">
         <v>688</v>
       </c>
       <c r="D346" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E346" s="14">
-        <v>299</v>
+        <v>596</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" s="5">
         <v>341</v>
       </c>
       <c r="B347" s="11" t="s">
         <v>689</v>
       </c>
       <c r="C347" s="8" t="s">
         <v>690</v>
       </c>
       <c r="D347" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E347" s="14">
-        <v>596</v>
+        <v>627</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" s="5">
         <v>342</v>
       </c>
       <c r="B348" s="11" t="s">
         <v>691</v>
       </c>
       <c r="C348" s="8" t="s">
         <v>692</v>
       </c>
       <c r="D348" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E348" s="14">
-        <v>627</v>
+        <v>511</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" s="5">
         <v>343</v>
       </c>
       <c r="B349" s="11" t="s">
         <v>693</v>
       </c>
       <c r="C349" s="8" t="s">
         <v>694</v>
       </c>
       <c r="D349" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E349" s="14">
         <v>556</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" s="5">
         <v>344</v>
       </c>
       <c r="B350" s="11" t="s">
         <v>695</v>
       </c>
       <c r="C350" s="8" t="s">
         <v>696</v>
       </c>
       <c r="D350" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E350" s="14">
-        <v>556</v>
+        <v>545</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" s="5">
         <v>345</v>
       </c>
       <c r="B351" s="11" t="s">
         <v>697</v>
       </c>
       <c r="C351" s="8" t="s">
         <v>698</v>
       </c>
       <c r="D351" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E351" s="14">
-        <v>545</v>
+        <v>556</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" s="5">
         <v>346</v>
       </c>
       <c r="B352" s="11" t="s">
         <v>699</v>
       </c>
       <c r="C352" s="8" t="s">
         <v>700</v>
       </c>
       <c r="D352" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E352" s="14">
-        <v>596</v>
+        <v>627</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" s="5">
         <v>347</v>
       </c>
       <c r="B353" s="11" t="s">
         <v>701</v>
       </c>
       <c r="C353" s="8" t="s">
         <v>702</v>
       </c>
       <c r="D353" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E353" s="14">
-        <v>627</v>
+        <v>511</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" s="5">
         <v>348</v>
       </c>
       <c r="B354" s="11" t="s">
         <v>703</v>
       </c>
       <c r="C354" s="8" t="s">
         <v>704</v>
       </c>
       <c r="D354" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E354" s="14">
-        <v>511</v>
+        <v>596</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" s="5">
         <v>349</v>
       </c>
       <c r="B355" s="11" t="s">
         <v>705</v>
       </c>
       <c r="C355" s="8" t="s">
         <v>706</v>
       </c>
       <c r="D355" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E355" s="14">
         <v>627</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" s="5">
         <v>350</v>
       </c>
       <c r="B356" s="11" t="s">
         <v>707</v>
@@ -10879,119 +10879,119 @@
       </c>
       <c r="C359" s="8" t="s">
         <v>714</v>
       </c>
       <c r="D359" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E359" s="14">
         <v>556</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" s="5">
         <v>354</v>
       </c>
       <c r="B360" s="11" t="s">
         <v>715</v>
       </c>
       <c r="C360" s="8" t="s">
         <v>716</v>
       </c>
       <c r="D360" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E360" s="14">
-        <v>692</v>
+        <v>205</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" s="5">
         <v>355</v>
       </c>
       <c r="B361" s="11" t="s">
         <v>717</v>
       </c>
       <c r="C361" s="8" t="s">
         <v>718</v>
       </c>
       <c r="D361" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E361" s="14">
-        <v>205</v>
+        <v>750</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" s="5">
         <v>356</v>
       </c>
       <c r="B362" s="11" t="s">
         <v>719</v>
       </c>
       <c r="C362" s="8" t="s">
         <v>720</v>
       </c>
       <c r="D362" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E362" s="14">
-        <v>750</v>
+        <v>692</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" s="5">
         <v>357</v>
       </c>
       <c r="B363" s="11" t="s">
         <v>721</v>
       </c>
       <c r="C363" s="8" t="s">
         <v>722</v>
       </c>
       <c r="D363" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E363" s="14">
-        <v>226</v>
+        <v>627</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" s="5">
         <v>358</v>
       </c>
       <c r="B364" s="11" t="s">
         <v>723</v>
       </c>
       <c r="C364" s="8" t="s">
         <v>724</v>
       </c>
       <c r="D364" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E364" s="14">
-        <v>627</v>
+        <v>226</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" s="5">
         <v>359</v>
       </c>
       <c r="B365" s="11" t="s">
         <v>725</v>
       </c>
       <c r="C365" s="8" t="s">
         <v>726</v>
       </c>
       <c r="D365" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E365" s="14">
         <v>695</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" s="5">
         <v>360</v>
       </c>
       <c r="B366" s="11" t="s">
         <v>727</v>
@@ -11168,170 +11168,170 @@
       </c>
       <c r="C376" s="8" t="s">
         <v>748</v>
       </c>
       <c r="D376" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E376" s="14">
         <v>750</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" s="5">
         <v>371</v>
       </c>
       <c r="B377" s="11" t="s">
         <v>749</v>
       </c>
       <c r="C377" s="8" t="s">
         <v>750</v>
       </c>
       <c r="D377" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E377" s="14">
-        <v>500</v>
+        <v>193</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" s="5">
         <v>372</v>
       </c>
       <c r="B378" s="11" t="s">
         <v>751</v>
       </c>
       <c r="C378" s="8" t="s">
         <v>752</v>
       </c>
       <c r="D378" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E378" s="14">
-        <v>193</v>
+        <v>500</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" s="5">
         <v>373</v>
       </c>
       <c r="B379" s="11" t="s">
         <v>753</v>
       </c>
       <c r="C379" s="8" t="s">
         <v>754</v>
       </c>
       <c r="D379" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E379" s="14">
         <v>543</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" s="5">
         <v>374</v>
       </c>
       <c r="B380" s="11" t="s">
         <v>755</v>
       </c>
       <c r="C380" s="8" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="D380" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E380" s="14">
         <v>193</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" s="5">
         <v>375</v>
       </c>
       <c r="B381" s="11" t="s">
         <v>756</v>
       </c>
       <c r="C381" s="8" t="s">
         <v>757</v>
       </c>
       <c r="D381" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E381" s="14">
         <v>445</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" s="5">
         <v>376</v>
       </c>
       <c r="B382" s="11" t="s">
         <v>758</v>
       </c>
       <c r="C382" s="8" t="s">
         <v>759</v>
       </c>
       <c r="D382" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E382" s="14">
         <v>257</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" s="5">
         <v>377</v>
       </c>
       <c r="B383" s="11" t="s">
         <v>760</v>
       </c>
       <c r="C383" s="8" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="D383" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E383" s="14">
-        <v>257</v>
+        <v>487</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" s="5">
         <v>378</v>
       </c>
       <c r="B384" s="11" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="C384" s="8" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="D384" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E384" s="14">
-        <v>487</v>
+        <v>257</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" s="5">
         <v>379</v>
       </c>
       <c r="B385" s="11" t="s">
         <v>763</v>
       </c>
       <c r="C385" s="8" t="s">
         <v>764</v>
       </c>
       <c r="D385" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E385" s="14">
         <v>487</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" s="5">
         <v>380</v>
       </c>
       <c r="B386" s="11" t="s">
         <v>765</v>
@@ -13711,629 +13711,629 @@
       </c>
       <c r="C527" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D527" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E527" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="528" spans="1:5">
       <c r="A528" s="5">
         <v>1</v>
       </c>
       <c r="B528" s="11" t="s">
         <v>1039</v>
       </c>
       <c r="C528" s="8" t="s">
         <v>1040</v>
       </c>
       <c r="D528" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E528" s="14">
-        <v>941</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="529" spans="1:5">
       <c r="A529" s="5">
         <v>2</v>
       </c>
       <c r="B529" s="11" t="s">
         <v>1041</v>
       </c>
       <c r="C529" s="8" t="s">
         <v>1042</v>
       </c>
       <c r="D529" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E529" s="14">
-        <v>813</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="530" spans="1:5">
       <c r="A530" s="5">
         <v>3</v>
       </c>
       <c r="B530" s="11" t="s">
         <v>1043</v>
       </c>
       <c r="C530" s="8" t="s">
         <v>1044</v>
       </c>
       <c r="D530" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E530" s="14">
-        <v>2382</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="531" spans="1:5">
       <c r="A531" s="5">
         <v>4</v>
       </c>
       <c r="B531" s="11" t="s">
         <v>1045</v>
       </c>
       <c r="C531" s="8" t="s">
         <v>1046</v>
       </c>
       <c r="D531" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E531" s="14">
-        <v>1089</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="532" spans="1:5">
       <c r="A532" s="5">
         <v>5</v>
       </c>
       <c r="B532" s="11" t="s">
         <v>1047</v>
       </c>
       <c r="C532" s="8" t="s">
         <v>1048</v>
       </c>
       <c r="D532" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E532" s="14">
-        <v>1422</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="533" spans="1:5">
       <c r="A533" s="5">
         <v>6</v>
       </c>
       <c r="B533" s="11" t="s">
         <v>1049</v>
       </c>
       <c r="C533" s="8" t="s">
         <v>1050</v>
       </c>
       <c r="D533" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E533" s="14">
-        <v>1052</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="534" spans="1:5">
       <c r="A534" s="5">
         <v>7</v>
       </c>
       <c r="B534" s="11" t="s">
         <v>1051</v>
       </c>
       <c r="C534" s="8" t="s">
         <v>1052</v>
       </c>
       <c r="D534" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E534" s="14">
-        <v>1825</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="535" spans="1:5">
       <c r="A535" s="5">
         <v>8</v>
       </c>
       <c r="B535" s="11" t="s">
         <v>1053</v>
       </c>
       <c r="C535" s="8" t="s">
         <v>1054</v>
       </c>
       <c r="D535" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E535" s="14">
-        <v>1390</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="536" spans="1:5">
       <c r="A536" s="5">
         <v>9</v>
       </c>
       <c r="B536" s="11" t="s">
         <v>1055</v>
       </c>
       <c r="C536" s="8" t="s">
         <v>1056</v>
       </c>
       <c r="D536" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E536" s="14">
-        <v>2750</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="537" spans="1:5">
       <c r="A537" s="5">
         <v>10</v>
       </c>
       <c r="B537" s="11" t="s">
         <v>1057</v>
       </c>
       <c r="C537" s="8" t="s">
         <v>1058</v>
       </c>
       <c r="D537" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E537" s="14">
-        <v>1956</v>
+        <v>941</v>
       </c>
     </row>
     <row r="538" spans="1:5">
       <c r="A538" s="5">
         <v>11</v>
       </c>
       <c r="B538" s="11" t="s">
         <v>1059</v>
       </c>
       <c r="C538" s="8" t="s">
         <v>1060</v>
       </c>
       <c r="D538" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E538" s="14">
-        <v>1921</v>
+        <v>813</v>
       </c>
     </row>
     <row r="539" spans="1:5">
       <c r="A539" s="5">
         <v>12</v>
       </c>
       <c r="B539" s="11" t="s">
         <v>1061</v>
       </c>
       <c r="C539" s="8" t="s">
         <v>1062</v>
       </c>
       <c r="D539" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E539" s="14">
-        <v>1238</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="540" spans="1:5">
       <c r="A540" s="5">
         <v>13</v>
       </c>
       <c r="B540" s="11" t="s">
         <v>1063</v>
       </c>
       <c r="C540" s="8" t="s">
         <v>1064</v>
       </c>
       <c r="D540" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E540" s="14">
-        <v>1921</v>
+        <v>941</v>
       </c>
     </row>
     <row r="541" spans="1:5">
       <c r="A541" s="5">
         <v>14</v>
       </c>
       <c r="B541" s="11" t="s">
         <v>1065</v>
       </c>
       <c r="C541" s="8" t="s">
         <v>1066</v>
       </c>
       <c r="D541" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E541" s="14">
-        <v>1238</v>
+        <v>813</v>
       </c>
     </row>
     <row r="542" spans="1:5">
       <c r="A542" s="5">
         <v>15</v>
       </c>
       <c r="B542" s="11" t="s">
         <v>1067</v>
       </c>
       <c r="C542" s="8" t="s">
         <v>1068</v>
       </c>
       <c r="D542" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E542" s="14">
-        <v>941</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="543" spans="1:5">
       <c r="A543" s="5">
         <v>16</v>
       </c>
       <c r="B543" s="11" t="s">
         <v>1069</v>
       </c>
       <c r="C543" s="8" t="s">
         <v>1070</v>
       </c>
       <c r="D543" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E543" s="14">
-        <v>813</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="544" spans="1:5">
       <c r="A544" s="5">
         <v>17</v>
       </c>
       <c r="B544" s="11" t="s">
         <v>1071</v>
       </c>
       <c r="C544" s="8" t="s">
         <v>1072</v>
       </c>
       <c r="D544" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E544" s="14">
-        <v>2382</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="545" spans="1:5">
       <c r="A545" s="5">
         <v>18</v>
       </c>
       <c r="B545" s="11" t="s">
         <v>1073</v>
       </c>
       <c r="C545" s="8" t="s">
         <v>1074</v>
       </c>
       <c r="D545" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E545" s="14">
-        <v>1089</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="546" spans="1:5">
       <c r="A546" s="5">
         <v>19</v>
       </c>
       <c r="B546" s="11" t="s">
         <v>1075</v>
       </c>
       <c r="C546" s="8" t="s">
         <v>1076</v>
       </c>
       <c r="D546" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E546" s="14">
-        <v>1422</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="547" spans="1:5">
       <c r="A547" s="5">
         <v>20</v>
       </c>
       <c r="B547" s="11" t="s">
         <v>1077</v>
       </c>
       <c r="C547" s="8" t="s">
         <v>1078</v>
       </c>
       <c r="D547" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E547" s="14">
-        <v>1052</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="548" spans="1:5">
       <c r="A548" s="5">
         <v>21</v>
       </c>
       <c r="B548" s="11" t="s">
         <v>1079</v>
       </c>
       <c r="C548" s="8" t="s">
         <v>1080</v>
       </c>
       <c r="D548" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E548" s="14">
-        <v>1825</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="549" spans="1:5">
       <c r="A549" s="5">
         <v>22</v>
       </c>
       <c r="B549" s="11" t="s">
         <v>1081</v>
       </c>
       <c r="C549" s="8" t="s">
         <v>1082</v>
       </c>
       <c r="D549" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E549" s="14">
-        <v>1390</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="550" spans="1:5">
       <c r="A550" s="5">
         <v>23</v>
       </c>
       <c r="B550" s="11" t="s">
         <v>1083</v>
       </c>
       <c r="C550" s="8" t="s">
         <v>1084</v>
       </c>
       <c r="D550" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E550" s="14">
-        <v>2750</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="551" spans="1:5">
       <c r="A551" s="5">
         <v>24</v>
       </c>
       <c r="B551" s="11" t="s">
         <v>1085</v>
       </c>
       <c r="C551" s="8" t="s">
         <v>1086</v>
       </c>
       <c r="D551" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E551" s="14">
-        <v>1956</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="552" spans="1:5">
       <c r="A552" s="5">
         <v>25</v>
       </c>
       <c r="B552" s="11" t="s">
         <v>1087</v>
       </c>
       <c r="C552" s="8" t="s">
         <v>1088</v>
       </c>
       <c r="D552" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E552" s="14">
-        <v>1522</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="553" spans="1:5">
       <c r="A553" s="5">
         <v>26</v>
       </c>
       <c r="B553" s="11" t="s">
         <v>1089</v>
       </c>
       <c r="C553" s="8" t="s">
         <v>1090</v>
       </c>
       <c r="D553" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E553" s="14">
-        <v>1630</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="554" spans="1:5">
       <c r="A554" s="5">
         <v>27</v>
       </c>
       <c r="B554" s="11" t="s">
         <v>1091</v>
       </c>
       <c r="C554" s="8" t="s">
         <v>1092</v>
       </c>
       <c r="D554" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E554" s="14">
-        <v>1699</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="555" spans="1:5">
       <c r="A555" s="5">
         <v>28</v>
       </c>
       <c r="B555" s="11" t="s">
         <v>1093</v>
       </c>
       <c r="C555" s="8" t="s">
         <v>1094</v>
       </c>
       <c r="D555" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E555" s="14">
-        <v>1197</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="556" spans="1:5">
       <c r="A556" s="5">
         <v>29</v>
       </c>
       <c r="B556" s="11" t="s">
         <v>1095</v>
       </c>
       <c r="C556" s="8" t="s">
         <v>1096</v>
       </c>
       <c r="D556" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E556" s="14">
-        <v>1522</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="557" spans="1:5">
       <c r="A557" s="5">
         <v>30</v>
       </c>
       <c r="B557" s="11" t="s">
         <v>1097</v>
       </c>
       <c r="C557" s="8" t="s">
         <v>1098</v>
       </c>
       <c r="D557" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E557" s="14">
-        <v>1630</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="558" spans="1:5">
       <c r="A558" s="5">
         <v>31</v>
       </c>
       <c r="B558" s="11" t="s">
         <v>1099</v>
       </c>
       <c r="C558" s="8" t="s">
         <v>1100</v>
       </c>
       <c r="D558" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E558" s="14">
-        <v>1699</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="559" spans="1:5">
       <c r="A559" s="5">
         <v>32</v>
       </c>
       <c r="B559" s="11" t="s">
         <v>1101</v>
       </c>
       <c r="C559" s="8" t="s">
         <v>1102</v>
       </c>
       <c r="D559" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E559" s="14">
-        <v>1197</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="560" spans="1:5">
       <c r="A560" s="5">
         <v>33</v>
       </c>
       <c r="B560" s="11" t="s">
         <v>1103</v>
       </c>
       <c r="C560" s="8" t="s">
         <v>1104</v>
       </c>
       <c r="D560" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E560" s="14">
-        <v>1217</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="561" spans="1:5">
       <c r="A561" s="5">
         <v>34</v>
       </c>
       <c r="B561" s="11" t="s">
         <v>1105</v>
       </c>
       <c r="C561" s="8" t="s">
         <v>1106</v>
       </c>
       <c r="D561" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E561" s="14">
-        <v>1460</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="562" spans="1:5">
       <c r="A562" s="5">
         <v>35</v>
       </c>
       <c r="B562" s="11" t="s">
         <v>1107</v>
       </c>
       <c r="C562" s="8" t="s">
         <v>1108</v>
       </c>
       <c r="D562" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E562" s="14">
-        <v>1522</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="563" spans="1:5">
       <c r="A563" s="5">
         <v>36</v>
       </c>
       <c r="B563" s="11" t="s">
         <v>1109</v>
       </c>
       <c r="C563" s="8" t="s">
         <v>1110</v>
       </c>
       <c r="D563" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E563" s="14">
         <v>1217</v>
       </c>
     </row>
     <row r="564" spans="1:5">
       <c r="A564" s="5">
         <v>37</v>
       </c>
       <c r="B564" s="11" t="s">
         <v>1111</v>
@@ -14408,85 +14408,85 @@
       </c>
       <c r="C568" s="8" t="s">
         <v>1120</v>
       </c>
       <c r="D568" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E568" s="14">
         <v>1848</v>
       </c>
     </row>
     <row r="569" spans="1:5">
       <c r="A569" s="5">
         <v>42</v>
       </c>
       <c r="B569" s="11" t="s">
         <v>1121</v>
       </c>
       <c r="C569" s="8" t="s">
         <v>1122</v>
       </c>
       <c r="D569" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E569" s="14">
-        <v>1460</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="570" spans="1:5">
       <c r="A570" s="5">
         <v>43</v>
       </c>
       <c r="B570" s="11" t="s">
         <v>1123</v>
       </c>
       <c r="C570" s="8" t="s">
         <v>1124</v>
       </c>
       <c r="D570" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E570" s="14">
-        <v>1848</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="571" spans="1:5">
       <c r="A571" s="5">
         <v>44</v>
       </c>
       <c r="B571" s="11" t="s">
         <v>1125</v>
       </c>
       <c r="C571" s="8" t="s">
         <v>1126</v>
       </c>
       <c r="D571" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E571" s="14">
-        <v>1414</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="572" spans="1:5">
       <c r="A572" s="5">
         <v>45</v>
       </c>
       <c r="B572" s="11" t="s">
         <v>1127</v>
       </c>
       <c r="C572" s="8" t="s">
         <v>1128</v>
       </c>
       <c r="D572" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E572" s="14">
         <v>1369</v>
       </c>
     </row>
     <row r="573" spans="1:5">
       <c r="A573" s="5">
         <v>46</v>
       </c>
       <c r="B573" s="11" t="s">
         <v>1129</v>
@@ -14799,136 +14799,136 @@
       </c>
       <c r="C591" s="8" t="s">
         <v>1166</v>
       </c>
       <c r="D591" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E591" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="592" spans="1:5">
       <c r="A592" s="5">
         <v>65</v>
       </c>
       <c r="B592" s="11" t="s">
         <v>1167</v>
       </c>
       <c r="C592" s="8" t="s">
         <v>1168</v>
       </c>
       <c r="D592" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E592" s="14">
-        <v>1522</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="593" spans="1:5">
       <c r="A593" s="5">
         <v>66</v>
       </c>
       <c r="B593" s="11" t="s">
         <v>1169</v>
       </c>
       <c r="C593" s="8" t="s">
         <v>1170</v>
       </c>
       <c r="D593" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E593" s="14">
-        <v>1630</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="594" spans="1:5">
       <c r="A594" s="5">
         <v>67</v>
       </c>
       <c r="B594" s="11" t="s">
         <v>1171</v>
       </c>
       <c r="C594" s="8" t="s">
         <v>1172</v>
       </c>
       <c r="D594" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E594" s="14">
-        <v>1934</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="595" spans="1:5">
       <c r="A595" s="5">
         <v>68</v>
       </c>
       <c r="B595" s="11" t="s">
         <v>1173</v>
       </c>
       <c r="C595" s="8" t="s">
         <v>1174</v>
       </c>
       <c r="D595" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E595" s="14">
-        <v>1934</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="596" spans="1:5">
       <c r="A596" s="5">
         <v>69</v>
       </c>
       <c r="B596" s="11" t="s">
         <v>1175</v>
       </c>
       <c r="C596" s="8" t="s">
         <v>1176</v>
       </c>
       <c r="D596" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E596" s="14">
-        <v>1522</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="597" spans="1:5">
       <c r="A597" s="5">
         <v>70</v>
       </c>
       <c r="B597" s="11" t="s">
         <v>1177</v>
       </c>
       <c r="C597" s="8" t="s">
         <v>1178</v>
       </c>
       <c r="D597" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E597" s="14">
-        <v>1630</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="598" spans="1:5">
       <c r="A598" s="5">
         <v>71</v>
       </c>
       <c r="B598" s="11" t="s">
         <v>1179</v>
       </c>
       <c r="C598" s="8" t="s">
         <v>1180</v>
       </c>
       <c r="D598" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E598" s="14">
         <v>2500</v>
       </c>
     </row>
     <row r="599" spans="1:5">
       <c r="A599" s="5">
         <v>72</v>
       </c>
       <c r="B599" s="11" t="s">
         <v>1181</v>
@@ -14986,1046 +14986,1046 @@
       </c>
       <c r="C602" s="8" t="s">
         <v>1188</v>
       </c>
       <c r="D602" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E602" s="14">
         <v>2171</v>
       </c>
     </row>
     <row r="603" spans="1:5">
       <c r="A603" s="5">
         <v>76</v>
       </c>
       <c r="B603" s="11" t="s">
         <v>1189</v>
       </c>
       <c r="C603" s="8" t="s">
         <v>1190</v>
       </c>
       <c r="D603" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E603" s="14">
-        <v>2828</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="604" spans="1:5">
       <c r="A604" s="5">
         <v>77</v>
       </c>
       <c r="B604" s="11" t="s">
         <v>1191</v>
       </c>
       <c r="C604" s="8" t="s">
         <v>1192</v>
       </c>
       <c r="D604" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E604" s="14">
-        <v>2171</v>
+        <v>2719</v>
       </c>
     </row>
     <row r="605" spans="1:5">
       <c r="A605" s="5">
         <v>78</v>
       </c>
       <c r="B605" s="11" t="s">
         <v>1193</v>
       </c>
       <c r="C605" s="8" t="s">
         <v>1194</v>
       </c>
       <c r="D605" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E605" s="14">
-        <v>2500</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="606" spans="1:5">
       <c r="A606" s="5">
         <v>79</v>
       </c>
       <c r="B606" s="11" t="s">
         <v>1195</v>
       </c>
       <c r="C606" s="8" t="s">
         <v>1196</v>
       </c>
       <c r="D606" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E606" s="14">
-        <v>2719</v>
+        <v>2828</v>
       </c>
     </row>
     <row r="607" spans="1:5">
       <c r="A607" s="5">
         <v>80</v>
       </c>
       <c r="B607" s="11" t="s">
         <v>1197</v>
       </c>
       <c r="C607" s="8" t="s">
         <v>1198</v>
       </c>
       <c r="D607" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E607" s="14">
-        <v>2609</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="608" spans="1:5">
       <c r="A608" s="3" t="s">
         <v>1199</v>
       </c>
       <c r="B608" s="7"/>
       <c r="C608" s="8"/>
       <c r="D608" s="7"/>
       <c r="E608" s="14"/>
     </row>
     <row r="609" spans="1:5">
       <c r="A609" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B609" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C609" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D609" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E609" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="610" spans="1:5">
       <c r="A610" s="5">
         <v>1</v>
       </c>
       <c r="B610" s="11" t="s">
         <v>1200</v>
       </c>
       <c r="C610" s="8" t="s">
         <v>1201</v>
       </c>
       <c r="D610" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E610" s="14">
-        <v>3472</v>
+        <v>0</v>
       </c>
     </row>
     <row r="611" spans="1:5">
       <c r="A611" s="5">
         <v>2</v>
       </c>
       <c r="B611" s="11" t="s">
         <v>1202</v>
       </c>
       <c r="C611" s="8" t="s">
         <v>1203</v>
       </c>
       <c r="D611" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E611" s="14">
-        <v>0</v>
+        <v>3329</v>
       </c>
     </row>
     <row r="612" spans="1:5">
       <c r="A612" s="5">
         <v>3</v>
       </c>
       <c r="B612" s="11" t="s">
         <v>1204</v>
       </c>
       <c r="C612" s="8" t="s">
         <v>1205</v>
       </c>
       <c r="D612" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E612" s="14">
-        <v>3329</v>
+        <v>3472</v>
       </c>
     </row>
     <row r="613" spans="1:5">
       <c r="A613" s="5">
         <v>4</v>
       </c>
       <c r="B613" s="11" t="s">
         <v>1206</v>
       </c>
       <c r="C613" s="8" t="s">
         <v>1207</v>
       </c>
       <c r="D613" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E613" s="14">
-        <v>0</v>
+        <v>3472</v>
       </c>
     </row>
     <row r="614" spans="1:5">
       <c r="A614" s="5">
         <v>5</v>
       </c>
       <c r="B614" s="11" t="s">
         <v>1208</v>
       </c>
       <c r="C614" s="8" t="s">
         <v>1209</v>
       </c>
       <c r="D614" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E614" s="14">
-        <v>3472</v>
+        <v>3329</v>
       </c>
     </row>
     <row r="615" spans="1:5">
       <c r="A615" s="5">
         <v>6</v>
       </c>
       <c r="B615" s="11" t="s">
         <v>1210</v>
       </c>
       <c r="C615" s="8" t="s">
         <v>1211</v>
       </c>
       <c r="D615" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E615" s="14">
-        <v>3329</v>
+        <v>0</v>
       </c>
     </row>
     <row r="616" spans="1:5">
       <c r="A616" s="5">
         <v>7</v>
       </c>
       <c r="B616" s="11" t="s">
         <v>1212</v>
       </c>
       <c r="C616" s="8" t="s">
         <v>1213</v>
       </c>
       <c r="D616" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E616" s="14">
-        <v>4108</v>
+        <v>4310</v>
       </c>
     </row>
     <row r="617" spans="1:5">
       <c r="A617" s="5">
         <v>8</v>
       </c>
       <c r="B617" s="11" t="s">
         <v>1214</v>
       </c>
       <c r="C617" s="8" t="s">
         <v>1215</v>
       </c>
       <c r="D617" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E617" s="14">
-        <v>4310</v>
+        <v>0</v>
       </c>
     </row>
     <row r="618" spans="1:5">
       <c r="A618" s="5">
         <v>9</v>
       </c>
       <c r="B618" s="11" t="s">
         <v>1216</v>
       </c>
       <c r="C618" s="8" t="s">
         <v>1217</v>
       </c>
       <c r="D618" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E618" s="14">
-        <v>0</v>
+        <v>4108</v>
       </c>
     </row>
     <row r="619" spans="1:5">
       <c r="A619" s="5">
         <v>10</v>
       </c>
       <c r="B619" s="11" t="s">
         <v>1218</v>
       </c>
       <c r="C619" s="8" t="s">
         <v>1219</v>
       </c>
       <c r="D619" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E619" s="14">
         <v>4108</v>
       </c>
     </row>
     <row r="620" spans="1:5">
       <c r="A620" s="5">
         <v>11</v>
       </c>
       <c r="B620" s="11" t="s">
         <v>1220</v>
       </c>
       <c r="C620" s="8" t="s">
         <v>1221</v>
       </c>
       <c r="D620" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E620" s="14">
-        <v>4310</v>
+        <v>0</v>
       </c>
     </row>
     <row r="621" spans="1:5">
       <c r="A621" s="5">
         <v>12</v>
       </c>
       <c r="B621" s="11" t="s">
         <v>1222</v>
       </c>
       <c r="C621" s="8" t="s">
         <v>1223</v>
       </c>
       <c r="D621" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E621" s="14">
-        <v>0</v>
+        <v>4310</v>
       </c>
     </row>
     <row r="622" spans="1:5">
       <c r="A622" s="5">
         <v>13</v>
       </c>
       <c r="B622" s="11" t="s">
         <v>1224</v>
       </c>
       <c r="C622" s="8" t="s">
         <v>1225</v>
       </c>
       <c r="D622" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E622" s="14">
-        <v>2597</v>
+        <v>3415</v>
       </c>
     </row>
     <row r="623" spans="1:5">
       <c r="A623" s="5">
         <v>14</v>
       </c>
       <c r="B623" s="11" t="s">
         <v>1226</v>
       </c>
       <c r="C623" s="8" t="s">
         <v>1227</v>
       </c>
       <c r="D623" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E623" s="14">
-        <v>3590</v>
+        <v>3478</v>
       </c>
     </row>
     <row r="624" spans="1:5">
       <c r="A624" s="5">
         <v>15</v>
       </c>
       <c r="B624" s="11" t="s">
         <v>1228</v>
       </c>
       <c r="C624" s="8" t="s">
         <v>1229</v>
       </c>
       <c r="D624" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E624" s="14">
-        <v>3415</v>
+        <v>4187</v>
       </c>
     </row>
     <row r="625" spans="1:5">
       <c r="A625" s="5">
         <v>16</v>
       </c>
       <c r="B625" s="11" t="s">
         <v>1230</v>
       </c>
       <c r="C625" s="8" t="s">
         <v>1231</v>
       </c>
       <c r="D625" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E625" s="14">
-        <v>3478</v>
+        <v>3976</v>
       </c>
     </row>
     <row r="626" spans="1:5">
       <c r="A626" s="5">
         <v>17</v>
       </c>
       <c r="B626" s="11" t="s">
         <v>1232</v>
       </c>
       <c r="C626" s="8" t="s">
         <v>1233</v>
       </c>
       <c r="D626" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E626" s="14">
-        <v>4187</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="627" spans="1:5">
       <c r="A627" s="5">
         <v>18</v>
       </c>
       <c r="B627" s="11" t="s">
         <v>1234</v>
       </c>
       <c r="C627" s="8" t="s">
         <v>1235</v>
       </c>
       <c r="D627" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E627" s="14">
-        <v>6900</v>
+        <v>5473</v>
       </c>
     </row>
     <row r="628" spans="1:5">
       <c r="A628" s="5">
         <v>19</v>
       </c>
       <c r="B628" s="11" t="s">
         <v>1236</v>
       </c>
       <c r="C628" s="8" t="s">
         <v>1237</v>
       </c>
       <c r="D628" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E628" s="14">
-        <v>3976</v>
+        <v>3977</v>
       </c>
     </row>
     <row r="629" spans="1:5">
       <c r="A629" s="5">
         <v>20</v>
       </c>
       <c r="B629" s="11" t="s">
         <v>1238</v>
       </c>
       <c r="C629" s="8" t="s">
         <v>1239</v>
       </c>
       <c r="D629" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E629" s="14">
-        <v>5473</v>
+        <v>3457</v>
       </c>
     </row>
     <row r="630" spans="1:5">
       <c r="A630" s="5">
         <v>21</v>
       </c>
       <c r="B630" s="11" t="s">
         <v>1240</v>
       </c>
       <c r="C630" s="8" t="s">
         <v>1241</v>
       </c>
       <c r="D630" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E630" s="14">
-        <v>3977</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="631" spans="1:5">
       <c r="A631" s="5">
         <v>22</v>
       </c>
       <c r="B631" s="11" t="s">
         <v>1242</v>
       </c>
       <c r="C631" s="8" t="s">
         <v>1243</v>
       </c>
       <c r="D631" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E631" s="14">
-        <v>3457</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="632" spans="1:5">
       <c r="A632" s="5">
         <v>23</v>
       </c>
       <c r="B632" s="11" t="s">
         <v>1244</v>
       </c>
       <c r="C632" s="8" t="s">
         <v>1245</v>
       </c>
       <c r="D632" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E632" s="14">
-        <v>3415</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="633" spans="1:5">
       <c r="A633" s="5">
         <v>24</v>
       </c>
       <c r="B633" s="11" t="s">
         <v>1246</v>
       </c>
       <c r="C633" s="8" t="s">
         <v>1247</v>
       </c>
       <c r="D633" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E633" s="14">
-        <v>3977</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="634" spans="1:5">
       <c r="A634" s="5">
         <v>25</v>
       </c>
       <c r="B634" s="11" t="s">
         <v>1248</v>
       </c>
       <c r="C634" s="8" t="s">
         <v>1249</v>
       </c>
       <c r="D634" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E634" s="14">
-        <v>0</v>
+        <v>3478</v>
       </c>
     </row>
     <row r="635" spans="1:5">
       <c r="A635" s="5">
         <v>26</v>
       </c>
       <c r="B635" s="11" t="s">
         <v>1250</v>
       </c>
       <c r="C635" s="8" t="s">
         <v>1251</v>
       </c>
       <c r="D635" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E635" s="14">
-        <v>3457</v>
+        <v>4187</v>
       </c>
     </row>
     <row r="636" spans="1:5">
       <c r="A636" s="5">
         <v>27</v>
       </c>
       <c r="B636" s="11" t="s">
         <v>1252</v>
       </c>
       <c r="C636" s="8" t="s">
         <v>1253</v>
       </c>
       <c r="D636" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E636" s="14">
-        <v>2597</v>
+        <v>3976</v>
       </c>
     </row>
     <row r="637" spans="1:5">
       <c r="A637" s="5">
         <v>28</v>
       </c>
       <c r="B637" s="11" t="s">
         <v>1254</v>
       </c>
       <c r="C637" s="8" t="s">
         <v>1255</v>
       </c>
       <c r="D637" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E637" s="14">
-        <v>3590</v>
+        <v>0</v>
       </c>
     </row>
     <row r="638" spans="1:5">
       <c r="A638" s="5">
         <v>29</v>
       </c>
       <c r="B638" s="11" t="s">
         <v>1256</v>
       </c>
       <c r="C638" s="8" t="s">
         <v>1257</v>
       </c>
       <c r="D638" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E638" s="14">
-        <v>3478</v>
+        <v>5473</v>
       </c>
     </row>
     <row r="639" spans="1:5">
       <c r="A639" s="5">
         <v>30</v>
       </c>
       <c r="B639" s="11" t="s">
         <v>1258</v>
       </c>
       <c r="C639" s="8" t="s">
         <v>1259</v>
       </c>
       <c r="D639" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E639" s="14">
-        <v>4187</v>
+        <v>3977</v>
       </c>
     </row>
     <row r="640" spans="1:5">
       <c r="A640" s="5">
         <v>31</v>
       </c>
       <c r="B640" s="11" t="s">
         <v>1260</v>
       </c>
       <c r="C640" s="8" t="s">
         <v>1261</v>
       </c>
       <c r="D640" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E640" s="14">
-        <v>3976</v>
+        <v>3457</v>
       </c>
     </row>
     <row r="641" spans="1:5">
       <c r="A641" s="5">
         <v>32</v>
       </c>
       <c r="B641" s="11" t="s">
         <v>1262</v>
       </c>
       <c r="C641" s="8" t="s">
         <v>1263</v>
       </c>
       <c r="D641" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E641" s="14">
-        <v>0</v>
+        <v>5697</v>
       </c>
     </row>
     <row r="642" spans="1:5">
       <c r="A642" s="5">
         <v>33</v>
       </c>
       <c r="B642" s="11" t="s">
         <v>1264</v>
       </c>
       <c r="C642" s="8" t="s">
         <v>1265</v>
       </c>
       <c r="D642" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E642" s="14">
-        <v>5473</v>
+        <v>0</v>
       </c>
     </row>
     <row r="643" spans="1:5">
       <c r="A643" s="5">
         <v>34</v>
       </c>
       <c r="B643" s="11" t="s">
         <v>1266</v>
       </c>
       <c r="C643" s="8" t="s">
         <v>1267</v>
       </c>
       <c r="D643" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E643" s="14">
-        <v>5457</v>
+        <v>4739</v>
       </c>
     </row>
     <row r="644" spans="1:5">
       <c r="A644" s="5">
         <v>35</v>
       </c>
       <c r="B644" s="11" t="s">
         <v>1268</v>
       </c>
       <c r="C644" s="8" t="s">
         <v>1269</v>
       </c>
       <c r="D644" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E644" s="14">
-        <v>0</v>
+        <v>3974</v>
       </c>
     </row>
     <row r="645" spans="1:5">
       <c r="A645" s="5">
         <v>36</v>
       </c>
       <c r="B645" s="11" t="s">
         <v>1270</v>
       </c>
       <c r="C645" s="8" t="s">
         <v>1271</v>
       </c>
       <c r="D645" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E645" s="14">
-        <v>6367</v>
+        <v>4540</v>
       </c>
     </row>
     <row r="646" spans="1:5">
       <c r="A646" s="5">
         <v>37</v>
       </c>
       <c r="B646" s="11" t="s">
         <v>1272</v>
       </c>
       <c r="C646" s="8" t="s">
         <v>1273</v>
       </c>
       <c r="D646" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E646" s="14">
-        <v>5697</v>
+        <v>0</v>
       </c>
     </row>
     <row r="647" spans="1:5">
       <c r="A647" s="5">
         <v>38</v>
       </c>
       <c r="B647" s="11" t="s">
         <v>1274</v>
       </c>
       <c r="C647" s="8" t="s">
         <v>1275</v>
       </c>
       <c r="D647" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E647" s="14">
-        <v>0</v>
+        <v>4321</v>
       </c>
     </row>
     <row r="648" spans="1:5">
       <c r="A648" s="5">
         <v>39</v>
       </c>
       <c r="B648" s="11" t="s">
         <v>1276</v>
       </c>
       <c r="C648" s="8" t="s">
         <v>1277</v>
       </c>
       <c r="D648" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E648" s="14">
-        <v>4739</v>
+        <v>5640</v>
       </c>
     </row>
     <row r="649" spans="1:5">
       <c r="A649" s="5">
         <v>40</v>
       </c>
       <c r="B649" s="11" t="s">
         <v>1278</v>
       </c>
       <c r="C649" s="8" t="s">
         <v>1279</v>
       </c>
       <c r="D649" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E649" s="14">
-        <v>3974</v>
+        <v>0</v>
       </c>
     </row>
     <row r="650" spans="1:5">
       <c r="A650" s="5">
         <v>41</v>
       </c>
       <c r="B650" s="11" t="s">
         <v>1280</v>
       </c>
       <c r="C650" s="8" t="s">
         <v>1281</v>
       </c>
       <c r="D650" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E650" s="14">
-        <v>4540</v>
+        <v>5457</v>
       </c>
     </row>
     <row r="651" spans="1:5">
       <c r="A651" s="5">
         <v>42</v>
       </c>
       <c r="B651" s="11" t="s">
         <v>1282</v>
       </c>
       <c r="C651" s="8" t="s">
         <v>1283</v>
       </c>
       <c r="D651" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E651" s="14">
-        <v>0</v>
+        <v>6367</v>
       </c>
     </row>
     <row r="652" spans="1:5">
       <c r="A652" s="5">
         <v>43</v>
       </c>
       <c r="B652" s="11" t="s">
         <v>1284</v>
       </c>
       <c r="C652" s="8" t="s">
         <v>1285</v>
       </c>
       <c r="D652" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E652" s="14">
-        <v>5640</v>
+        <v>0</v>
       </c>
     </row>
     <row r="653" spans="1:5">
       <c r="A653" s="5">
         <v>44</v>
       </c>
       <c r="B653" s="11" t="s">
         <v>1286</v>
       </c>
       <c r="C653" s="8" t="s">
         <v>1287</v>
       </c>
       <c r="D653" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E653" s="14">
-        <v>0</v>
+        <v>5457</v>
       </c>
     </row>
     <row r="654" spans="1:5">
       <c r="A654" s="5">
         <v>45</v>
       </c>
       <c r="B654" s="11" t="s">
         <v>1288</v>
       </c>
       <c r="C654" s="8" t="s">
         <v>1289</v>
       </c>
       <c r="D654" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E654" s="14">
-        <v>5640</v>
+        <v>6367</v>
       </c>
     </row>
     <row r="655" spans="1:5">
       <c r="A655" s="5">
         <v>46</v>
       </c>
       <c r="B655" s="11" t="s">
         <v>1290</v>
       </c>
       <c r="C655" s="8" t="s">
         <v>1291</v>
       </c>
       <c r="D655" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E655" s="14">
-        <v>5457</v>
+        <v>5697</v>
       </c>
     </row>
     <row r="656" spans="1:5">
       <c r="A656" s="5">
         <v>47</v>
       </c>
       <c r="B656" s="11" t="s">
         <v>1292</v>
       </c>
       <c r="C656" s="8" t="s">
         <v>1293</v>
       </c>
       <c r="D656" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E656" s="14">
         <v>0</v>
       </c>
     </row>
     <row r="657" spans="1:5">
       <c r="A657" s="5">
         <v>48</v>
       </c>
       <c r="B657" s="11" t="s">
         <v>1294</v>
       </c>
       <c r="C657" s="8" t="s">
         <v>1295</v>
       </c>
       <c r="D657" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E657" s="14">
-        <v>6367</v>
+        <v>4321</v>
       </c>
     </row>
     <row r="658" spans="1:5">
       <c r="A658" s="5">
         <v>49</v>
       </c>
       <c r="B658" s="11" t="s">
         <v>1296</v>
       </c>
       <c r="C658" s="8" t="s">
         <v>1297</v>
       </c>
       <c r="D658" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E658" s="14">
-        <v>5697</v>
+        <v>4739</v>
       </c>
     </row>
     <row r="659" spans="1:5">
       <c r="A659" s="5">
         <v>50</v>
       </c>
       <c r="B659" s="11" t="s">
         <v>1298</v>
       </c>
       <c r="C659" s="8" t="s">
         <v>1299</v>
       </c>
       <c r="D659" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E659" s="14">
-        <v>4321</v>
+        <v>3974</v>
       </c>
     </row>
     <row r="660" spans="1:5">
       <c r="A660" s="5">
         <v>51</v>
       </c>
       <c r="B660" s="11" t="s">
         <v>1300</v>
       </c>
       <c r="C660" s="8" t="s">
         <v>1301</v>
       </c>
       <c r="D660" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E660" s="14">
-        <v>4739</v>
+        <v>4540</v>
       </c>
     </row>
     <row r="661" spans="1:5">
       <c r="A661" s="5">
         <v>52</v>
       </c>
       <c r="B661" s="11" t="s">
         <v>1302</v>
       </c>
       <c r="C661" s="8" t="s">
         <v>1303</v>
       </c>
       <c r="D661" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E661" s="14">
-        <v>3974</v>
+        <v>0</v>
       </c>
     </row>
     <row r="662" spans="1:5">
       <c r="A662" s="5">
         <v>53</v>
       </c>
       <c r="B662" s="11" t="s">
         <v>1304</v>
       </c>
       <c r="C662" s="8" t="s">
         <v>1305</v>
       </c>
       <c r="D662" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E662" s="14">
-        <v>4540</v>
+        <v>5640</v>
       </c>
     </row>
     <row r="663" spans="1:5">
       <c r="A663" s="5">
         <v>54</v>
       </c>
       <c r="B663" s="11" t="s">
         <v>1306</v>
       </c>
       <c r="C663" s="8" t="s">
         <v>1307</v>
       </c>
       <c r="D663" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E663" s="14">
         <v>4445</v>
       </c>
     </row>
     <row r="664" spans="1:5">
       <c r="A664" s="5">
         <v>55</v>
       </c>
       <c r="B664" s="11" t="s">
         <v>1308</v>
@@ -16364,85 +16364,85 @@
       </c>
       <c r="C684" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D684" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E684" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="685" spans="1:5">
       <c r="A685" s="5">
         <v>1</v>
       </c>
       <c r="B685" s="11" t="s">
         <v>1347</v>
       </c>
       <c r="C685" s="8" t="s">
         <v>1348</v>
       </c>
       <c r="D685" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E685" s="14">
-        <v>5457</v>
+        <v>529</v>
       </c>
     </row>
     <row r="686" spans="1:5">
       <c r="A686" s="5">
         <v>2</v>
       </c>
       <c r="B686" s="11" t="s">
         <v>1349</v>
       </c>
       <c r="C686" s="8" t="s">
         <v>1350</v>
       </c>
       <c r="D686" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E686" s="14">
-        <v>3947</v>
+        <v>5457</v>
       </c>
     </row>
     <row r="687" spans="1:5">
       <c r="A687" s="5">
         <v>3</v>
       </c>
       <c r="B687" s="11" t="s">
         <v>1351</v>
       </c>
       <c r="C687" s="8" t="s">
         <v>1352</v>
       </c>
       <c r="D687" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E687" s="14">
-        <v>529</v>
+        <v>3947</v>
       </c>
     </row>
     <row r="688" spans="1:5">
       <c r="A688" s="5">
         <v>4</v>
       </c>
       <c r="B688" s="11" t="s">
         <v>1353</v>
       </c>
       <c r="C688" s="8" t="s">
         <v>1354</v>
       </c>
       <c r="D688" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E688" s="14">
         <v>5457</v>
       </c>
     </row>
     <row r="689" spans="1:5">
       <c r="A689" s="5">
         <v>5</v>
       </c>
       <c r="B689" s="11" t="s">
         <v>1355</v>
@@ -16568,136 +16568,136 @@
       </c>
       <c r="C696" s="8" t="s">
         <v>1370</v>
       </c>
       <c r="D696" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E696" s="14">
         <v>476</v>
       </c>
     </row>
     <row r="697" spans="1:5">
       <c r="A697" s="5">
         <v>13</v>
       </c>
       <c r="B697" s="11" t="s">
         <v>1371</v>
       </c>
       <c r="C697" s="8" t="s">
         <v>1372</v>
       </c>
       <c r="D697" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E697" s="14">
-        <v>2640</v>
+        <v>2893</v>
       </c>
     </row>
     <row r="698" spans="1:5">
       <c r="A698" s="5">
         <v>14</v>
       </c>
       <c r="B698" s="11" t="s">
         <v>1373</v>
       </c>
       <c r="C698" s="8" t="s">
         <v>1374</v>
       </c>
       <c r="D698" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E698" s="14">
-        <v>3909</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="699" spans="1:5">
       <c r="A699" s="5">
         <v>15</v>
       </c>
       <c r="B699" s="11" t="s">
         <v>1375</v>
       </c>
       <c r="C699" s="8" t="s">
         <v>1376</v>
       </c>
       <c r="D699" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E699" s="14">
-        <v>2893</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="700" spans="1:5">
       <c r="A700" s="5">
         <v>16</v>
       </c>
       <c r="B700" s="11" t="s">
         <v>1377</v>
       </c>
       <c r="C700" s="8" t="s">
         <v>1378</v>
       </c>
       <c r="D700" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E700" s="14">
-        <v>2457</v>
+        <v>3558</v>
       </c>
     </row>
     <row r="701" spans="1:5">
       <c r="A701" s="5">
         <v>17</v>
       </c>
       <c r="B701" s="11" t="s">
         <v>1379</v>
       </c>
       <c r="C701" s="8" t="s">
         <v>1380</v>
       </c>
       <c r="D701" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E701" s="14">
-        <v>2390</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="702" spans="1:5">
       <c r="A702" s="5">
         <v>18</v>
       </c>
       <c r="B702" s="11" t="s">
         <v>1381</v>
       </c>
       <c r="C702" s="8" t="s">
         <v>1382</v>
       </c>
       <c r="D702" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E702" s="14">
-        <v>3558</v>
+        <v>3909</v>
       </c>
     </row>
     <row r="703" spans="1:5">
       <c r="A703" s="5">
         <v>19</v>
       </c>
       <c r="B703" s="11" t="s">
         <v>1383</v>
       </c>
       <c r="C703" s="8" t="s">
         <v>1384</v>
       </c>
       <c r="D703" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E703" s="14">
         <v>2640</v>
       </c>
     </row>
     <row r="704" spans="1:5">
       <c r="A704" s="5">
         <v>20</v>
       </c>
       <c r="B704" s="11" t="s">
         <v>1385</v>
@@ -16772,238 +16772,238 @@
       </c>
       <c r="C708" s="8" t="s">
         <v>1394</v>
       </c>
       <c r="D708" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E708" s="14">
         <v>2390</v>
       </c>
     </row>
     <row r="709" spans="1:5">
       <c r="A709" s="5">
         <v>25</v>
       </c>
       <c r="B709" s="11" t="s">
         <v>1395</v>
       </c>
       <c r="C709" s="8" t="s">
         <v>1396</v>
       </c>
       <c r="D709" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E709" s="14">
-        <v>2975</v>
+        <v>3747</v>
       </c>
     </row>
     <row r="710" spans="1:5">
       <c r="A710" s="5">
         <v>26</v>
       </c>
       <c r="B710" s="11" t="s">
         <v>1397</v>
       </c>
       <c r="C710" s="8" t="s">
         <v>1398</v>
       </c>
       <c r="D710" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E710" s="14">
-        <v>4551</v>
+        <v>5026</v>
       </c>
     </row>
     <row r="711" spans="1:5">
       <c r="A711" s="5">
         <v>27</v>
       </c>
       <c r="B711" s="11" t="s">
         <v>1399</v>
       </c>
       <c r="C711" s="8" t="s">
         <v>1400</v>
       </c>
       <c r="D711" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E711" s="14">
-        <v>3747</v>
+        <v>3960</v>
       </c>
     </row>
     <row r="712" spans="1:5">
       <c r="A712" s="5">
         <v>28</v>
       </c>
       <c r="B712" s="11" t="s">
         <v>1401</v>
       </c>
       <c r="C712" s="8" t="s">
         <v>1402</v>
       </c>
       <c r="D712" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E712" s="14">
-        <v>5026</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="713" spans="1:5">
       <c r="A713" s="5">
         <v>29</v>
       </c>
       <c r="B713" s="11" t="s">
         <v>1403</v>
       </c>
       <c r="C713" s="8" t="s">
         <v>1404</v>
       </c>
       <c r="D713" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E713" s="14">
-        <v>3960</v>
+        <v>2975</v>
       </c>
     </row>
     <row r="714" spans="1:5">
       <c r="A714" s="5">
         <v>30</v>
       </c>
       <c r="B714" s="11" t="s">
         <v>1405</v>
       </c>
       <c r="C714" s="8" t="s">
         <v>1406</v>
       </c>
       <c r="D714" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E714" s="14">
-        <v>4050</v>
+        <v>4551</v>
       </c>
     </row>
     <row r="715" spans="1:5">
       <c r="A715" s="5">
         <v>31</v>
       </c>
       <c r="B715" s="11" t="s">
         <v>1407</v>
       </c>
       <c r="C715" s="8" t="s">
         <v>1408</v>
       </c>
       <c r="D715" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E715" s="14">
-        <v>3960</v>
+        <v>2975</v>
       </c>
     </row>
     <row r="716" spans="1:5">
       <c r="A716" s="5">
         <v>32</v>
       </c>
       <c r="B716" s="11" t="s">
         <v>1409</v>
       </c>
       <c r="C716" s="8" t="s">
         <v>1410</v>
       </c>
       <c r="D716" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E716" s="14">
-        <v>4050</v>
+        <v>4583</v>
       </c>
     </row>
     <row r="717" spans="1:5">
       <c r="A717" s="5">
         <v>33</v>
       </c>
       <c r="B717" s="11" t="s">
         <v>1411</v>
       </c>
       <c r="C717" s="8" t="s">
         <v>1412</v>
       </c>
       <c r="D717" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E717" s="14">
-        <v>2975</v>
+        <v>3747</v>
       </c>
     </row>
     <row r="718" spans="1:5">
       <c r="A718" s="5">
         <v>34</v>
       </c>
       <c r="B718" s="11" t="s">
         <v>1413</v>
       </c>
       <c r="C718" s="8" t="s">
         <v>1414</v>
       </c>
       <c r="D718" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E718" s="14">
-        <v>4583</v>
+        <v>5026</v>
       </c>
     </row>
     <row r="719" spans="1:5">
       <c r="A719" s="5">
         <v>35</v>
       </c>
       <c r="B719" s="11" t="s">
         <v>1415</v>
       </c>
       <c r="C719" s="8" t="s">
         <v>1416</v>
       </c>
       <c r="D719" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E719" s="14">
-        <v>3747</v>
+        <v>3960</v>
       </c>
     </row>
     <row r="720" spans="1:5">
       <c r="A720" s="5">
         <v>36</v>
       </c>
       <c r="B720" s="11" t="s">
         <v>1417</v>
       </c>
       <c r="C720" s="8" t="s">
         <v>1418</v>
       </c>
       <c r="D720" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E720" s="14">
-        <v>5026</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="721" spans="1:5">
       <c r="A721" s="5">
         <v>37</v>
       </c>
       <c r="B721" s="11" t="s">
         <v>1419</v>
       </c>
       <c r="C721" s="8" t="s">
         <v>1420</v>
       </c>
       <c r="D721" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E721" s="14">
         <v>582</v>
       </c>
     </row>
     <row r="722" spans="1:5">
       <c r="A722" s="5">
         <v>38</v>
       </c>
       <c r="B722" s="11" t="s">
         <v>1421</v>
@@ -17121,119 +17121,119 @@
       </c>
       <c r="C729" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D729" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E729" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="730" spans="1:5">
       <c r="A730" s="5">
         <v>1</v>
       </c>
       <c r="B730" s="11" t="s">
         <v>1434</v>
       </c>
       <c r="C730" s="8" t="s">
         <v>1435</v>
       </c>
       <c r="D730" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E730" s="14">
-        <v>4737</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="731" spans="1:5">
       <c r="A731" s="5">
         <v>2</v>
       </c>
       <c r="B731" s="11" t="s">
         <v>1436</v>
       </c>
       <c r="C731" s="8" t="s">
         <v>1437</v>
       </c>
       <c r="D731" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E731" s="14">
-        <v>4200</v>
+        <v>4737</v>
       </c>
     </row>
     <row r="732" spans="1:5">
       <c r="A732" s="5">
         <v>3</v>
       </c>
       <c r="B732" s="11" t="s">
         <v>1438</v>
       </c>
       <c r="C732" s="8" t="s">
         <v>1439</v>
       </c>
       <c r="D732" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E732" s="14">
         <v>4737</v>
       </c>
     </row>
     <row r="733" spans="1:5">
       <c r="A733" s="5">
         <v>4</v>
       </c>
       <c r="B733" s="11" t="s">
         <v>1440</v>
       </c>
       <c r="C733" s="8" t="s">
         <v>1441</v>
       </c>
       <c r="D733" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E733" s="14">
-        <v>5457</v>
+        <v>0</v>
       </c>
     </row>
     <row r="734" spans="1:5">
       <c r="A734" s="5">
         <v>5</v>
       </c>
       <c r="B734" s="11" t="s">
         <v>1442</v>
       </c>
       <c r="C734" s="8" t="s">
         <v>1443</v>
       </c>
       <c r="D734" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E734" s="14">
-        <v>0</v>
+        <v>5457</v>
       </c>
     </row>
     <row r="735" spans="1:5">
       <c r="A735" s="5">
         <v>6</v>
       </c>
       <c r="B735" s="11" t="s">
         <v>1444</v>
       </c>
       <c r="C735" s="8" t="s">
         <v>1445</v>
       </c>
       <c r="D735" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E735" s="14">
         <v>6157</v>
       </c>
     </row>
     <row r="736" spans="1:5">
       <c r="A736" s="6" t="s">
         <v>1446</v>
       </c>
       <c r="B736" s="7"/>
       <c r="C736" s="8"/>
@@ -17249,51 +17249,51 @@
       </c>
       <c r="C737" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D737" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E737" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="738" spans="1:5">
       <c r="A738" s="5">
         <v>1</v>
       </c>
       <c r="B738" s="11" t="s">
         <v>1447</v>
       </c>
       <c r="C738" s="8" t="s">
         <v>1448</v>
       </c>
       <c r="D738" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E738" s="14">
-        <v>4321</v>
+        <v>3415</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A5:E5"/>
     <mergeCell ref="A434:E434"/>
     <mergeCell ref="A516:E516"/>
     <mergeCell ref="A526:E526"/>
     <mergeCell ref="A608:E608"/>
     <mergeCell ref="A683:E683"/>
     <mergeCell ref="A728:E728"/>
     <mergeCell ref="A736:E736"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>