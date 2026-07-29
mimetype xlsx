--- v0 (2026-06-06)
+++ v1 (2026-07-29)
@@ -80,60 +80,60 @@
   <si>
     <t>STR1382</t>
   </si>
   <si>
     <t>Алюминиевый порог напольный ПО 31 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR1383</t>
   </si>
   <si>
     <t>Алюминиевый порог напольный ПО 31 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR1384</t>
   </si>
   <si>
     <t>Алюминиевый порог напольный ПО 31 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR1385</t>
   </si>
   <si>
     <t>Алюминиевый порог напольный ПО 31 06 - Бронза матовое</t>
   </si>
   <si>
+    <t>STR1334</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алюминиевый порог напольный ПО 25 01 - Серебро глянец </t>
+  </si>
+  <si>
     <t>STR1392</t>
   </si>
   <si>
     <t>Алюминиевый порог напольный ПО 41 01 - Серебро глянец</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Алюминиевый порог напольный ПО 25 01 - Серебро глянец </t>
   </si>
   <si>
     <t>STR1333</t>
   </si>
   <si>
     <t>Алюминиевый порог напольный ПО 25 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR1393</t>
   </si>
   <si>
     <t>Алюминиевый порог напольный ПО 41 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR1394</t>
   </si>
   <si>
     <t>Алюминиевый порог напольный ПО 41 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR1335</t>
   </si>
   <si>
     <t>Алюминиевый порог напольный ПО 25 03 - Золото глянец</t>
   </si>
@@ -2424,68 +2424,68 @@
       </c>
       <c r="C13" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="14">
         <v>397</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="6">
         <v>7</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="14">
-        <v>622</v>
+        <v>350</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="6">
         <v>8</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="14">
-        <v>350</v>
+        <v>622</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="6">
         <v>9</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="14">
         <v>278</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="6">
         <v>10</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>28</v>