--- v1 (2026-07-29)
+++ v2 (2026-10-24)
@@ -80,122 +80,122 @@
   <si>
     <t>STR1382</t>
   </si>
   <si>
     <t>Алюминиевый порог напольный ПО 31 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR1383</t>
   </si>
   <si>
     <t>Алюминиевый порог напольный ПО 31 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR1384</t>
   </si>
   <si>
     <t>Алюминиевый порог напольный ПО 31 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR1385</t>
   </si>
   <si>
     <t>Алюминиевый порог напольный ПО 31 06 - Бронза матовое</t>
   </si>
   <si>
+    <t>STR1392</t>
+  </si>
+  <si>
+    <t>Алюминиевый порог напольный ПО 41 01 - Серебро глянец</t>
+  </si>
+  <si>
     <t>STR1334</t>
   </si>
   <si>
     <t xml:space="preserve">Алюминиевый порог напольный ПО 25 01 - Серебро глянец </t>
   </si>
   <si>
-    <t>STR1392</t>
-[...2 lines deleted...]
-    <t>Алюминиевый порог напольный ПО 41 01 - Серебро глянец</t>
+    <t>STR1393</t>
+  </si>
+  <si>
+    <t>Алюминиевый порог напольный ПО 41 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR1333</t>
   </si>
   <si>
     <t>Алюминиевый порог напольный ПО 25 02 - Серебро матовое</t>
   </si>
   <si>
-    <t>STR1393</t>
-[...2 lines deleted...]
-    <t>Алюминиевый порог напольный ПО 41 02 - Серебро матовое</t>
+    <t>STR1335</t>
+  </si>
+  <si>
+    <t>Алюминиевый порог напольный ПО 25 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR1394</t>
   </si>
   <si>
     <t>Алюминиевый порог напольный ПО 41 03 - Золото глянец</t>
   </si>
   <si>
-    <t>STR1335</t>
-[...4 lines deleted...]
-  <si>
     <t>STR1336</t>
   </si>
   <si>
     <t>Алюминиевый порог напольный ПО 25 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR1395</t>
   </si>
   <si>
     <t>Алюминиевый порог напольный ПО 41 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR1337</t>
   </si>
   <si>
     <t>Алюминиевый порог напольный ПО 25 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR1396</t>
   </si>
   <si>
     <t>Алюминиевый порог напольный ПО 41 05 - Бронза глянец</t>
   </si>
   <si>
+    <t>STR1397</t>
+  </si>
+  <si>
+    <t>Алюминиевый порог напольный ПО 41 06 - Бронза матовое</t>
+  </si>
+  <si>
     <t>STR1338</t>
   </si>
   <si>
     <t>Алюминиевый порог напольный ПО 25 06 - Бронза матовое</t>
   </si>
   <si>
-    <t>STR1397</t>
-[...4 lines deleted...]
-  <si>
     <t>STR1340</t>
   </si>
   <si>
     <t>Алюминиевый порог напольный ПО 30 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR1339</t>
   </si>
   <si>
     <t>Алюминиевый порог напольный ПО 30 02 - Серебро матовое</t>
   </si>
   <si>
     <t>STR1341</t>
   </si>
   <si>
     <t>Алюминиевый порог напольный ПО 30 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR1342</t>
   </si>
   <si>
     <t>Алюминиевый порог напольный ПО 30 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR1343</t>
@@ -1109,96 +1109,96 @@
   <si>
     <t>STR1147</t>
   </si>
   <si>
     <t>Алюминиевый ламинированный порог для пола - ПО-31 № 213 Дуб серый</t>
   </si>
   <si>
     <t>STR1148</t>
   </si>
   <si>
     <t>Алюминиевый ламинированный порог для пола - ПО-31 № 214 Дуб рояль</t>
   </si>
   <si>
     <t>STR1149</t>
   </si>
   <si>
     <t>Алюминиевый ламинированный порог для пола - ПО-31 № 215 Дуб карамель</t>
   </si>
   <si>
     <t>STR1151</t>
   </si>
   <si>
     <t>Алюминиевый ламинированный порог для пола  ПО-41 № 200  Сосна белая</t>
   </si>
   <si>
+    <t>STR1152</t>
+  </si>
+  <si>
+    <t>Алюминиевый ламинированный порог для пола  ПО-41 № 201 Северная берёза</t>
+  </si>
+  <si>
     <t>STR679</t>
   </si>
   <si>
     <t>База для Т-образного профиля ПТО 12 00 - Без покрытия</t>
   </si>
   <si>
-    <t>STR1152</t>
-[...4 lines deleted...]
-  <si>
     <t>STR1153</t>
   </si>
   <si>
     <t>Алюминиевый ламинированный порог для пола  ПО-41 № 202 Дуб белёный</t>
   </si>
   <si>
     <t>STR1944</t>
   </si>
   <si>
     <t>База для Т-образного профиля ПТО 12</t>
   </si>
   <si>
     <t>STR1945</t>
   </si>
   <si>
     <t>База для Т-образного профиля ПТО 12 33 -Без покрытия, 0.9 м</t>
   </si>
   <si>
     <t>STR1154</t>
   </si>
   <si>
     <t>Алюминиевый ламинированный порог для пола  ПО-41 № 203 Дуб тёмный</t>
   </si>
   <si>
+    <t>STR1946</t>
+  </si>
+  <si>
+    <t>База для Т-образного профиля ПТО 12 33 -Без покрытия, 2.7 м</t>
+  </si>
+  <si>
     <t>STR1155</t>
   </si>
   <si>
     <t>Алюминиевый ламинированный порог для пола  ПО-41 № 204 Дуб</t>
-  </si>
-[...4 lines deleted...]
-    <t>База для Т-образного профиля ПТО 12 33 -Без покрытия, 2.7 м</t>
   </si>
   <si>
     <t>STR1156</t>
   </si>
   <si>
     <t>Алюминиевый ламинированный порог для пола  ПО-41 № 205 Дуб антик</t>
   </si>
   <si>
     <t>STR1157</t>
   </si>
   <si>
     <t>Алюминиевый ламинированный порог для пола  ПО-41 № 206 Дуб канадский</t>
   </si>
   <si>
     <t>STR1158</t>
   </si>
   <si>
     <t>Алюминиевый ламинированный порог для пола  ПО-41 № 207 Дуб либерти</t>
   </si>
   <si>
     <t>STR1159</t>
   </si>
   <si>
     <t>Алюминиевый ламинированный порог для пола  ПО-41 № 208 Сосна полярная</t>
   </si>
@@ -2424,136 +2424,136 @@
       </c>
       <c r="C13" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="14">
         <v>397</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="6">
         <v>7</v>
       </c>
       <c r="B14" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="14">
-        <v>350</v>
+        <v>622</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="6">
         <v>8</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="8" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="14">
-        <v>622</v>
+        <v>350</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="6">
         <v>9</v>
       </c>
       <c r="B16" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C16" s="8" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="14">
-        <v>278</v>
+        <v>533</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="6">
         <v>10</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="14">
-        <v>533</v>
+        <v>278</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="6">
         <v>11</v>
       </c>
       <c r="B18" s="11" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="8" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="14">
-        <v>622</v>
+        <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="6">
         <v>12</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>32</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D19" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="14">
-        <v>350</v>
+        <v>622</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="6">
         <v>13</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>34</v>
       </c>
       <c r="C20" s="8" t="s">
         <v>35</v>
       </c>
       <c r="D20" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="14">
         <v>278</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="6">
         <v>14</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>36</v>
@@ -2594,68 +2594,68 @@
       </c>
       <c r="C23" s="8" t="s">
         <v>41</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="14">
         <v>622</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="6">
         <v>17</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>42</v>
       </c>
       <c r="C24" s="8" t="s">
         <v>43</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="14">
-        <v>278</v>
+        <v>533</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="6">
         <v>18</v>
       </c>
       <c r="B25" s="11" t="s">
         <v>44</v>
       </c>
       <c r="C25" s="8" t="s">
         <v>45</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="14">
-        <v>533</v>
+        <v>278</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="6">
         <v>19</v>
       </c>
       <c r="B26" s="11" t="s">
         <v>46</v>
       </c>
       <c r="C26" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="14">
         <v>343</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="6">
         <v>20</v>
       </c>
       <c r="B27" s="11" t="s">
         <v>48</v>
@@ -5443,68 +5443,68 @@
       </c>
       <c r="C192" s="8" t="s">
         <v>364</v>
       </c>
       <c r="D192" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E192" s="14">
         <v>650</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="6">
         <v>22</v>
       </c>
       <c r="B193" s="11" t="s">
         <v>365</v>
       </c>
       <c r="C193" s="8" t="s">
         <v>366</v>
       </c>
       <c r="D193" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E193" s="14">
-        <v>582</v>
+        <v>650</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="6">
         <v>23</v>
       </c>
       <c r="B194" s="11" t="s">
         <v>367</v>
       </c>
       <c r="C194" s="8" t="s">
         <v>368</v>
       </c>
       <c r="D194" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E194" s="14">
-        <v>650</v>
+        <v>582</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="6">
         <v>24</v>
       </c>
       <c r="B195" s="11" t="s">
         <v>369</v>
       </c>
       <c r="C195" s="8" t="s">
         <v>370</v>
       </c>
       <c r="D195" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E195" s="14">
         <v>650</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="6">
         <v>25</v>
       </c>
       <c r="B196" s="11" t="s">
         <v>371</v>
@@ -5545,68 +5545,68 @@
       </c>
       <c r="C198" s="8" t="s">
         <v>376</v>
       </c>
       <c r="D198" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E198" s="14">
         <v>650</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="6">
         <v>28</v>
       </c>
       <c r="B199" s="11" t="s">
         <v>377</v>
       </c>
       <c r="C199" s="8" t="s">
         <v>378</v>
       </c>
       <c r="D199" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E199" s="14">
-        <v>650</v>
+        <v>524</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="6">
         <v>29</v>
       </c>
       <c r="B200" s="11" t="s">
         <v>379</v>
       </c>
       <c r="C200" s="8" t="s">
         <v>380</v>
       </c>
       <c r="D200" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E200" s="14">
-        <v>524</v>
+        <v>650</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="6">
         <v>30</v>
       </c>
       <c r="B201" s="11" t="s">
         <v>381</v>
       </c>
       <c r="C201" s="8" t="s">
         <v>382</v>
       </c>
       <c r="D201" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E201" s="14">
         <v>650</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="6">
         <v>31</v>
       </c>
       <c r="B202" s="11" t="s">
         <v>383</v>