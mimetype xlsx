--- v0 (2026-06-06)
+++ v1 (2026-10-26)
@@ -716,2550 +716,2550 @@
   <si>
     <t>Латунный П-образный профиль  ЛП-8х20х8 Полированная</t>
   </si>
   <si>
     <t>STR1570</t>
   </si>
   <si>
     <t>Латунный П-образный профиль  ЛП-8х20х8 Брашированная</t>
   </si>
   <si>
     <t>STR1571</t>
   </si>
   <si>
     <t>Латунный П-образный профиль  ЛП-8х20х8 Антик</t>
   </si>
   <si>
     <t>STR1572</t>
   </si>
   <si>
     <t>Латунный П-образный профиль  ЛП-8х20х8 Хромированная</t>
   </si>
   <si>
     <t>Алюминиевые уголки для плитки</t>
   </si>
   <si>
+    <t>STR446</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 02 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR138</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR273</t>
+  </si>
+  <si>
+    <t>Алюминиевый гнущиеся профиль ПО-П10 02 - Серебро матовое</t>
+  </si>
+  <si>
     <t>STR229</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г10 02 - Серебро матовое</t>
   </si>
   <si>
-    <t>STR446</t>
-[...16 lines deleted...]
-  <si>
     <t>STR274</t>
   </si>
   <si>
     <t>Алюминиевый гнущиеся профиль ПО-П10 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR230</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г10 01 - Серебро глянец</t>
   </si>
   <si>
     <t>STR447</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 02 01 - Серебро глянец</t>
   </si>
   <si>
+    <t>STR137</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 02 - Серебро матовое</t>
+  </si>
+  <si>
     <t>STR275</t>
   </si>
   <si>
     <t>Алюминиевый гнущиеся профиль ПО-П10 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR139</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR231</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г10 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR448</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 02 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR449</t>
   </si>
   <si>
     <t>Алюминиевый профиль - ПО 02 04 - Золото матовое</t>
   </si>
   <si>
     <t>STR276</t>
   </si>
   <si>
     <t>Алюминиевый гнущиеся профиль ПО-П10 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR232</t>
   </si>
   <si>
     <t>Алюминиевый профиль ПО Г10 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR140</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 03 - Золото глянец</t>
   </si>
   <si>
+    <t>STR450</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 02 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR277</t>
+  </si>
+  <si>
+    <t>Алюминиевый гнущиеся профиль ПО-П10 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR233</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г10 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR234</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г10 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR142</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR451</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 02 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR278</t>
+  </si>
+  <si>
+    <t>Алюминиевый гнущиеся профиль ПО-П10 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR2008</t>
+  </si>
+  <si>
+    <t>Алюминиевый гнущиеся профиль ПО-П10 09 -Черный матовый</t>
+  </si>
+  <si>
+    <t>STR235</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г10 09 - Черный матовый</t>
+  </si>
+  <si>
+    <t>STR143</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 07 - Бронза светлая глянец</t>
+  </si>
+  <si>
+    <t>STR452</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 02 07 - Бронза светлая глянец</t>
+  </si>
+  <si>
+    <t>STR2009</t>
+  </si>
+  <si>
+    <t>Алюминиевый гнущиеся профиль ПО-П10 35 - Белый муар</t>
+  </si>
+  <si>
+    <t>STR236</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г10 10 - Белый глянец</t>
+  </si>
+  <si>
+    <t>STR453</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 02 08 - Черный глянец</t>
+  </si>
+  <si>
+    <t>STR454</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 02 21 - Графит глянец</t>
+  </si>
+  <si>
+    <t>STR158</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 09 - Черный матовый</t>
+  </si>
+  <si>
+    <t>STR237</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г10 08 - Черный глянец</t>
+  </si>
+  <si>
+    <t>STR145</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 10 - Белый глянец</t>
+  </si>
+  <si>
+    <t>STR455</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 02 22 - Розовый глянец</t>
+  </si>
+  <si>
+    <t>STR238</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г10 23 - Слоновая кость</t>
+  </si>
+  <si>
+    <t>STR146</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 11 - Серебро глянец / браш</t>
+  </si>
+  <si>
+    <t>STR147</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 12 - Серебро матовое / браш</t>
+  </si>
+  <si>
+    <t>STR148</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 13 - Золото глянец / браш</t>
+  </si>
+  <si>
+    <t>STR149</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 14 - Золото матовое / браш</t>
+  </si>
+  <si>
+    <t>STR151</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 16 - Бронза матовое / браш</t>
+  </si>
+  <si>
+    <t>STR152</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 17 - Бронза светлая глянец / браш</t>
+  </si>
+  <si>
+    <t>STR153</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 18 - Черный глянец / браш</t>
+  </si>
+  <si>
+    <t>STR154</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 21 - Графит глянец</t>
+  </si>
+  <si>
+    <t>STR155</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 22 - Розовый глянец</t>
+  </si>
+  <si>
+    <t>STR157</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 32 - Розовый глянец / браш</t>
+  </si>
+  <si>
+    <t>STR227</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 23 - Слоновая кость</t>
+  </si>
+  <si>
+    <t>STR252</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г12 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR280</t>
+  </si>
+  <si>
+    <t>Алюминиевый гнущиеся профиль ПО-П12 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR458</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 109 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR187</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10,5 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR253</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г12 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR281</t>
+  </si>
+  <si>
+    <t>Алюминиевый гнущиеся профиль ПО-П12 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR459</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 109 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR461</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 109 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR189</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10,5 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR254</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г12 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR463</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 109 07 - Бронза светлая глянец</t>
+  </si>
+  <si>
+    <t>STR190</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10,5 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR255</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г12 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR256</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г12 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR191</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10,5 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR257</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г12 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR259</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г12 10 - Белый глянец</t>
+  </si>
+  <si>
+    <t>STR260</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г12 08 - Черный глянец</t>
+  </si>
+  <si>
+    <t>STR261</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г12 23 - Слоновая кость</t>
+  </si>
+  <si>
+    <t>STR1840</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г12 09 - Черный матовый</t>
+  </si>
+  <si>
+    <t>STR160</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 12 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR287</t>
+  </si>
+  <si>
+    <t>Алюминиевый гнущиеся профиль ПО-П7 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR207</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г6 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR468</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 10 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR288</t>
+  </si>
+  <si>
+    <t>Алюминиевый гнущиеся профиль ПО-П7 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR472</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 10 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR161</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 12 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR208</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г6 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR162</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 12 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR469</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 10 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR209</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г6 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR210</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г6 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR473</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 10 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR163</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 12 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR211</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г6 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR470</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 10 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR165</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 12 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR212</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г6 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR474</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 10 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR167</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 13 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR290</t>
+  </si>
+  <si>
+    <t>Алюминиевый гнущиеся профиль ПО-П9 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR217</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г8 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR477</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 11 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR478</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 11 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR168</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 13 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR291</t>
+  </si>
+  <si>
+    <t>Алюминиевый гнущиеся профиль ПО-П9 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR218</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г8 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR219</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г8 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR479</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 11 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR170</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 13 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR220</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г8 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR481</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 11 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR171</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 13 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR221</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г8 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR483</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 11 07 - Бронза светлая глянец</t>
+  </si>
+  <si>
+    <t>STR172</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 13 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR222</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г8 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR173</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 13 18 - Черный глянец / браш</t>
+  </si>
+  <si>
+    <t>STR223</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г8 09 - Черный матовый</t>
+  </si>
+  <si>
+    <t>STR224</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г8 10 - Белый глянец</t>
+  </si>
+  <si>
+    <t>STR175</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 13 22 - Розовый глянец</t>
+  </si>
+  <si>
+    <t>STR225</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г8 08 - Черный глянец</t>
+  </si>
+  <si>
+    <t>STR226</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО Г8 23 - Слоновая кость</t>
+  </si>
+  <si>
+    <t>STR177</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 14 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR485</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 12 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR345</t>
+  </si>
+  <si>
+    <t>Алюминиевый декоративный бордюр П 10 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR486</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 12 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR346</t>
+  </si>
+  <si>
+    <t>Алюминиевый декоративный бордюр П 10 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR178</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 14 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR487</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 12 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR179</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 14 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR180</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 14 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR490</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 12 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR181</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 14 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR488</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 12 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR491</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 12 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR182</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 14 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR489</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПФ 12 07 - Бронза светлая глянец</t>
+  </si>
+  <si>
+    <t>STR348</t>
+  </si>
+  <si>
+    <t>Алюминиевый декоративный бордюр П 20 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR349</t>
+  </si>
+  <si>
+    <t>Алюминиевый декоративный бордюр П 20 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR1936</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 6 02 - Серебро матовое, 2.7 м</t>
+  </si>
+  <si>
+    <t>STR1937</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 6 03 - Золото глянец, 2.7 м</t>
+  </si>
+  <si>
+    <t>STR1938</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 6 04 - Золото матовое, 2.7 м</t>
+  </si>
+  <si>
+    <t>STR353</t>
+  </si>
+  <si>
+    <t>Алюминиевый декоративный бордюр П 30 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR354</t>
+  </si>
+  <si>
+    <t>Алюминиевый декоративный бордюр П 30 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR104</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 8 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR107</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 8 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR109</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 8 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR108</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 8 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR373</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль П-10х10 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR126</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 9 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR127</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 9 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR374</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль П-10х10 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR128</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 9 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR375</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль П-10х10 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR376</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль П-10х10 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR2007</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль П-10х10 09 -Черный матовый</t>
+  </si>
+  <si>
+    <t>STR130</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 9 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR131</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 9 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR132</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 9 07 - Бронза светлая глянец</t>
+  </si>
+  <si>
+    <t>STR135</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 9 22 - Розовый глянец</t>
+  </si>
+  <si>
+    <t>STR415</t>
+  </si>
+  <si>
+    <t>Алюминиевый Y-образный профиль (Мерседес) ПО 97 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR197</t>
+  </si>
+  <si>
+    <t>Внутренний угол для плитки ПО В9 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR368</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль П-12х12 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR416</t>
+  </si>
+  <si>
+    <t>Алюминиевый Y-образный профиль (Мерседес) ПО 97 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR198</t>
+  </si>
+  <si>
+    <t>Внутренний угол для плитки ПО В9 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR369</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль П-12х12 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR199</t>
+  </si>
+  <si>
+    <t>Внутренний угол для плитки ПО В9 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR2005</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль П-12х12 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR200</t>
+  </si>
+  <si>
+    <t>Внутренний угол для плитки ПО В9 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR2006</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль П-12х12 09 -Черный матовый</t>
+  </si>
+  <si>
+    <t>STR201</t>
+  </si>
+  <si>
+    <t>Внутренний угол для плитки ПО В9 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR202</t>
+  </si>
+  <si>
+    <t>Внутренний угол для плитки ПО В9 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR239</t>
+  </si>
+  <si>
+    <t>Внутренний угол для плитки ПО В9 08 - Черный глянец</t>
+  </si>
+  <si>
+    <t>STR204</t>
+  </si>
+  <si>
+    <t>Внутренний угол для плитки ПО В9 21 - Графит глянец</t>
+  </si>
+  <si>
+    <t>STR205</t>
+  </si>
+  <si>
+    <t>Внутренний угол для плитки ПО В9 22 - Розовый глянец</t>
+  </si>
+  <si>
+    <t>STR356</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль П-8х8 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR357</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль П-8х8 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR2004</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль П-8х8 09 -Черный матовый</t>
+  </si>
+  <si>
+    <t>STR306</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО 98 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR307</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО 98 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR383</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО П10х10 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR384</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО П10х10 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR385</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО П10х10 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR386</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО П10х10 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR387</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО П10х10 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR388</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО П10х10 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR389</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО П10х10 11 - Серебро глянец / браш</t>
+  </si>
+  <si>
+    <t>STR390</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО П10х10 12 - Серебро матовое / браш</t>
+  </si>
+  <si>
+    <t>STR328</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО П12х12 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR329</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО П12х12 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR330</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО П12х12 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR331</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО П12х12 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR332</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО П12х12 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR333</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО П12х12 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR340</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО П12х12 11 - Серебро глянец / браш</t>
+  </si>
+  <si>
+    <t>STR341</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО П12х12 12 - Серебро матовое / браш</t>
+  </si>
+  <si>
+    <t>STR432</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО П20х10 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR433</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО П20х10 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR434</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО П20х10 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR435</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО П20х10 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR436</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО П20х10 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR437</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО П20х10 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR439</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО П20х12 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR495</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 04 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR440</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО П20х12 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR496</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 04 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR441</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО П20х12 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR497</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 04 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR498</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 04 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR442</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО П20х12 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR499</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 04 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR443</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО П20х12 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR444</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО П20х12 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR500</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 04 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR501</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 04 07 - Бронза светлая глянец</t>
+  </si>
+  <si>
+    <t>STR502</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль - ПО 04 08 - Черный глянец</t>
+  </si>
+  <si>
+    <t>STR507</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПЗ 10 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR506</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПЗ 10 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR508</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПЗ 10 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR509</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПЗ 10 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR510</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПЗ 10 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR511</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПЗ 10 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR429</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО 05 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR425</t>
+  </si>
+  <si>
+    <t>Алюминиевый компенсационный профиль ПО-114 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR430</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО 05 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR1544</t>
+  </si>
+  <si>
+    <t>Алюминиевый компенсационный профиль ПО-116 33 -Без покрытия</t>
+  </si>
+  <si>
+    <t>STR399</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-10х10 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR400</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-10х10 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR401</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-10х10 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR402</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-10х10 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR403</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-10х10 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR404</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-10х10 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR405</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-10х10 07 - Бронза светлая глянец</t>
+  </si>
+  <si>
+    <t>STR408</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-12х12 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR407</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-12х12 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR409</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-12х12 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR410</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-12х12 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR411</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-12х12 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR412</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-12х12 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR392</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-8х8 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR393</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-8х8 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR394</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-8х8 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR395</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-8х8 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR396</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-8х8 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR397</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПО-8х8 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR513</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 10 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR514</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 10 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR515</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 10 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR517</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 10 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR521</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 10 08 - Черный глянец</t>
+  </si>
+  <si>
+    <t>STR605</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 13 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR606</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 13 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR607</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 13 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR610</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 13 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR608</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 13 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR611</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 13 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR612</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 13 07 - Бронза светлая глянец</t>
+  </si>
+  <si>
+    <t>STR613</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 13 22 - Розовый глянец</t>
+  </si>
+  <si>
+    <t>STR615</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 13 00 - Без покрытия</t>
+  </si>
+  <si>
+    <t>STR616</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 13 11 - Серебро глянец / браш</t>
+  </si>
+  <si>
+    <t>STR617</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 13 12 - Серебро матовое / браш</t>
+  </si>
+  <si>
+    <t>STR618</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 13 31 - Графит глянец / браш</t>
+  </si>
+  <si>
+    <t>STR620</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 18 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR621</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 18 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR622</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 18 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR623</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 18 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR624</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 18 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR625</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 18 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR626</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 18 07 - Бронза светлая глянец</t>
+  </si>
+  <si>
+    <t>STR627</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 18 22 - Розовый глянец</t>
+  </si>
+  <si>
+    <t>STR629</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 18 11 - Серебро глянец / браш</t>
+  </si>
+  <si>
+    <t>STR630</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 18 12 - Серебро матовое / браш</t>
+  </si>
+  <si>
+    <t>STR632</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 18 21 - Графит глянец</t>
+  </si>
+  <si>
+    <t>STR628</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 18 00 - Без покрытия</t>
+  </si>
+  <si>
+    <t>STR647</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 18 30 - Антик (старая бронза)</t>
+  </si>
+  <si>
+    <t>STR634</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 26 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR635</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 26 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR636</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 26 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR637</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 26 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR638</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 26 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR639</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 26 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR640</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 26 07 - Бронза светлая глянец</t>
+  </si>
+  <si>
+    <t>STR641</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 26 22 - Розовый глянец</t>
+  </si>
+  <si>
+    <t>STR642</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 26 11 - Серебро глянец / браш</t>
+  </si>
+  <si>
+    <t>STR643</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 26 12 - Серебро матовое / браш</t>
+  </si>
+  <si>
+    <t>STR644</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 26 21 - Графит глянец</t>
+  </si>
+  <si>
+    <t>STR645</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 26 00 - Без покрытия</t>
+  </si>
+  <si>
+    <t>STR646</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 26 30 - Антик (старая бронза)</t>
+  </si>
+  <si>
+    <t>STR649</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 30 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR650</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 30 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR651</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 30 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR652</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 30 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR654</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 30 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR655</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 30 07 - Бронза светлая глянец</t>
+  </si>
+  <si>
+    <t>STR663</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 40 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR664</t>
+  </si>
+  <si>
+    <t>Алюминиевый профиль ПТ 40 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR316</t>
+  </si>
+  <si>
+    <t>Алюминиевый Т-образный профиль ПТ-05 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR317</t>
+  </si>
+  <si>
+    <t>Алюминиевый Т-образный профиль ПТ-05 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR378</t>
+  </si>
+  <si>
+    <t>Профиль под стекло ПО 95 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR379</t>
+  </si>
+  <si>
+    <t>Профиль под стекло ПО 95 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR380</t>
+  </si>
+  <si>
+    <t>Профиль под стекло ПО 95 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR381</t>
+  </si>
+  <si>
+    <t>Профиль под стекло ПО 95 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR1932</t>
+  </si>
+  <si>
+    <t>Профиль под стекло ПО 95 09 -Черный матовый</t>
+  </si>
+  <si>
+    <t>STR825</t>
+  </si>
+  <si>
+    <t>Угловой алюминиевый профиль ПВ-20x20 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR826</t>
+  </si>
+  <si>
+    <t>Угловой алюминиевый профиль ПВ-20x20 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR827</t>
+  </si>
+  <si>
+    <t>Угловой алюминиевый профиль ПВ-20x20 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR829</t>
+  </si>
+  <si>
+    <t>Угловой алюминиевый профиль ПВ-30x30 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR830</t>
+  </si>
+  <si>
+    <t>Угловой алюминиевый профиль ПВ-30x30 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR722</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый декоративный ПН 15х15 (ГРАВИРОВКА) 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR723</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый декоративный ПН 15х15 (ГРАВИРОВКА) 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR724</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый декоративный ПН 15х15 (ГРАВИРОВКА) 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR725</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый декоративный ПН 15х15 (ГРАВИРОВКА) 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR726</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый декоративный ПН 15х15 (ГРАВИРОВКА) 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR727</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый декоративный ПН 15х15 (ГРАВИРОВКА) 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR744</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый декоративный ПН 20х20 (ГРАВИРОВКА) 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR745</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый декоративный ПН 20х20 (ГРАВИРОВКА) 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR746</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый декоративный ПН 20х20 (ГРАВИРОВКА) 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR747</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый декоративный ПН 20х20 (ГРАВИРОВКА) 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR748</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый декоративный ПН 20х20 (ГРАВИРОВКА) 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR749</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый декоративный ПН 20х20 (ГРАВИРОВКА) 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR683</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 10х10 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR684</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 10х10 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR685</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 10х10 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR686</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 10х10 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR687</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 10х10 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR688</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 10х10 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR689</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 10х10 07 - Бронза светлая глянец</t>
+  </si>
+  <si>
+    <t>STR695</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 10х10 08 - Черный глянец</t>
+  </si>
+  <si>
+    <t>STR1934</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 10х10 09 -Черный матовый</t>
+  </si>
+  <si>
+    <t>STR696</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 10х10 10 - Белый глянец</t>
+  </si>
+  <si>
+    <t>STR697</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 10х10 21 - Графит глянец</t>
+  </si>
+  <si>
+    <t>STR690</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 10х10 22 - Розовый глянец</t>
+  </si>
+  <si>
+    <t>STR698</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 10х10 23 - Слоновая кость</t>
+  </si>
+  <si>
+    <t>STR700</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 15х15 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR701</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 15х15 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR702</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 15х15 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR703</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 15х15 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR704</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 15х15 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR705</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 15х15 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR706</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 15х15 07 - Бронза светлая глянец</t>
+  </si>
+  <si>
+    <t>STR707</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 15х15 22 - Розовый глянец</t>
+  </si>
+  <si>
+    <t>STR708</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 15х15 08 - Черный глянец</t>
+  </si>
+  <si>
+    <t>STR709</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 15х15 10 - Белый глянец</t>
+  </si>
+  <si>
+    <t>STR710</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 15х15 21 - Графит глянец</t>
+  </si>
+  <si>
+    <t>STR711</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 15х15 23 - Слоновая кость</t>
+  </si>
+  <si>
+    <t>STR712</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 15х15 11 - Серебро глянец / браш</t>
+  </si>
+  <si>
+    <t>STR713</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 15х15 12 - Серебро матовое / браш</t>
+  </si>
+  <si>
+    <t>STR714</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 15х15 13 - Золото глянец / браш</t>
+  </si>
+  <si>
+    <t>STR715</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 15х15 14 - Золото матовое / браш</t>
+  </si>
+  <si>
+    <t>STR716</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 15х15 15 - Бронза глянец / браш</t>
+  </si>
+  <si>
+    <t>STR717</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 15х15 16 - Бронза матовое / браш</t>
+  </si>
+  <si>
+    <t>STR718</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 15х15 17 - Бронза светлая глянец / браш</t>
+  </si>
+  <si>
+    <t>STR719</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 15х15 18 - Черный глянец / браш</t>
+  </si>
+  <si>
+    <t>STR720</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 15х15 31 - Графит глянец / браш</t>
+  </si>
+  <si>
+    <t>STR806</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х10 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR807</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х10 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR751</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х20 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR752</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х20 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR753</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х20 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR754</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х20 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR755</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х20 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR756</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х20 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR757</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х20 07 - Бронза светлая глянец</t>
+  </si>
+  <si>
+    <t>STR758</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х20 08 - Черный глянец</t>
+  </si>
+  <si>
+    <t>STR768</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х20 21 - Графит глянец</t>
+  </si>
+  <si>
+    <t>STR759</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х20 10 - Белый глянец</t>
+  </si>
+  <si>
+    <t>STR760</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х20 11 - Серебро глянец / браш</t>
+  </si>
+  <si>
+    <t>STR761</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х20 12 - Серебро матовое / браш</t>
+  </si>
+  <si>
+    <t>STR762</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х20 13 - Золото глянец / браш</t>
+  </si>
+  <si>
+    <t>STR763</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х20 14 - Золото матовое / браш</t>
+  </si>
+  <si>
+    <t>STR764</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х20 15 - Бронза глянец / браш</t>
+  </si>
+  <si>
+    <t>STR765</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х20 16 - Бронза матовое / браш</t>
+  </si>
+  <si>
+    <t>STR769</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х20 22 - Розовый глянец</t>
+  </si>
+  <si>
+    <t>STR766</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х20 17 - Бронза светлая глянец / браш</t>
+  </si>
+  <si>
+    <t>STR767</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х20 18 - Черный глянец / браш</t>
+  </si>
+  <si>
+    <t>STR770</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х20 31 - Графит глянец / браш</t>
+  </si>
+  <si>
+    <t>STR771</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 20х20 32 - Розовый глянец / браш</t>
+  </si>
+  <si>
+    <t>STR773</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 25х25 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR774</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 25х25 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR775</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 25х25 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR776</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 25х25 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR777</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 25х25 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR778</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 25х25 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR779</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 25х25 07 - Бронза светлая глянец</t>
+  </si>
+  <si>
+    <t>STR780</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 25х25 08 - Черный глянец</t>
+  </si>
+  <si>
+    <t>STR781</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 25х25 21 - Графит глянец</t>
+  </si>
+  <si>
+    <t>STR782</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 25х25 22 - Розовый глянец</t>
+  </si>
+  <si>
+    <t>STR815</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 30х15 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR816</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 30х15 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR784</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 30х30 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR785</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 30х30 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR786</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 30х30 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR787</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 30х30 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR788</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 30х30 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR789</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 30х30 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR790</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 30х30 07 - Бронза светлая глянец</t>
+  </si>
+  <si>
+    <t>STR791</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 30х30 08 - Черный глянец</t>
+  </si>
+  <si>
+    <t>STR792</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 30х30 21 - Графит глянец</t>
+  </si>
+  <si>
+    <t>STR793</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 30х30 22 - Розовый глянец</t>
+  </si>
+  <si>
+    <t>STR795</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 40х40 01 - Серебро глянец</t>
+  </si>
+  <si>
+    <t>STR796</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 40х40 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR797</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 40х40 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR798</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 40х40 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR799</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 40х40 05 - Бронза глянец</t>
+  </si>
+  <si>
+    <t>STR800</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 40х40 06 - Бронза матовое</t>
+  </si>
+  <si>
+    <t>STR803</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 40х40 21 - Графит глянец</t>
+  </si>
+  <si>
+    <t>STR804</t>
+  </si>
+  <si>
+    <t>Уголок алюминиевый ПН 40х40 22 - Розовый глянец</t>
+  </si>
+  <si>
+    <t>STR819</t>
+  </si>
+  <si>
+    <t>Уголок декоративный ПН-12х12 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR1543</t>
+  </si>
+  <si>
+    <t>STR821</t>
+  </si>
+  <si>
+    <t>Уголок декоративный ПН-16х16 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR1542</t>
+  </si>
+  <si>
+    <t>STR823</t>
+  </si>
+  <si>
+    <t>Уголок декоративный ПН-21х21 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR1541</t>
+  </si>
+  <si>
+    <t>Алюминиевый наружный уголок для плитки</t>
+  </si>
+  <si>
     <t>STR141</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10 06 - Бронза матовое</t>
   </si>
   <si>
-    <t>STR450</t>
-[...200 lines deleted...]
-    <t>Алюминиевый гнущиеся профиль ПО-П12 02 - Серебро матовое</t>
+    <t>STR144</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 08 - Черный глянец</t>
+  </si>
+  <si>
+    <t>STR150</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 15 - Бронза глянец / браш</t>
+  </si>
+  <si>
+    <t>STR156</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10 31 - Графит глянец / браш</t>
   </si>
   <si>
     <t>STR188</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 10,5 01 - Серебро глянец</t>
   </si>
   <si>
-    <t>STR253</t>
-[...176 lines deleted...]
-    <t>Алюминиевая анодированная раскладка ПО 12 03 - Золото глянец</t>
+    <t>STR192</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 10,5 05 - Бронза глянец</t>
   </si>
   <si>
     <t>STR164</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 12 06 - Бронза матовое</t>
   </si>
   <si>
-    <t>STR211</t>
-[...278 lines deleted...]
-    <t>Алюминиевая анодированная раскладка ПО 6 03 - Золото глянец, 2.7 м</t>
+    <t>STR169</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 13 04 - Золото матовое</t>
+  </si>
+  <si>
+    <t>STR174</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 13 21 - Графит глянец</t>
+  </si>
+  <si>
+    <t>STR82</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 6 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR1935</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 6 01 - Серебро глянец, 2.7 м</t>
+  </si>
+  <si>
+    <t>STR1939</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 6 05 - Бронза глянец, 2.7 м</t>
   </si>
   <si>
     <t>STR1940</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 6 06 - Бронза матовое, 2.7 м</t>
   </si>
   <si>
-    <t>STR353</t>
-[...92 lines deleted...]
-    <t>Алюминиевая анодированная раскладка ПО 9 07 - Бронза светлая глянец</t>
+    <t>STR105</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 8 02 - Серебро матовое</t>
+  </si>
+  <si>
+    <t>STR106</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 8 03 - Золото глянец</t>
+  </si>
+  <si>
+    <t>STR129</t>
+  </si>
+  <si>
+    <t>Алюминиевая анодированная раскладка ПО 9 03 - Золото глянец</t>
   </si>
   <si>
     <t>STR133</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 9 08 - Черный глянец</t>
-  </si>
-[...1618 lines deleted...]
-    <t>Алюминиевая анодированная раскладка ПО 9 06 - Бронза матовое</t>
   </si>
   <si>
     <t>STR134</t>
   </si>
   <si>
     <t>Алюминиевая анодированная раскладка ПО 9 21 - Графит глянец</t>
   </si>
   <si>
     <t>Уголки для плитки из нержавеющей стали</t>
   </si>
   <si>
     <t>STR303</t>
   </si>
   <si>
     <t>Профиль раскладка из нержавеющей стали под плитку SR029-10H Глянцевая</t>
   </si>
   <si>
     <t>STR304</t>
   </si>
   <si>
     <t>Профиль раскладка из нержавеющей стали под плитку SR029-10H Брашированная-сатинированная</t>
   </si>
   <si>
     <t>STR1824</t>
   </si>
@@ -6154,102 +6154,102 @@
       </c>
       <c r="C120" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D120" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E120" s="15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="5">
         <v>1</v>
       </c>
       <c r="B121" s="11" t="s">
         <v>234</v>
       </c>
       <c r="C121" s="8" t="s">
         <v>235</v>
       </c>
       <c r="D121" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E121" s="14">
-        <v>266</v>
+        <v>697</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="5">
         <v>2</v>
       </c>
       <c r="B122" s="11" t="s">
         <v>236</v>
       </c>
       <c r="C122" s="8" t="s">
         <v>237</v>
       </c>
       <c r="D122" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E122" s="14">
-        <v>697</v>
+        <v>339</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="5">
         <v>3</v>
       </c>
       <c r="B123" s="11" t="s">
         <v>238</v>
       </c>
       <c r="C123" s="8" t="s">
         <v>239</v>
       </c>
       <c r="D123" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E123" s="14">
-        <v>339</v>
+        <v>509</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="5">
         <v>4</v>
       </c>
       <c r="B124" s="11" t="s">
         <v>240</v>
       </c>
       <c r="C124" s="8" t="s">
         <v>241</v>
       </c>
       <c r="D124" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E124" s="14">
-        <v>509</v>
+        <v>266</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="5">
         <v>5</v>
       </c>
       <c r="B125" s="11" t="s">
         <v>242</v>
       </c>
       <c r="C125" s="8" t="s">
         <v>243</v>
       </c>
       <c r="D125" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E125" s="14">
         <v>583</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="5">
         <v>6</v>
       </c>
       <c r="B126" s="11" t="s">
         <v>244</v>
@@ -6273,187 +6273,187 @@
       </c>
       <c r="C127" s="8" t="s">
         <v>247</v>
       </c>
       <c r="D127" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E127" s="14">
         <v>747</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="5">
         <v>8</v>
       </c>
       <c r="B128" s="11" t="s">
         <v>248</v>
       </c>
       <c r="C128" s="8" t="s">
         <v>249</v>
       </c>
       <c r="D128" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E128" s="14">
-        <v>509</v>
+        <v>317</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="5">
         <v>9</v>
       </c>
       <c r="B129" s="11" t="s">
         <v>250</v>
       </c>
       <c r="C129" s="8" t="s">
         <v>251</v>
       </c>
       <c r="D129" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E129" s="14">
-        <v>317</v>
+        <v>509</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="5">
         <v>10</v>
       </c>
       <c r="B130" s="11" t="s">
         <v>252</v>
       </c>
       <c r="C130" s="8" t="s">
         <v>253</v>
       </c>
       <c r="D130" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E130" s="14">
-        <v>266</v>
+        <v>317</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="5">
         <v>11</v>
       </c>
       <c r="B131" s="11" t="s">
         <v>254</v>
       </c>
       <c r="C131" s="8" t="s">
         <v>255</v>
       </c>
       <c r="D131" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E131" s="14">
-        <v>747</v>
+        <v>266</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="5">
         <v>12</v>
       </c>
       <c r="B132" s="11" t="s">
         <v>256</v>
       </c>
       <c r="C132" s="8" t="s">
         <v>257</v>
       </c>
       <c r="D132" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E132" s="14">
-        <v>697</v>
+        <v>747</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="5">
         <v>13</v>
       </c>
       <c r="B133" s="11" t="s">
         <v>258</v>
       </c>
       <c r="C133" s="8" t="s">
         <v>259</v>
       </c>
       <c r="D133" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E133" s="14">
-        <v>583</v>
+        <v>697</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="5">
         <v>14</v>
       </c>
       <c r="B134" s="11" t="s">
         <v>260</v>
       </c>
       <c r="C134" s="8" t="s">
         <v>261</v>
       </c>
       <c r="D134" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E134" s="14">
-        <v>318</v>
+        <v>583</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="5">
         <v>15</v>
       </c>
       <c r="B135" s="11" t="s">
         <v>262</v>
       </c>
       <c r="C135" s="8" t="s">
         <v>263</v>
       </c>
       <c r="D135" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E135" s="14">
-        <v>339</v>
+        <v>318</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="5">
         <v>16</v>
       </c>
       <c r="B136" s="11" t="s">
         <v>264</v>
       </c>
       <c r="C136" s="8" t="s">
         <v>265</v>
       </c>
       <c r="D136" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E136" s="14">
-        <v>317</v>
+        <v>339</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="5">
         <v>17</v>
       </c>
       <c r="B137" s="11" t="s">
         <v>266</v>
       </c>
       <c r="C137" s="8" t="s">
         <v>267</v>
       </c>
       <c r="D137" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E137" s="14">
         <v>747</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="5">
         <v>18</v>
       </c>
       <c r="B138" s="11" t="s">
         <v>268</v>
@@ -6477,102 +6477,102 @@
       </c>
       <c r="C139" s="8" t="s">
         <v>271</v>
       </c>
       <c r="D139" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E139" s="14">
         <v>266</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="5">
         <v>20</v>
       </c>
       <c r="B140" s="11" t="s">
         <v>272</v>
       </c>
       <c r="C140" s="8" t="s">
         <v>273</v>
       </c>
       <c r="D140" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E140" s="14">
-        <v>583</v>
+        <v>318</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="5">
         <v>21</v>
       </c>
       <c r="B141" s="11" t="s">
         <v>274</v>
       </c>
       <c r="C141" s="8" t="s">
         <v>275</v>
       </c>
       <c r="D141" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E141" s="14">
-        <v>318</v>
+        <v>339</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="5">
         <v>22</v>
       </c>
       <c r="B142" s="11" t="s">
         <v>276</v>
       </c>
       <c r="C142" s="8" t="s">
         <v>277</v>
       </c>
       <c r="D142" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E142" s="14">
-        <v>339</v>
+        <v>697</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="5">
         <v>23</v>
       </c>
       <c r="B143" s="11" t="s">
         <v>278</v>
       </c>
       <c r="C143" s="8" t="s">
         <v>279</v>
       </c>
       <c r="D143" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E143" s="14">
-        <v>697</v>
+        <v>583</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="5">
         <v>24</v>
       </c>
       <c r="B144" s="11" t="s">
         <v>280</v>
       </c>
       <c r="C144" s="8" t="s">
         <v>281</v>
       </c>
       <c r="D144" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E144" s="14">
         <v>583</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="5">
         <v>25</v>
       </c>
       <c r="B145" s="11" t="s">
         <v>282</v>
@@ -6613,85 +6613,85 @@
       </c>
       <c r="C147" s="8" t="s">
         <v>287</v>
       </c>
       <c r="D147" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E147" s="14">
         <v>747</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="5">
         <v>28</v>
       </c>
       <c r="B148" s="11" t="s">
         <v>288</v>
       </c>
       <c r="C148" s="8" t="s">
         <v>289</v>
       </c>
       <c r="D148" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E148" s="14">
-        <v>747</v>
+        <v>583</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="5">
         <v>29</v>
       </c>
       <c r="B149" s="11" t="s">
         <v>290</v>
       </c>
       <c r="C149" s="8" t="s">
         <v>291</v>
       </c>
       <c r="D149" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E149" s="14">
-        <v>583</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="5">
         <v>30</v>
       </c>
       <c r="B150" s="11" t="s">
         <v>292</v>
       </c>
       <c r="C150" s="8" t="s">
         <v>293</v>
       </c>
       <c r="D150" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E150" s="14">
-        <v>318</v>
+        <v>747</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="5">
         <v>31</v>
       </c>
       <c r="B151" s="11" t="s">
         <v>294</v>
       </c>
       <c r="C151" s="8" t="s">
         <v>295</v>
       </c>
       <c r="D151" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E151" s="14">
         <v>747</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="5">
         <v>32</v>
       </c>
       <c r="B152" s="11" t="s">
         <v>296</v>
@@ -6715,85 +6715,85 @@
       </c>
       <c r="C153" s="8" t="s">
         <v>299</v>
       </c>
       <c r="D153" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E153" s="14">
         <v>318</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="5">
         <v>34</v>
       </c>
       <c r="B154" s="11" t="s">
         <v>300</v>
       </c>
       <c r="C154" s="8" t="s">
         <v>301</v>
       </c>
       <c r="D154" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E154" s="14">
-        <v>297</v>
+        <v>339</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="5">
         <v>35</v>
       </c>
       <c r="B155" s="11" t="s">
         <v>302</v>
       </c>
       <c r="C155" s="8" t="s">
         <v>303</v>
       </c>
       <c r="D155" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E155" s="14">
-        <v>339</v>
+        <v>747</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="5">
         <v>36</v>
       </c>
       <c r="B156" s="11" t="s">
         <v>304</v>
       </c>
       <c r="C156" s="8" t="s">
         <v>305</v>
       </c>
       <c r="D156" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E156" s="14">
-        <v>747</v>
+        <v>297</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="5">
         <v>37</v>
       </c>
       <c r="B157" s="11" t="s">
         <v>306</v>
       </c>
       <c r="C157" s="8" t="s">
         <v>307</v>
       </c>
       <c r="D157" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E157" s="14">
         <v>339</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="5">
         <v>38</v>
       </c>
       <c r="B158" s="11" t="s">
         <v>308</v>
@@ -6970,85 +6970,85 @@
       </c>
       <c r="C168" s="8" t="s">
         <v>329</v>
       </c>
       <c r="D168" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E168" s="14">
         <v>319</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="5">
         <v>49</v>
       </c>
       <c r="B169" s="11" t="s">
         <v>330</v>
       </c>
       <c r="C169" s="8" t="s">
         <v>331</v>
       </c>
       <c r="D169" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E169" s="14">
-        <v>800</v>
+        <v>538</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="5">
         <v>50</v>
       </c>
       <c r="B170" s="11" t="s">
         <v>332</v>
       </c>
       <c r="C170" s="8" t="s">
         <v>333</v>
       </c>
       <c r="D170" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E170" s="14">
-        <v>538</v>
+        <v>800</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="5">
         <v>51</v>
       </c>
       <c r="B171" s="11" t="s">
         <v>334</v>
       </c>
       <c r="C171" s="8" t="s">
         <v>335</v>
       </c>
       <c r="D171" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E171" s="14">
-        <v>567</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="5">
         <v>52</v>
       </c>
       <c r="B172" s="11" t="s">
         <v>336</v>
       </c>
       <c r="C172" s="8" t="s">
         <v>337</v>
       </c>
       <c r="D172" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E172" s="14">
         <v>343</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="5">
         <v>53</v>
       </c>
       <c r="B173" s="11" t="s">
         <v>338</v>
@@ -7531,697 +7531,697 @@
       </c>
       <c r="C201" s="8" t="s">
         <v>395</v>
       </c>
       <c r="D201" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E201" s="14">
         <v>397</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="5">
         <v>82</v>
       </c>
       <c r="B202" s="11" t="s">
         <v>396</v>
       </c>
       <c r="C202" s="8" t="s">
         <v>397</v>
       </c>
       <c r="D202" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E202" s="14">
-        <v>371</v>
+        <v>238</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="5">
         <v>83</v>
       </c>
       <c r="B203" s="11" t="s">
         <v>398</v>
       </c>
       <c r="C203" s="8" t="s">
         <v>399</v>
       </c>
       <c r="D203" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E203" s="14">
-        <v>238</v>
+        <v>528</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="5">
         <v>84</v>
       </c>
       <c r="B204" s="11" t="s">
         <v>400</v>
       </c>
       <c r="C204" s="8" t="s">
         <v>401</v>
       </c>
       <c r="D204" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E204" s="14">
-        <v>528</v>
+        <v>397</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="5">
         <v>85</v>
       </c>
       <c r="B205" s="11" t="s">
         <v>402</v>
       </c>
       <c r="C205" s="8" t="s">
         <v>403</v>
       </c>
       <c r="D205" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E205" s="14">
-        <v>397</v>
+        <v>271</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="5">
         <v>86</v>
       </c>
       <c r="B206" s="11" t="s">
         <v>404</v>
       </c>
       <c r="C206" s="8" t="s">
         <v>405</v>
       </c>
       <c r="D206" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E206" s="14">
-        <v>271</v>
+        <v>488</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="5">
         <v>87</v>
       </c>
       <c r="B207" s="11" t="s">
         <v>406</v>
       </c>
       <c r="C207" s="8" t="s">
         <v>407</v>
       </c>
       <c r="D207" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E207" s="14">
-        <v>488</v>
+        <v>347</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="5">
         <v>88</v>
       </c>
       <c r="B208" s="11" t="s">
         <v>408</v>
       </c>
       <c r="C208" s="8" t="s">
         <v>409</v>
       </c>
       <c r="D208" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E208" s="14">
-        <v>347</v>
+        <v>399</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="5">
         <v>89</v>
       </c>
       <c r="B209" s="11" t="s">
         <v>410</v>
       </c>
       <c r="C209" s="8" t="s">
         <v>411</v>
       </c>
       <c r="D209" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E209" s="14">
-        <v>399</v>
+        <v>252</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="5">
         <v>90</v>
       </c>
       <c r="B210" s="11" t="s">
         <v>412</v>
       </c>
       <c r="C210" s="8" t="s">
         <v>413</v>
       </c>
       <c r="D210" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E210" s="14">
-        <v>252</v>
+        <v>528</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="5">
         <v>91</v>
       </c>
       <c r="B211" s="11" t="s">
         <v>414</v>
       </c>
       <c r="C211" s="8" t="s">
         <v>415</v>
       </c>
       <c r="D211" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E211" s="14">
-        <v>528</v>
+        <v>488</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="5">
         <v>92</v>
       </c>
       <c r="B212" s="11" t="s">
         <v>416</v>
       </c>
       <c r="C212" s="8" t="s">
         <v>417</v>
       </c>
       <c r="D212" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E212" s="14">
-        <v>488</v>
+        <v>371</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="5">
         <v>93</v>
       </c>
       <c r="B213" s="11" t="s">
         <v>418</v>
       </c>
       <c r="C213" s="8" t="s">
         <v>419</v>
       </c>
       <c r="D213" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E213" s="14">
-        <v>371</v>
+        <v>452</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="5">
         <v>94</v>
       </c>
       <c r="B214" s="11" t="s">
         <v>420</v>
       </c>
       <c r="C214" s="8" t="s">
         <v>421</v>
       </c>
       <c r="D214" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E214" s="14">
-        <v>452</v>
+        <v>298</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="5">
         <v>95</v>
       </c>
       <c r="B215" s="11" t="s">
         <v>422</v>
       </c>
       <c r="C215" s="8" t="s">
         <v>423</v>
       </c>
       <c r="D215" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E215" s="14">
-        <v>298</v>
+        <v>252</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="5">
         <v>96</v>
       </c>
       <c r="B216" s="11" t="s">
         <v>424</v>
       </c>
       <c r="C216" s="8" t="s">
         <v>425</v>
       </c>
       <c r="D216" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E216" s="14">
-        <v>252</v>
+        <v>528</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="5">
         <v>97</v>
       </c>
       <c r="B217" s="11" t="s">
         <v>426</v>
       </c>
       <c r="C217" s="8" t="s">
         <v>427</v>
       </c>
       <c r="D217" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E217" s="14">
-        <v>528</v>
+        <v>371</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="5">
         <v>98</v>
       </c>
       <c r="B218" s="11" t="s">
         <v>428</v>
       </c>
       <c r="C218" s="8" t="s">
         <v>429</v>
       </c>
       <c r="D218" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E218" s="14">
-        <v>371</v>
+        <v>298</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="5">
         <v>99</v>
       </c>
       <c r="B219" s="11" t="s">
         <v>430</v>
       </c>
       <c r="C219" s="8" t="s">
         <v>431</v>
       </c>
       <c r="D219" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E219" s="14">
-        <v>298</v>
+        <v>528</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="5">
         <v>100</v>
       </c>
       <c r="B220" s="11" t="s">
         <v>432</v>
       </c>
       <c r="C220" s="8" t="s">
         <v>433</v>
       </c>
       <c r="D220" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E220" s="14">
-        <v>528</v>
+        <v>347</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="5">
         <v>101</v>
       </c>
       <c r="B221" s="11" t="s">
         <v>434</v>
       </c>
       <c r="C221" s="8" t="s">
         <v>435</v>
       </c>
       <c r="D221" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E221" s="14">
-        <v>347</v>
+        <v>252</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="5">
         <v>102</v>
       </c>
       <c r="B222" s="11" t="s">
         <v>436</v>
       </c>
       <c r="C222" s="8" t="s">
         <v>437</v>
       </c>
       <c r="D222" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E222" s="14">
-        <v>252</v>
+        <v>528</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="5">
         <v>103</v>
       </c>
       <c r="B223" s="11" t="s">
         <v>438</v>
       </c>
       <c r="C223" s="8" t="s">
         <v>439</v>
       </c>
       <c r="D223" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E223" s="14">
-        <v>528</v>
+        <v>371</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="5">
         <v>104</v>
       </c>
       <c r="B224" s="11" t="s">
         <v>440</v>
       </c>
       <c r="C224" s="8" t="s">
         <v>441</v>
       </c>
       <c r="D224" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E224" s="14">
-        <v>371</v>
+        <v>298</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="5">
         <v>105</v>
       </c>
       <c r="B225" s="11" t="s">
         <v>442</v>
       </c>
       <c r="C225" s="8" t="s">
         <v>443</v>
       </c>
       <c r="D225" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E225" s="14">
-        <v>298</v>
+        <v>371</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="5">
         <v>106</v>
       </c>
       <c r="B226" s="11" t="s">
         <v>444</v>
       </c>
       <c r="C226" s="8" t="s">
         <v>445</v>
       </c>
       <c r="D226" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E226" s="14">
         <v>298</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="5">
         <v>107</v>
       </c>
       <c r="B227" s="11" t="s">
         <v>446</v>
       </c>
       <c r="C227" s="8" t="s">
         <v>447</v>
       </c>
       <c r="D227" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E227" s="14">
-        <v>371</v>
+        <v>298</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="5">
         <v>108</v>
       </c>
       <c r="B228" s="11" t="s">
         <v>448</v>
       </c>
       <c r="C228" s="8" t="s">
         <v>449</v>
       </c>
       <c r="D228" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E228" s="14">
-        <v>298</v>
+        <v>371</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="5">
         <v>109</v>
       </c>
       <c r="B229" s="11" t="s">
         <v>450</v>
       </c>
       <c r="C229" s="8" t="s">
         <v>451</v>
       </c>
       <c r="D229" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E229" s="14">
-        <v>371</v>
+        <v>298</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="5">
         <v>110</v>
       </c>
       <c r="B230" s="11" t="s">
         <v>452</v>
       </c>
       <c r="C230" s="8" t="s">
         <v>453</v>
       </c>
       <c r="D230" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E230" s="14">
         <v>298</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="5">
         <v>111</v>
       </c>
       <c r="B231" s="11" t="s">
         <v>454</v>
       </c>
       <c r="C231" s="8" t="s">
         <v>455</v>
       </c>
       <c r="D231" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E231" s="14">
-        <v>298</v>
+        <v>522</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="5">
         <v>112</v>
       </c>
       <c r="B232" s="11" t="s">
         <v>456</v>
       </c>
       <c r="C232" s="8" t="s">
         <v>457</v>
       </c>
       <c r="D232" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E232" s="14">
-        <v>522</v>
+        <v>577</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="5">
         <v>113</v>
       </c>
       <c r="B233" s="11" t="s">
         <v>458</v>
       </c>
       <c r="C233" s="8" t="s">
         <v>459</v>
       </c>
       <c r="D233" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E233" s="14">
-        <v>577</v>
+        <v>309</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="5">
         <v>114</v>
       </c>
       <c r="B234" s="11" t="s">
         <v>460</v>
       </c>
       <c r="C234" s="8" t="s">
         <v>461</v>
       </c>
       <c r="D234" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E234" s="14">
-        <v>309</v>
+        <v>533</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="5">
         <v>115</v>
       </c>
       <c r="B235" s="11" t="s">
         <v>462</v>
       </c>
       <c r="C235" s="8" t="s">
         <v>463</v>
       </c>
       <c r="D235" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E235" s="14">
-        <v>533</v>
+        <v>333</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="5">
         <v>116</v>
       </c>
       <c r="B236" s="11" t="s">
         <v>464</v>
       </c>
       <c r="C236" s="8" t="s">
         <v>465</v>
       </c>
       <c r="D236" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E236" s="14">
-        <v>333</v>
+        <v>599</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="5">
         <v>117</v>
       </c>
       <c r="B237" s="11" t="s">
         <v>466</v>
       </c>
       <c r="C237" s="8" t="s">
         <v>467</v>
       </c>
       <c r="D237" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E237" s="14">
-        <v>599</v>
+        <v>577</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="5">
         <v>118</v>
       </c>
       <c r="B238" s="11" t="s">
         <v>468</v>
       </c>
       <c r="C238" s="8" t="s">
         <v>469</v>
       </c>
       <c r="D238" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E238" s="14">
-        <v>577</v>
+        <v>522</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="5">
         <v>119</v>
       </c>
       <c r="B239" s="11" t="s">
         <v>470</v>
       </c>
       <c r="C239" s="8" t="s">
         <v>471</v>
       </c>
       <c r="D239" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E239" s="14">
-        <v>533</v>
+        <v>599</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="5">
         <v>120</v>
       </c>
       <c r="B240" s="11" t="s">
         <v>472</v>
       </c>
       <c r="C240" s="8" t="s">
         <v>473</v>
       </c>
       <c r="D240" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E240" s="14">
-        <v>599</v>
+        <v>533</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="5">
         <v>121</v>
       </c>
       <c r="B241" s="11" t="s">
         <v>474</v>
       </c>
       <c r="C241" s="8" t="s">
         <v>475</v>
       </c>
       <c r="D241" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E241" s="14">
         <v>522</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="5">
         <v>122</v>
       </c>
       <c r="B242" s="11" t="s">
         <v>476</v>
@@ -8602,51 +8602,51 @@
       </c>
       <c r="C264" s="8" t="s">
         <v>521</v>
       </c>
       <c r="D264" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E264" s="14">
         <v>267</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="5">
         <v>145</v>
       </c>
       <c r="B265" s="11" t="s">
         <v>522</v>
       </c>
       <c r="C265" s="8" t="s">
         <v>523</v>
       </c>
       <c r="D265" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E265" s="14">
-        <v>343</v>
+        <v>317</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="5">
         <v>146</v>
       </c>
       <c r="B266" s="11" t="s">
         <v>524</v>
       </c>
       <c r="C266" s="8" t="s">
         <v>525</v>
       </c>
       <c r="D266" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E266" s="14">
         <v>343</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="5">
         <v>147</v>
       </c>
       <c r="B267" s="11" t="s">
         <v>526</v>
@@ -8806,68 +8806,68 @@
       </c>
       <c r="C276" s="8" t="s">
         <v>545</v>
       </c>
       <c r="D276" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E276" s="14">
         <v>299</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="5">
         <v>157</v>
       </c>
       <c r="B277" s="11" t="s">
         <v>546</v>
       </c>
       <c r="C277" s="8" t="s">
         <v>547</v>
       </c>
       <c r="D277" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E277" s="14">
-        <v>299</v>
+        <v>322</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="5">
         <v>158</v>
       </c>
       <c r="B278" s="11" t="s">
         <v>548</v>
       </c>
       <c r="C278" s="8" t="s">
         <v>549</v>
       </c>
       <c r="D278" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E278" s="14">
-        <v>322</v>
+        <v>299</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="5">
         <v>159</v>
       </c>
       <c r="B279" s="11" t="s">
         <v>550</v>
       </c>
       <c r="C279" s="8" t="s">
         <v>551</v>
       </c>
       <c r="D279" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E279" s="14">
         <v>278</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="5">
         <v>160</v>
       </c>
       <c r="B280" s="11" t="s">
         <v>552</v>
@@ -8925,51 +8925,51 @@
       </c>
       <c r="C283" s="8" t="s">
         <v>559</v>
       </c>
       <c r="D283" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E283" s="14">
         <v>322</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="5">
         <v>164</v>
       </c>
       <c r="B284" s="11" t="s">
         <v>560</v>
       </c>
       <c r="C284" s="8" t="s">
         <v>561</v>
       </c>
       <c r="D284" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E284" s="14">
-        <v>194</v>
+        <v>205</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="5">
         <v>165</v>
       </c>
       <c r="B285" s="11" t="s">
         <v>562</v>
       </c>
       <c r="C285" s="8" t="s">
         <v>563</v>
       </c>
       <c r="D285" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E285" s="14">
         <v>226</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="5">
         <v>166</v>
       </c>
       <c r="B286" s="11" t="s">
         <v>564</v>
@@ -9520,68 +9520,68 @@
       </c>
       <c r="C318" s="8" t="s">
         <v>629</v>
       </c>
       <c r="D318" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E318" s="14">
         <v>533</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" s="5">
         <v>199</v>
       </c>
       <c r="B319" s="11" t="s">
         <v>630</v>
       </c>
       <c r="C319" s="8" t="s">
         <v>631</v>
       </c>
       <c r="D319" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E319" s="14">
-        <v>586</v>
+        <v>500</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" s="5">
         <v>200</v>
       </c>
       <c r="B320" s="11" t="s">
         <v>632</v>
       </c>
       <c r="C320" s="8" t="s">
         <v>633</v>
       </c>
       <c r="D320" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E320" s="14">
-        <v>500</v>
+        <v>586</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" s="5">
         <v>201</v>
       </c>
       <c r="B321" s="11" t="s">
         <v>634</v>
       </c>
       <c r="C321" s="8" t="s">
         <v>635</v>
       </c>
       <c r="D321" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E321" s="14">
         <v>533</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" s="5">
         <v>202</v>
       </c>
       <c r="B322" s="11" t="s">
         <v>636</v>
@@ -13065,187 +13065,187 @@
       </c>
       <c r="C527" s="8" t="s">
         <v>1041</v>
       </c>
       <c r="D527" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E527" s="14">
         <v>339</v>
       </c>
     </row>
     <row r="528" spans="1:5">
       <c r="A528" s="5">
         <v>5</v>
       </c>
       <c r="B528" s="11" t="s">
         <v>1042</v>
       </c>
       <c r="C528" s="8" t="s">
         <v>1043</v>
       </c>
       <c r="D528" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E528" s="14">
-        <v>513</v>
+        <v>567</v>
       </c>
     </row>
     <row r="529" spans="1:5">
       <c r="A529" s="5">
         <v>6</v>
       </c>
       <c r="B529" s="11" t="s">
         <v>1044</v>
       </c>
       <c r="C529" s="8" t="s">
         <v>1045</v>
       </c>
       <c r="D529" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E529" s="14">
         <v>567</v>
       </c>
     </row>
     <row r="530" spans="1:5">
       <c r="A530" s="5">
         <v>7</v>
       </c>
       <c r="B530" s="11" t="s">
         <v>1046</v>
       </c>
       <c r="C530" s="8" t="s">
         <v>1047</v>
       </c>
       <c r="D530" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E530" s="14">
-        <v>347</v>
+        <v>371</v>
       </c>
     </row>
     <row r="531" spans="1:5">
       <c r="A531" s="5">
         <v>8</v>
       </c>
       <c r="B531" s="11" t="s">
         <v>1048</v>
       </c>
       <c r="C531" s="8" t="s">
         <v>1049</v>
       </c>
       <c r="D531" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E531" s="14">
-        <v>371</v>
+        <v>347</v>
       </c>
     </row>
     <row r="532" spans="1:5">
       <c r="A532" s="5">
         <v>9</v>
       </c>
       <c r="B532" s="11" t="s">
         <v>1050</v>
       </c>
       <c r="C532" s="8" t="s">
         <v>1051</v>
       </c>
       <c r="D532" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E532" s="14">
-        <v>522</v>
+        <v>371</v>
       </c>
     </row>
     <row r="533" spans="1:5">
       <c r="A533" s="5">
         <v>10</v>
       </c>
       <c r="B533" s="11" t="s">
         <v>1052</v>
       </c>
       <c r="C533" s="8" t="s">
         <v>1053</v>
       </c>
       <c r="D533" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E533" s="14">
         <v>227</v>
       </c>
     </row>
     <row r="534" spans="1:5">
       <c r="A534" s="5">
         <v>11</v>
       </c>
       <c r="B534" s="11" t="s">
         <v>1054</v>
       </c>
       <c r="C534" s="8" t="s">
         <v>1055</v>
       </c>
       <c r="D534" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E534" s="14">
         <v>250</v>
       </c>
     </row>
     <row r="535" spans="1:5">
       <c r="A535" s="5">
         <v>12</v>
       </c>
       <c r="B535" s="11" t="s">
         <v>1056</v>
       </c>
       <c r="C535" s="8" t="s">
         <v>1057</v>
       </c>
       <c r="D535" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E535" s="14">
-        <v>227</v>
+        <v>250</v>
       </c>
     </row>
     <row r="536" spans="1:5">
       <c r="A536" s="5">
         <v>13</v>
       </c>
       <c r="B536" s="11" t="s">
         <v>1058</v>
       </c>
       <c r="C536" s="8" t="s">
         <v>1059</v>
       </c>
       <c r="D536" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E536" s="14">
-        <v>250</v>
+        <v>227</v>
       </c>
     </row>
     <row r="537" spans="1:5">
       <c r="A537" s="5">
         <v>14</v>
       </c>
       <c r="B537" s="11" t="s">
         <v>1060</v>
       </c>
       <c r="C537" s="8" t="s">
         <v>1061</v>
       </c>
       <c r="D537" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E537" s="14">
         <v>266</v>
       </c>
     </row>
     <row r="538" spans="1:5">
       <c r="A538" s="5">
         <v>15</v>
       </c>
       <c r="B538" s="11" t="s">
         <v>1062</v>
@@ -13269,51 +13269,51 @@
       </c>
       <c r="C539" s="8" t="s">
         <v>1065</v>
       </c>
       <c r="D539" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E539" s="14">
         <v>343</v>
       </c>
     </row>
     <row r="540" spans="1:5">
       <c r="A540" s="5">
         <v>17</v>
       </c>
       <c r="B540" s="11" t="s">
         <v>1066</v>
       </c>
       <c r="C540" s="8" t="s">
         <v>1067</v>
       </c>
       <c r="D540" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E540" s="14">
-        <v>317</v>
+        <v>343</v>
       </c>
     </row>
     <row r="541" spans="1:5">
       <c r="A541" s="5">
         <v>18</v>
       </c>
       <c r="B541" s="11" t="s">
         <v>1068</v>
       </c>
       <c r="C541" s="8" t="s">
         <v>1069</v>
       </c>
       <c r="D541" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E541" s="14">
         <v>343</v>
       </c>
     </row>
     <row r="542" spans="1:5">
       <c r="A542" s="3" t="s">
         <v>1070</v>
       </c>
       <c r="B542" s="7"/>
       <c r="C542" s="8"/>