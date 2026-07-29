--- v0 (2026-06-06)
+++ v1 (2026-07-29)
@@ -401,360 +401,360 @@
   <si>
     <t>STR1561</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-20/10 Полированная</t>
   </si>
   <si>
     <t>STR1562</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-20/10 Брашированная</t>
   </si>
   <si>
     <t>STR1563</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-20/10 Антик</t>
   </si>
   <si>
     <t>STR1564</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-20/10 Хромированная</t>
   </si>
   <si>
+    <t>STR869</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-13 Полированная</t>
+  </si>
+  <si>
+    <t>STR584</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-9 Полированная</t>
+  </si>
+  <si>
+    <t>STR865</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-10 Полированная</t>
+  </si>
+  <si>
+    <t>STR897</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-30/30 Полированная</t>
+  </si>
+  <si>
+    <t>STR893</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-25/25 Полированная</t>
+  </si>
+  <si>
+    <t>STR889</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-20/20 Полированная</t>
+  </si>
+  <si>
     <t>STR885</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-15/15 Полированная</t>
   </si>
   <si>
     <t>STR881</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-10/10 Полированная</t>
   </si>
   <si>
     <t>STR592</t>
   </si>
   <si>
     <t>Латунный профиль-раскладка внутренная ЛПО-В9 Полированная</t>
   </si>
   <si>
     <t>STR877</t>
   </si>
   <si>
     <t>Латунный Т-образный профиль ЛПТ-26 Полированная</t>
   </si>
   <si>
     <t>STR580</t>
   </si>
   <si>
     <t>Латунный профиль-раскладка ЛПО-8 Полированная</t>
   </si>
   <si>
+    <t>STR588</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-12 Полированная</t>
+  </si>
+  <si>
     <t>STR873</t>
   </si>
   <si>
     <t>Латунный Т-образный профиль ЛПТ-18 Полированная</t>
   </si>
   <si>
-    <t>STR588</t>
-[...38 lines deleted...]
-    <t>Латунный уголок ЛПН-20/20 Полированная</t>
+    <t>STR593</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка внутренная ЛПО-В9 Брашированная</t>
+  </si>
+  <si>
+    <t>STR878</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-26 Брашированная</t>
+  </si>
+  <si>
+    <t>STR589</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-12 Брашированная</t>
+  </si>
+  <si>
+    <t>STR874</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-18 Брашированная</t>
+  </si>
+  <si>
+    <t>STR870</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-13 Брашированная</t>
+  </si>
+  <si>
+    <t>STR585</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-9 Брашированная</t>
+  </si>
+  <si>
+    <t>STR866</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-10 Брашированная</t>
+  </si>
+  <si>
+    <t>STR1322</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-30/30 Брашированная</t>
+  </si>
+  <si>
+    <t>STR894</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-25/25 Брашированная</t>
   </si>
   <si>
     <t>STR581</t>
   </si>
   <si>
     <t>Латунный профиль-раскладка ЛПО-8 Брошированная</t>
   </si>
   <si>
     <t>STR890</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-20/20 Брашированная</t>
   </si>
   <si>
     <t>STR886</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-15/15 Брашированная</t>
   </si>
   <si>
     <t>STR882</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-10/10 Брашированная</t>
   </si>
   <si>
-    <t>STR593</t>
-[...50 lines deleted...]
-    <t>Латунный уголок ЛПН-25/25 Брашированная</t>
+    <t>STR887</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-15/15 Антик</t>
+  </si>
+  <si>
+    <t>STR883</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-10/10 Антик</t>
+  </si>
+  <si>
+    <t>STR594</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка внутренная ЛПО-В9 Антик</t>
+  </si>
+  <si>
+    <t>STR879</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-26 Антик</t>
+  </si>
+  <si>
+    <t>STR590</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-12 Антик</t>
+  </si>
+  <si>
+    <t>STR875</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-18 Антик</t>
+  </si>
+  <si>
+    <t>STR582</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-8 Антик</t>
+  </si>
+  <si>
+    <t>STR871</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-13 Антик</t>
+  </si>
+  <si>
+    <t>STR586</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-9 Антик</t>
   </si>
   <si>
     <t>STR867</t>
   </si>
   <si>
     <t>Латунный Т-образный профиль ЛПТ-10 Антик</t>
   </si>
   <si>
     <t>STR1323</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-30/30 Антик</t>
   </si>
   <si>
     <t>STR895</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-25/25 Антик</t>
   </si>
   <si>
     <t>STR891</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-20/20 Антик</t>
   </si>
   <si>
-    <t>STR887</t>
-[...50 lines deleted...]
-    <t>Латунный профиль-раскладка ЛПО-9 Антик</t>
+    <t>STR892</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-20/20 Хромированная</t>
+  </si>
+  <si>
+    <t>STR583</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-8 Хромированная</t>
+  </si>
+  <si>
+    <t>STR888</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-15/15 Хромированная</t>
+  </si>
+  <si>
+    <t>STR884</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-10/10 Хромированная</t>
+  </si>
+  <si>
+    <t>STR595</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка внутренная ЛПО-В9 Хромированная</t>
+  </si>
+  <si>
+    <t>STR880</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-26 Хромированная</t>
+  </si>
+  <si>
+    <t>STR591</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-12 Хромированная</t>
   </si>
   <si>
     <t>STR876</t>
   </si>
   <si>
     <t>Латунный Т-образный профиль ЛПТ-18 Хромированная</t>
   </si>
   <si>
-    <t>STR591</t>
-[...4 lines deleted...]
-  <si>
     <t>STR872</t>
   </si>
   <si>
     <t>Латунный Т-образный профиль ЛПТ-13 Хромированная</t>
   </si>
   <si>
     <t>STR587</t>
   </si>
   <si>
     <t>Латунный профиль-раскладка ЛПО-9 Хромированная</t>
   </si>
   <si>
     <t>STR868</t>
   </si>
   <si>
     <t>Латунный Т-образный профиль ЛПТ-10 Хромированная</t>
   </si>
   <si>
     <t>STR1324</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-30/30 Хромированная</t>
   </si>
   <si>
     <t>STR896</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-25/25 Хромированная</t>
-  </si>
-[...34 lines deleted...]
-    <t>Латунный Т-образный профиль ЛПТ-26 Хромированная</t>
   </si>
   <si>
     <t>Латунные пороги</t>
   </si>
   <si>
     <t>STR564</t>
   </si>
   <si>
     <t>Латунный полированный порог для пола ЛПО-31 Полированная</t>
   </si>
   <si>
     <t>STR1188</t>
   </si>
   <si>
     <t>Латунный полированный порог для пола ЛПО-31 Брашированная</t>
   </si>
   <si>
     <t>STR1189</t>
   </si>
   <si>
     <t>Латунный полированный порог для пола ЛПО-31 Антик</t>
   </si>
   <si>
     <t>STR1190</t>
   </si>
@@ -2313,918 +2313,918 @@
       </c>
       <c r="C66" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E66" s="13">
         <v>6898</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="5">
         <v>61</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E67" s="13">
-        <v>3457</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="5">
         <v>62</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>131</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E68" s="13">
-        <v>2597</v>
+        <v>3976</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="5">
         <v>63</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>133</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E69" s="13">
-        <v>3478</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="5">
         <v>64</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E70" s="13">
-        <v>3590</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="5">
         <v>65</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>137</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E71" s="13">
-        <v>0</v>
+        <v>5473</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="5">
         <v>66</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>139</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E72" s="13">
-        <v>2893</v>
+        <v>3977</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="5">
         <v>67</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E73" s="13">
-        <v>4187</v>
+        <v>3457</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="5">
         <v>68</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>143</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E74" s="13">
-        <v>2457</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="5">
         <v>69</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>145</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E75" s="13">
-        <v>3976</v>
+        <v>3478</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="5">
         <v>70</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E76" s="13">
-        <v>6900</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="5">
         <v>71</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>149</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E77" s="13">
-        <v>2390</v>
+        <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="5">
         <v>72</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E78" s="13">
-        <v>5473</v>
+        <v>4187</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="5">
         <v>73</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E79" s="13">
-        <v>3977</v>
+        <v>2893</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="5">
         <v>74</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E80" s="13">
-        <v>0</v>
+        <v>3478</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="5">
         <v>75</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>157</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E81" s="13">
-        <v>3977</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="5">
         <v>76</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E82" s="13">
-        <v>3457</v>
+        <v>4187</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="5">
         <v>77</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>161</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E83" s="13">
-        <v>2597</v>
+        <v>2893</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="5">
         <v>78</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>163</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E84" s="13">
-        <v>3478</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="5">
         <v>79</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>165</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E85" s="13">
-        <v>3590</v>
+        <v>3976</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="5">
         <v>80</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>167</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E86" s="13">
-        <v>2893</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="5">
         <v>81</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>169</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E87" s="13">
-        <v>4187</v>
+        <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="5">
         <v>82</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>171</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E88" s="13">
-        <v>2457</v>
+        <v>5473</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="5">
         <v>83</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>173</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E89" s="13">
-        <v>3976</v>
+        <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="5">
         <v>84</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>175</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E90" s="13">
-        <v>2390</v>
+        <v>3977</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="5">
         <v>85</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>177</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E91" s="13">
-        <v>0</v>
+        <v>3457</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="5">
         <v>86</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>179</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E92" s="13">
-        <v>5473</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="5">
         <v>87</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>181</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E93" s="13">
-        <v>2975</v>
+        <v>4739</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="5">
         <v>88</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>183</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E94" s="13">
-        <v>0</v>
+        <v>3974</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="5">
         <v>89</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>185</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E95" s="13">
-        <v>6367</v>
+        <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="5">
         <v>90</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>187</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E96" s="13">
-        <v>5697</v>
+        <v>4540</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="5">
         <v>91</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>189</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E97" s="13">
-        <v>4739</v>
+        <v>5640</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="5">
         <v>92</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E98" s="13">
-        <v>3974</v>
+        <v>3960</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="5">
         <v>93</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E99" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="5">
         <v>94</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>195</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E100" s="13">
-        <v>4540</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="5">
         <v>95</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>197</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E101" s="13">
-        <v>3960</v>
+        <v>5457</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="5">
         <v>96</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>199</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E102" s="13">
-        <v>5640</v>
+        <v>2975</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="5">
         <v>97</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E103" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="5">
         <v>98</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>203</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E104" s="13">
-        <v>4050</v>
+        <v>6367</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="5">
         <v>99</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>205</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E105" s="13">
-        <v>5457</v>
+        <v>5697</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="5">
         <v>100</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>207</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E106" s="13">
-        <v>3960</v>
+        <v>5697</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="5">
         <v>101</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>209</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E107" s="13">
-        <v>5640</v>
+        <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="5">
         <v>102</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>211</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E108" s="13">
-        <v>4050</v>
+        <v>4739</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="5">
         <v>103</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>213</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E109" s="13">
-        <v>5457</v>
+        <v>3974</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="5">
         <v>104</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>215</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E110" s="13">
-        <v>2975</v>
+        <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="5">
         <v>105</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>217</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E111" s="13">
-        <v>0</v>
+        <v>4540</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="5">
         <v>106</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>219</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E112" s="13">
-        <v>6367</v>
+        <v>5640</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="5">
         <v>107</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>221</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E113" s="13">
-        <v>5697</v>
+        <v>3960</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="5">
         <v>108</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>223</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E114" s="13">
-        <v>0</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="5">
         <v>109</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>225</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E115" s="13">
-        <v>4739</v>
+        <v>5457</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="5">
         <v>110</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>227</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E116" s="13">
-        <v>3974</v>
+        <v>2975</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="5">
         <v>111</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>229</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E117" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="5">
         <v>112</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>231</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E118" s="13">
-        <v>4540</v>
+        <v>6367</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="3" t="s">
         <v>233</v>
       </c>
       <c r="B119" s="6"/>
       <c r="C119" s="7"/>
       <c r="D119" s="6"/>
       <c r="E119" s="13"/>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B120" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C120" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D120" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E120" s="14" t="s">