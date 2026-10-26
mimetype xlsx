--- v1 (2026-07-29)
+++ v2 (2026-10-26)
@@ -401,360 +401,360 @@
   <si>
     <t>STR1561</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-20/10 Полированная</t>
   </si>
   <si>
     <t>STR1562</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-20/10 Брашированная</t>
   </si>
   <si>
     <t>STR1563</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-20/10 Антик</t>
   </si>
   <si>
     <t>STR1564</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-20/10 Хромированная</t>
   </si>
   <si>
+    <t>STR897</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-30/30 Полированная</t>
+  </si>
+  <si>
+    <t>STR865</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-10 Полированная</t>
+  </si>
+  <si>
+    <t>STR893</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-25/25 Полированная</t>
+  </si>
+  <si>
+    <t>STR889</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-20/20 Полированная</t>
+  </si>
+  <si>
+    <t>STR885</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-15/15 Полированная</t>
+  </si>
+  <si>
+    <t>STR881</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-10/10 Полированная</t>
+  </si>
+  <si>
+    <t>STR877</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-26 Полированная</t>
+  </si>
+  <si>
+    <t>STR592</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка внутренная ЛПО-В9 Полированная</t>
+  </si>
+  <si>
+    <t>STR580</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-8 Полированная</t>
+  </si>
+  <si>
+    <t>STR873</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-18 Полированная</t>
+  </si>
+  <si>
+    <t>STR588</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-12 Полированная</t>
+  </si>
+  <si>
+    <t>STR584</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-9 Полированная</t>
+  </si>
+  <si>
     <t>STR869</t>
   </si>
   <si>
     <t>Латунный Т-образный профиль ЛПТ-13 Полированная</t>
   </si>
   <si>
-    <t>STR584</t>
-[...68 lines deleted...]
-    <t>Латунный Т-образный профиль ЛПТ-18 Полированная</t>
+    <t>STR585</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-9 Брашированная</t>
+  </si>
+  <si>
+    <t>STR870</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-13 Брашированная</t>
+  </si>
+  <si>
+    <t>STR1322</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-30/30 Брашированная</t>
+  </si>
+  <si>
+    <t>STR866</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-10 Брашированная</t>
+  </si>
+  <si>
+    <t>STR894</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-25/25 Брашированная</t>
+  </si>
+  <si>
+    <t>STR581</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-8 Брошированная</t>
+  </si>
+  <si>
+    <t>STR890</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-20/20 Брашированная</t>
+  </si>
+  <si>
+    <t>STR886</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-15/15 Брашированная</t>
+  </si>
+  <si>
+    <t>STR882</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-10/10 Брашированная</t>
+  </si>
+  <si>
+    <t>STR878</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-26 Брашированная</t>
   </si>
   <si>
     <t>STR593</t>
   </si>
   <si>
     <t>Латунный профиль-раскладка внутренная ЛПО-В9 Брашированная</t>
   </si>
   <si>
-    <t>STR878</t>
-[...2 lines deleted...]
-    <t>Латунный Т-образный профиль ЛПТ-26 Брашированная</t>
+    <t>STR874</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-18 Брашированная</t>
   </si>
   <si>
     <t>STR589</t>
   </si>
   <si>
     <t>Латунный профиль-раскладка ЛПО-12 Брашированная</t>
   </si>
   <si>
-    <t>STR874</t>
-[...56 lines deleted...]
-    <t>Латунный уголок ЛПН-10/10 Брашированная</t>
+    <t>STR879</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-26 Антик</t>
+  </si>
+  <si>
+    <t>STR594</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка внутренная ЛПО-В9 Антик</t>
+  </si>
+  <si>
+    <t>STR875</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-18 Антик</t>
+  </si>
+  <si>
+    <t>STR590</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-12 Антик</t>
+  </si>
+  <si>
+    <t>STR582</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-8 Антик</t>
+  </si>
+  <si>
+    <t>STR586</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-9 Антик</t>
+  </si>
+  <si>
+    <t>STR871</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-13 Антик</t>
+  </si>
+  <si>
+    <t>STR1323</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-30/30 Антик</t>
+  </si>
+  <si>
+    <t>STR867</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-10 Антик</t>
+  </si>
+  <si>
+    <t>STR895</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-25/25 Антик</t>
+  </si>
+  <si>
+    <t>STR891</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-20/20 Антик</t>
   </si>
   <si>
     <t>STR887</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-15/15 Антик</t>
   </si>
   <si>
     <t>STR883</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-10/10 Антик</t>
   </si>
   <si>
-    <t>STR594</t>
-[...62 lines deleted...]
-    <t>Латунный уголок ЛПН-20/20 Антик</t>
+    <t>STR583</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-8 Хромированная</t>
+  </si>
+  <si>
+    <t>STR888</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-15/15 Хромированная</t>
+  </si>
+  <si>
+    <t>STR884</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-10/10 Хромированная</t>
+  </si>
+  <si>
+    <t>STR880</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-26 Хромированная</t>
+  </si>
+  <si>
+    <t>STR595</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка внутренная ЛПО-В9 Хромированная</t>
+  </si>
+  <si>
+    <t>STR876</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-18 Хромированная</t>
+  </si>
+  <si>
+    <t>STR591</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-12 Хромированная</t>
+  </si>
+  <si>
+    <t>STR872</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-13 Хромированная</t>
+  </si>
+  <si>
+    <t>STR587</t>
+  </si>
+  <si>
+    <t>Латунный профиль-раскладка ЛПО-9 Хромированная</t>
+  </si>
+  <si>
+    <t>STR1324</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-30/30 Хромированная</t>
+  </si>
+  <si>
+    <t>STR868</t>
+  </si>
+  <si>
+    <t>Латунный Т-образный профиль ЛПТ-10 Хромированная</t>
+  </si>
+  <si>
+    <t>STR896</t>
+  </si>
+  <si>
+    <t>Латунный уголок ЛПН-25/25 Хромированная</t>
   </si>
   <si>
     <t>STR892</t>
   </si>
   <si>
     <t>Латунный уголок ЛПН-20/20 Хромированная</t>
-  </si>
-[...70 lines deleted...]
-    <t>Латунный уголок ЛПН-25/25 Хромированная</t>
   </si>
   <si>
     <t>Латунные пороги</t>
   </si>
   <si>
     <t>STR564</t>
   </si>
   <si>
     <t>Латунный полированный порог для пола ЛПО-31 Полированная</t>
   </si>
   <si>
     <t>STR1188</t>
   </si>
   <si>
     <t>Латунный полированный порог для пола ЛПО-31 Брашированная</t>
   </si>
   <si>
     <t>STR1189</t>
   </si>
   <si>
     <t>Латунный полированный порог для пола ЛПО-31 Антик</t>
   </si>
   <si>
     <t>STR1190</t>
   </si>
@@ -2313,918 +2313,918 @@
       </c>
       <c r="C66" s="7" t="s">
         <v>128</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E66" s="13">
         <v>6898</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="5">
         <v>61</v>
       </c>
       <c r="B67" s="10" t="s">
         <v>129</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>130</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E67" s="13">
-        <v>2457</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="5">
         <v>62</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>131</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>132</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E68" s="13">
-        <v>3976</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="5">
         <v>63</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>133</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>134</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E69" s="13">
-        <v>2390</v>
+        <v>5473</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="5">
         <v>64</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>135</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>136</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E70" s="13">
-        <v>6900</v>
+        <v>3977</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="5">
         <v>65</v>
       </c>
       <c r="B71" s="10" t="s">
         <v>137</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>138</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E71" s="13">
-        <v>5473</v>
+        <v>3457</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="5">
         <v>66</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>139</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>140</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E72" s="13">
-        <v>3977</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="5">
         <v>67</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>141</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>142</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E73" s="13">
-        <v>3457</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="5">
         <v>68</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>143</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>144</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E74" s="13">
-        <v>2597</v>
+        <v>3478</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="5">
         <v>69</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>145</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>146</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E75" s="13">
-        <v>3478</v>
+        <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="5">
         <v>70</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>147</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>148</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E76" s="13">
-        <v>3590</v>
+        <v>2893</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="5">
         <v>71</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>149</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>150</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E77" s="13">
-        <v>0</v>
+        <v>4187</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="5">
         <v>72</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>152</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E78" s="13">
-        <v>4187</v>
+        <v>3976</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="5">
         <v>73</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>153</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>154</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E79" s="13">
-        <v>2893</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="5">
         <v>74</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>155</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>156</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E80" s="13">
-        <v>3478</v>
+        <v>3976</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="5">
         <v>75</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>157</v>
       </c>
       <c r="C81" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E81" s="13">
-        <v>3590</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="5">
         <v>76</v>
       </c>
       <c r="B82" s="10" t="s">
         <v>159</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E82" s="13">
-        <v>4187</v>
+        <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="5">
         <v>77</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>161</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E83" s="13">
-        <v>2893</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="5">
         <v>78</v>
       </c>
       <c r="B84" s="10" t="s">
         <v>163</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E84" s="13">
-        <v>2457</v>
+        <v>5473</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="5">
         <v>79</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>165</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E85" s="13">
-        <v>3976</v>
+        <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="5">
         <v>80</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>167</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E86" s="13">
-        <v>2390</v>
+        <v>3977</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="5">
         <v>81</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>169</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E87" s="13">
-        <v>0</v>
+        <v>3457</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="5">
         <v>82</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>171</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E88" s="13">
-        <v>5473</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="5">
         <v>83</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>173</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E89" s="13">
-        <v>0</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="5">
         <v>84</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>175</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E90" s="13">
-        <v>3977</v>
+        <v>3478</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="5">
         <v>85</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>177</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E91" s="13">
-        <v>3457</v>
+        <v>2893</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="5">
         <v>86</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>179</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E92" s="13">
-        <v>2597</v>
+        <v>4187</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="5">
         <v>87</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>181</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E93" s="13">
-        <v>4739</v>
+        <v>4540</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="5">
         <v>88</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>183</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E94" s="13">
-        <v>3974</v>
+        <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="5">
         <v>89</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>185</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E95" s="13">
-        <v>0</v>
+        <v>3960</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="5">
         <v>90</v>
       </c>
       <c r="B96" s="10" t="s">
         <v>187</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E96" s="13">
-        <v>4540</v>
+        <v>5640</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="5">
         <v>91</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>189</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E97" s="13">
-        <v>5640</v>
+        <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="5">
         <v>92</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>191</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E98" s="13">
-        <v>3960</v>
+        <v>5457</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="5">
         <v>93</v>
       </c>
       <c r="B99" s="10" t="s">
         <v>193</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>194</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E99" s="13">
-        <v>0</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="5">
         <v>94</v>
       </c>
       <c r="B100" s="10" t="s">
         <v>195</v>
       </c>
       <c r="C100" s="7" t="s">
         <v>196</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E100" s="13">
-        <v>4050</v>
+        <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="5">
         <v>95</v>
       </c>
       <c r="B101" s="10" t="s">
         <v>197</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>198</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E101" s="13">
-        <v>5457</v>
+        <v>2975</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="5">
         <v>96</v>
       </c>
       <c r="B102" s="10" t="s">
         <v>199</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>200</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E102" s="13">
-        <v>2975</v>
+        <v>6367</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="5">
         <v>97</v>
       </c>
       <c r="B103" s="10" t="s">
         <v>201</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E103" s="13">
-        <v>0</v>
+        <v>5697</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="5">
         <v>98</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>203</v>
       </c>
       <c r="C104" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E104" s="13">
-        <v>6367</v>
+        <v>4739</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="5">
         <v>99</v>
       </c>
       <c r="B105" s="10" t="s">
         <v>205</v>
       </c>
       <c r="C105" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E105" s="13">
-        <v>5697</v>
+        <v>3974</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="5">
         <v>100</v>
       </c>
       <c r="B106" s="10" t="s">
         <v>207</v>
       </c>
       <c r="C106" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D106" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E106" s="13">
-        <v>5697</v>
+        <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="5">
         <v>101</v>
       </c>
       <c r="B107" s="10" t="s">
         <v>209</v>
       </c>
       <c r="C107" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D107" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E107" s="13">
-        <v>0</v>
+        <v>4739</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="5">
         <v>102</v>
       </c>
       <c r="B108" s="10" t="s">
         <v>211</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E108" s="13">
-        <v>4739</v>
+        <v>3974</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="5">
         <v>103</v>
       </c>
       <c r="B109" s="10" t="s">
         <v>213</v>
       </c>
       <c r="C109" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E109" s="13">
-        <v>3974</v>
+        <v>4540</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="5">
         <v>104</v>
       </c>
       <c r="B110" s="10" t="s">
         <v>215</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E110" s="13">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="5">
         <v>105</v>
       </c>
       <c r="B111" s="10" t="s">
         <v>217</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E111" s="13">
-        <v>4540</v>
+        <v>3960</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="5">
         <v>106</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>219</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E112" s="13">
         <v>5640</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="5">
         <v>107</v>
       </c>
       <c r="B113" s="10" t="s">
         <v>221</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E113" s="13">
-        <v>3960</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="5">
         <v>108</v>
       </c>
       <c r="B114" s="10" t="s">
         <v>223</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E114" s="13">
-        <v>4050</v>
+        <v>5457</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="5">
         <v>109</v>
       </c>
       <c r="B115" s="10" t="s">
         <v>225</v>
       </c>
       <c r="C115" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E115" s="13">
-        <v>5457</v>
+        <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="5">
         <v>110</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>227</v>
       </c>
       <c r="C116" s="7" t="s">
         <v>228</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E116" s="13">
         <v>2975</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="5">
         <v>111</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>229</v>
       </c>
       <c r="C117" s="7" t="s">
         <v>230</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E117" s="13">
-        <v>0</v>
+        <v>6367</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="5">
         <v>112</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>231</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>232</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E118" s="13">
-        <v>6367</v>
+        <v>5697</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="3" t="s">
         <v>233</v>
       </c>
       <c r="B119" s="6"/>
       <c r="C119" s="7"/>
       <c r="D119" s="6"/>
       <c r="E119" s="13"/>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B120" s="9" t="s">
         <v>4</v>
       </c>
       <c r="C120" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D120" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E120" s="14" t="s">